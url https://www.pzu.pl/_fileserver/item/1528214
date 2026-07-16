--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -8,63 +8,63 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr codeName="Ten_skoroszyt" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\New_TFI\BS\Sprzedaż\2010_2011\Michał\www\FUNDUSZE WWW\Składy portfeli funduszy\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C8B88DE7-ADFE-4421-8B84-FC44CCA5D31E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9BA0E2AB-4D04-4B05-9FEA-26BB649091EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-23148" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="30.09.2025" sheetId="22" r:id="rId1"/>
+    <sheet name="30.06.2026" sheetId="22" r:id="rId1"/>
     <sheet name="29.02.2024" sheetId="21" state="hidden" r:id="rId2"/>
     <sheet name="31.10.2023" sheetId="19" state="hidden" r:id="rId3"/>
     <sheet name="29.09.2023" sheetId="18" state="hidden" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="N64" i="22" l="1"/>
   <c r="N63" i="22"/>
   <c r="M43" i="22"/>
   <c r="N43" i="22"/>
@@ -442,51 +442,51 @@
   <c r="N34" i="18"/>
   <c r="N33" i="18"/>
   <c r="N32" i="18"/>
   <c r="N31" i="18"/>
   <c r="N30" i="18"/>
   <c r="N29" i="18"/>
   <c r="N23" i="18"/>
   <c r="N22" i="18"/>
   <c r="N21" i="18"/>
   <c r="N20" i="18"/>
   <c r="N19" i="18"/>
   <c r="N18" i="18"/>
   <c r="N17" i="18"/>
   <c r="N16" i="18"/>
   <c r="N15" i="18"/>
   <c r="N14" i="18"/>
   <c r="N13" i="18"/>
   <c r="N12" i="18"/>
   <c r="N11" i="18"/>
   <c r="N10" i="18"/>
   <c r="N9" i="18"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="785" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="786" uniqueCount="145">
   <si>
     <t>PZU Medyczny</t>
   </si>
   <si>
     <t>AUD</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>HUF</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
@@ -876,51 +876,51 @@
   <si>
     <t>PZU Obligacji Odpowiedzialnego Rozwoju</t>
   </si>
   <si>
     <t>inPZU Inwestycji Ostrożnych Obligacje Krótkoterminowe</t>
   </si>
   <si>
     <t>inPZU Polskie Obligacje Skarbowe</t>
   </si>
   <si>
     <t>inPZU Obligacje Skarbowe Rynków Rozwiniętych</t>
   </si>
   <si>
     <t>PZU Dłużny Korporacyjny</t>
   </si>
   <si>
     <t>PZU Globalny Akcji Medycznych</t>
   </si>
   <si>
     <t>inPZU Obligacje Skarbowe Amerykańskie</t>
   </si>
   <si>
     <t>inPZU Akcje Polskie Małych i Średnich Spółek</t>
   </si>
   <si>
-    <t>Struktura portfeli oraz ekspozycja na waluty zagraniczne dla funduszy na dzień 30/12/2025</t>
+    <t>Struktura portfeli oraz ekspozycja na waluty zagraniczne dla funduszy na dzień 30/6/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="12">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _z_ł_-;\-* #,##0.00\ _z_ł_-;_-* &quot;-&quot;??\ _z_ł_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#.##0\.00"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="\$#\.00"/>
     <numFmt numFmtId="168" formatCode="m\o\n\t\h\ d\,\ \y\y\y\y"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00\ [$€-1]_-;\-* #,##0.00\ [$€-1]_-;_-* &quot;-&quot;??\ [$€-1]_-"/>
     <numFmt numFmtId="170" formatCode="#\.00"/>
     <numFmt numFmtId="171" formatCode="#\."/>
     <numFmt numFmtId="172" formatCode="%#\.00"/>
     <numFmt numFmtId="173" formatCode="_(&quot;zł&quot;* #,##0.00_);_(&quot;zł&quot;* \(#,##0.00\);_(&quot;zł&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="0.0%"/>
   </numFmts>
   <fonts count="91">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -11833,51 +11833,51 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="29" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="105">
+  <cellXfs count="88">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="79" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="79" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="35" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="10" fontId="88" fillId="35" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="86" fillId="35" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="88" fillId="35" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="175" fontId="88" fillId="34" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="175" fontId="88" fillId="33" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="175" fontId="86" fillId="34" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="175" fontId="86" fillId="33" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -11968,73 +11968,55 @@
     </xf>
     <xf numFmtId="0" fontId="86" fillId="36" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="175" fontId="85" fillId="38" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="88" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="87" fillId="34" borderId="0" xfId="9764" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="87" fillId="39" borderId="0" xfId="9764" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="87" fillId="35" borderId="0" xfId="9764" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="87" fillId="0" borderId="0" xfId="9764" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="78" fillId="0" borderId="0" xfId="9764" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="175" fontId="85" fillId="38" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="9" fontId="88" fillId="34" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="88" fillId="36" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="86" fillId="36" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="87" fillId="34" borderId="0" xfId="9764" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="87" fillId="39" borderId="0" xfId="9764" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="88" fillId="34" borderId="0" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="88" fillId="34" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="88" fillId="34" borderId="14" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="88" fillId="34" borderId="15" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -12060,83 +12042,50 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="86" fillId="36" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="86" fillId="36" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="88" fillId="36" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="88" fillId="36" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="86" fillId="36" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="88" fillId="36" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="86" fillId="33" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="86" fillId="34" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...31 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="83" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="89" fillId="36" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="86" fillId="36" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="86" fillId="36" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="86" fillId="36" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="84" fillId="39" borderId="0" xfId="9764" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="85" fillId="38" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="85" fillId="37" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -22584,229 +22533,229 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F396F55-BB79-4CC2-A080-0A86EA08CAAB}">
   <dimension ref="A2:AS81"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScalePageLayoutView="80" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
-      <selection pane="topRight" activeCell="C3" sqref="C3"/>
+      <selection pane="topRight" activeCell="E2" sqref="E2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="40.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="10" width="10.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="13.5703125" style="2" customWidth="1"/>
     <col min="12" max="14" width="10.42578125" style="2" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" style="1" customWidth="1"/>
     <col min="16" max="32" width="6.7109375" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:34" ht="50.1" customHeight="1">
       <c r="B2" s="37" t="s">
         <v>144</v>
       </c>
       <c r="C2" s="37"/>
     </row>
     <row r="3" spans="1:34" ht="30" customHeight="1"/>
     <row r="5" spans="1:34">
-      <c r="A5" s="95" t="s">
+      <c r="A5" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="96" t="s">
+      <c r="B5" s="79" t="s">
         <v>125</v>
       </c>
-      <c r="C5" s="96"/>
-[...10 lines deleted...]
-      <c r="N5" s="97" t="s">
+      <c r="C5" s="79"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="79"/>
+      <c r="F5" s="79"/>
+      <c r="G5" s="79"/>
+      <c r="H5" s="79"/>
+      <c r="I5" s="79"/>
+      <c r="J5" s="38"/>
+      <c r="K5" s="38"/>
+      <c r="L5" s="38"/>
+      <c r="M5" s="38"/>
+      <c r="N5" s="80" t="s">
         <v>127</v>
       </c>
-      <c r="O5" s="97"/>
-[...17 lines deleted...]
-      <c r="AG5" s="97"/>
+      <c r="O5" s="80"/>
+      <c r="P5" s="80"/>
+      <c r="Q5" s="80"/>
+      <c r="R5" s="80"/>
+      <c r="S5" s="80"/>
+      <c r="T5" s="80"/>
+      <c r="U5" s="80"/>
+      <c r="V5" s="80"/>
+      <c r="W5" s="80"/>
+      <c r="X5" s="80"/>
+      <c r="Y5" s="80"/>
+      <c r="Z5" s="80"/>
+      <c r="AA5" s="80"/>
+      <c r="AB5" s="80"/>
+      <c r="AC5" s="80"/>
+      <c r="AD5" s="80"/>
+      <c r="AE5" s="80"/>
+      <c r="AF5" s="80"/>
+      <c r="AG5" s="80"/>
     </row>
     <row r="6" spans="1:34" ht="22.5" customHeight="1">
-      <c r="A6" s="95"/>
-      <c r="B6" s="98" t="s">
+      <c r="A6" s="78"/>
+      <c r="B6" s="81" t="s">
         <v>107</v>
       </c>
-      <c r="C6" s="99"/>
-      <c r="D6" s="100" t="s">
+      <c r="C6" s="82"/>
+      <c r="D6" s="83" t="s">
         <v>13</v>
       </c>
-      <c r="E6" s="98"/>
-[...3 lines deleted...]
-      <c r="I6" s="100" t="s">
+      <c r="E6" s="81"/>
+      <c r="F6" s="81"/>
+      <c r="G6" s="81"/>
+      <c r="H6" s="82"/>
+      <c r="I6" s="83" t="s">
         <v>14</v>
       </c>
-      <c r="J6" s="99"/>
-      <c r="K6" s="101" t="s">
+      <c r="J6" s="82"/>
+      <c r="K6" s="84" t="s">
         <v>108</v>
       </c>
-      <c r="L6" s="102" t="s">
+      <c r="L6" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="M6" s="91" t="s">
+      <c r="M6" s="74" t="s">
         <v>28</v>
       </c>
-      <c r="N6" s="97"/>
-[...18 lines deleted...]
-      <c r="AG6" s="97"/>
+      <c r="N6" s="80"/>
+      <c r="O6" s="80"/>
+      <c r="P6" s="80"/>
+      <c r="Q6" s="80"/>
+      <c r="R6" s="80"/>
+      <c r="S6" s="80"/>
+      <c r="T6" s="80"/>
+      <c r="U6" s="80"/>
+      <c r="V6" s="80"/>
+      <c r="W6" s="80"/>
+      <c r="X6" s="80"/>
+      <c r="Y6" s="80"/>
+      <c r="Z6" s="80"/>
+      <c r="AA6" s="80"/>
+      <c r="AB6" s="80"/>
+      <c r="AC6" s="80"/>
+      <c r="AD6" s="80"/>
+      <c r="AE6" s="80"/>
+      <c r="AF6" s="80"/>
+      <c r="AG6" s="80"/>
     </row>
     <row r="7" spans="1:34">
-      <c r="A7" s="95"/>
-[...2 lines deleted...]
-      <c r="D7" s="92" t="s">
+      <c r="A7" s="78"/>
+      <c r="B7" s="81"/>
+      <c r="C7" s="82"/>
+      <c r="D7" s="75" t="s">
         <v>109</v>
       </c>
-      <c r="E7" s="93"/>
-      <c r="F7" s="94" t="s">
+      <c r="E7" s="76"/>
+      <c r="F7" s="77" t="s">
         <v>105</v>
       </c>
-      <c r="G7" s="94"/>
-[...25 lines deleted...]
-      <c r="AG7" s="97"/>
+      <c r="G7" s="77"/>
+      <c r="H7" s="76"/>
+      <c r="I7" s="83"/>
+      <c r="J7" s="82"/>
+      <c r="K7" s="84"/>
+      <c r="L7" s="85"/>
+      <c r="M7" s="74"/>
+      <c r="N7" s="80"/>
+      <c r="O7" s="80"/>
+      <c r="P7" s="80"/>
+      <c r="Q7" s="80"/>
+      <c r="R7" s="80"/>
+      <c r="S7" s="80"/>
+      <c r="T7" s="80"/>
+      <c r="U7" s="80"/>
+      <c r="V7" s="80"/>
+      <c r="W7" s="80"/>
+      <c r="X7" s="80"/>
+      <c r="Y7" s="80"/>
+      <c r="Z7" s="80"/>
+      <c r="AA7" s="80"/>
+      <c r="AB7" s="80"/>
+      <c r="AC7" s="80"/>
+      <c r="AD7" s="80"/>
+      <c r="AE7" s="80"/>
+      <c r="AF7" s="80"/>
+      <c r="AG7" s="80"/>
     </row>
     <row r="8" spans="1:34" ht="39.75" customHeight="1">
-      <c r="A8" s="95"/>
-      <c r="B8" s="85" t="s">
+      <c r="A8" s="78"/>
+      <c r="B8" s="39" t="s">
         <v>110</v>
       </c>
-      <c r="C8" s="86" t="s">
+      <c r="C8" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="D8" s="87" t="s">
+      <c r="D8" s="50" t="s">
         <v>111</v>
       </c>
-      <c r="E8" s="86" t="s">
+      <c r="E8" s="40" t="s">
         <v>112</v>
       </c>
-      <c r="F8" s="85" t="s">
+      <c r="F8" s="39" t="s">
         <v>106</v>
       </c>
-      <c r="G8" s="85" t="s">
+      <c r="G8" s="39" t="s">
         <v>113</v>
       </c>
-      <c r="H8" s="86" t="s">
+      <c r="H8" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="I8" s="87" t="s">
+      <c r="I8" s="50" t="s">
         <v>114</v>
       </c>
-      <c r="J8" s="86" t="s">
+      <c r="J8" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="K8" s="101"/>
-[...1 lines deleted...]
-      <c r="M8" s="91"/>
+      <c r="K8" s="84"/>
+      <c r="L8" s="85"/>
+      <c r="M8" s="74"/>
       <c r="N8" s="36" t="s">
         <v>15</v>
       </c>
       <c r="O8" s="36" t="s">
         <v>31</v>
       </c>
       <c r="P8" s="36" t="s">
         <v>4</v>
       </c>
       <c r="Q8" s="36" t="s">
         <v>9</v>
       </c>
       <c r="R8" s="36" t="s">
         <v>1</v>
       </c>
       <c r="S8" s="36" t="s">
         <v>34</v>
       </c>
       <c r="T8" s="36" t="s">
         <v>2</v>
       </c>
       <c r="U8" s="36" t="s">
         <v>3</v>
       </c>
       <c r="V8" s="36" t="s">
@@ -22835,300 +22784,300 @@
       </c>
       <c r="AD8" s="36" t="s">
         <v>8</v>
       </c>
       <c r="AE8" s="36" t="s">
         <v>132</v>
       </c>
       <c r="AF8" s="36" t="s">
         <v>36</v>
       </c>
       <c r="AG8" s="36" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" s="43" t="s">
         <v>94</v>
       </c>
       <c r="B9" s="15">
         <v>0</v>
       </c>
       <c r="C9" s="15">
         <v>0</v>
       </c>
       <c r="D9" s="30">
-        <v>0.39059481323294765</v>
+        <v>0.42864443723225953</v>
       </c>
       <c r="E9" s="31">
-        <v>5.8598028552495032E-2</v>
+        <v>6.688857615241145E-2</v>
       </c>
       <c r="F9" s="7">
-        <v>0.38473362957275054</v>
+        <v>0.3189622586187163</v>
       </c>
       <c r="G9" s="7">
-        <v>6.9885661660567422E-2</v>
+        <v>6.4012743528907359E-2</v>
       </c>
       <c r="H9" s="31">
-        <v>6.6317772633110686E-2</v>
+        <v>7.7038608881764822E-2</v>
       </c>
       <c r="I9" s="17">
         <v>0</v>
       </c>
       <c r="J9" s="16">
         <v>0</v>
       </c>
       <c r="K9" s="19">
-        <v>2.8419295633730539E-3</v>
+        <v>3.5344233393055202E-2</v>
       </c>
       <c r="L9" s="18">
-        <v>2.6826076632932627E-2</v>
+        <v>9.1090840551334394E-3</v>
       </c>
       <c r="M9" s="7">
         <f>SUM(B9:L9)</f>
-        <v>0.99979791184817701</v>
+        <v>0.99999994186224817</v>
       </c>
       <c r="N9" s="9">
         <f t="shared" ref="N9:N23" si="0">SUM(O9:AG9)</f>
-        <v>0.99695598228480387</v>
+        <v>0.96465570846919302</v>
       </c>
       <c r="O9" s="7">
-        <v>0.76863060368009639</v>
+        <v>0.73095283283774226</v>
       </c>
       <c r="P9" s="7">
-        <v>0.17674554172034923</v>
+        <v>0.15985523940034865</v>
       </c>
       <c r="Q9" s="7">
-        <v>3.7815958378241608E-2</v>
+        <v>4.0241456403624143E-2</v>
       </c>
       <c r="R9" s="7">
         <v>0</v>
       </c>
       <c r="S9" s="7">
         <v>0</v>
       </c>
       <c r="T9" s="7">
         <v>0</v>
       </c>
       <c r="U9" s="7">
         <v>0</v>
       </c>
       <c r="V9" s="7">
-        <v>1.5207154547962294E-4</v>
+        <v>0</v>
       </c>
       <c r="W9" s="7">
         <v>0</v>
       </c>
       <c r="X9" s="7">
-        <v>0</v>
+        <v>1.24086605418276E-6</v>
       </c>
       <c r="Y9" s="7">
         <v>0</v>
       </c>
       <c r="Z9" s="7">
         <v>0</v>
       </c>
       <c r="AA9" s="7">
-        <v>0</v>
+        <v>2.2129319822838299E-2</v>
       </c>
       <c r="AB9" s="7">
         <v>0</v>
       </c>
       <c r="AC9" s="7">
         <v>0</v>
       </c>
       <c r="AD9" s="7">
-        <v>1.4626833864384702E-3</v>
+        <v>1.2852322788907921E-3</v>
       </c>
       <c r="AE9" s="7">
         <v>0</v>
       </c>
       <c r="AF9" s="7">
-        <v>6.4678010782663652E-3</v>
+        <v>5.0382990391431804E-3</v>
       </c>
       <c r="AG9" s="7">
-        <v>5.6813224959321104E-3</v>
+        <v>5.152087820551582E-3</v>
       </c>
       <c r="AH9" s="35"/>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" s="44" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="20">
         <v>0</v>
       </c>
       <c r="C10" s="20">
         <v>0</v>
       </c>
       <c r="D10" s="32">
-        <v>0.47765652223877653</v>
+        <v>0.57511939199640238</v>
       </c>
       <c r="E10" s="33">
-        <v>0.13187625365225228</v>
+        <v>0.13672369239145427</v>
       </c>
       <c r="F10" s="14">
-        <v>0.30157209452605704</v>
+        <v>0.21097275580902539</v>
       </c>
       <c r="G10" s="14">
-        <v>4.8177628416220537E-2</v>
+        <v>3.5306348817480071E-2</v>
       </c>
       <c r="H10" s="33">
-        <v>2.2720832734438336E-2</v>
+        <v>2.6502136502067876E-2</v>
       </c>
       <c r="I10" s="23">
         <v>0</v>
       </c>
       <c r="J10" s="21">
         <v>0</v>
       </c>
       <c r="K10" s="24">
-        <v>1.3709348852987855E-2</v>
+        <v>1.1045989692267744E-2</v>
       </c>
       <c r="L10" s="24">
-        <v>4.2515785246966245E-3</v>
+        <v>4.3295653601601322E-3</v>
       </c>
       <c r="M10" s="14">
         <f>SUM(B10:L10)</f>
-        <v>0.99996425894542917</v>
+        <v>0.99999988056885802</v>
       </c>
       <c r="N10" s="10">
         <f t="shared" si="0"/>
-        <v>0.98625491009244137</v>
+        <v>0.98895389087659025</v>
       </c>
       <c r="O10" s="8">
-        <v>0.7344645460069763</v>
+        <v>0.76855716538522534</v>
       </c>
       <c r="P10" s="8">
-        <v>9.6976459526151693E-2</v>
+        <v>7.460572437837111E-2</v>
       </c>
       <c r="Q10" s="8">
-        <v>5.9498973180877206E-2</v>
+        <v>6.7754404570543714E-2</v>
       </c>
       <c r="R10" s="8">
         <v>0</v>
       </c>
       <c r="S10" s="8">
         <v>0</v>
       </c>
       <c r="T10" s="8">
         <v>0</v>
       </c>
       <c r="U10" s="8">
         <v>0</v>
       </c>
       <c r="V10" s="8">
-        <v>1.2919550207362589E-2</v>
+        <v>8.4833051402403159E-3</v>
       </c>
       <c r="W10" s="8">
         <v>0</v>
       </c>
       <c r="X10" s="8">
         <v>0</v>
       </c>
       <c r="Y10" s="8">
         <v>0</v>
       </c>
       <c r="Z10" s="8">
-        <v>0</v>
+        <v>9.0524483858032394E-3</v>
       </c>
       <c r="AA10" s="8">
-        <v>6.6716146782047292E-2</v>
+        <v>5.0075052734728599E-2</v>
       </c>
       <c r="AB10" s="8">
         <v>0</v>
       </c>
       <c r="AC10" s="8">
         <v>0</v>
       </c>
       <c r="AD10" s="8">
-        <v>8.3004069077212642E-3</v>
+        <v>5.5591895507057423E-3</v>
       </c>
       <c r="AE10" s="8">
         <v>0</v>
       </c>
       <c r="AF10" s="8">
-        <v>7.378827481305061E-3</v>
+        <v>4.8666007309722294E-3</v>
       </c>
       <c r="AG10" s="8">
         <v>0</v>
       </c>
       <c r="AH10" s="35"/>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" s="43" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="15">
         <v>0</v>
       </c>
       <c r="C11" s="15">
         <v>0</v>
       </c>
       <c r="D11" s="30">
-        <v>0.60618139583741837</v>
+        <v>0.6024571473464212</v>
       </c>
       <c r="E11" s="31">
-        <v>5.1338961667199033E-3</v>
+        <v>4.5515512204550032E-3</v>
       </c>
       <c r="F11" s="7">
-        <v>0.29535908396740984</v>
+        <v>0.27454016014172444</v>
       </c>
       <c r="G11" s="7">
-        <v>7.547833362186139E-2</v>
+        <v>5.7656001147052105E-2</v>
       </c>
       <c r="H11" s="31">
-        <v>2.1340629294498343E-3</v>
+        <v>9.6658961408151211E-4</v>
       </c>
       <c r="I11" s="17">
         <v>0</v>
       </c>
       <c r="J11" s="16">
         <v>0</v>
       </c>
       <c r="K11" s="19">
-        <v>3.2744568809888533E-3</v>
+        <v>5.0227622900166607E-2</v>
       </c>
       <c r="L11" s="18">
-        <v>1.24259261399395E-2</v>
+        <v>9.6009276300990914E-3</v>
       </c>
       <c r="M11" s="7">
         <f>SUM(B11:L11)</f>
-        <v>0.9999871555437877</v>
+        <v>1</v>
       </c>
       <c r="N11" s="9">
         <f t="shared" si="0"/>
-        <v>0.99671269866279888</v>
+        <v>0.94977237709983331</v>
       </c>
       <c r="O11" s="7">
-        <v>0.92416739242250623</v>
+        <v>0.88835135677697274</v>
       </c>
       <c r="P11" s="7">
-        <v>5.3666103829399327E-2</v>
+        <v>4.4567002258314795E-2</v>
       </c>
       <c r="Q11" s="7">
-        <v>1.88792024108934E-2</v>
+        <v>1.6854018064545735E-2</v>
       </c>
       <c r="R11" s="7">
         <v>0</v>
       </c>
       <c r="S11" s="7">
         <v>0</v>
       </c>
       <c r="T11" s="7">
         <v>0</v>
       </c>
       <c r="U11" s="7">
         <v>0</v>
       </c>
       <c r="V11" s="7">
         <v>0</v>
       </c>
       <c r="W11" s="7">
         <v>0</v>
       </c>
       <c r="X11" s="7">
         <v>0</v>
       </c>
       <c r="Y11" s="7">
         <v>0</v>
       </c>
@@ -23147,196 +23096,196 @@
       <c r="AD11" s="7">
         <v>0</v>
       </c>
       <c r="AE11" s="7">
         <v>0</v>
       </c>
       <c r="AF11" s="7">
         <v>0</v>
       </c>
       <c r="AG11" s="7">
         <v>0</v>
       </c>
       <c r="AH11" s="35"/>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" s="44" t="s">
         <v>136</v>
       </c>
       <c r="B12" s="20">
         <v>0</v>
       </c>
       <c r="C12" s="20">
         <v>0</v>
       </c>
       <c r="D12" s="32">
-        <v>0.40549151272574685</v>
+        <v>0.4963161712004453</v>
       </c>
       <c r="E12" s="33">
-        <v>0.36017244674157473</v>
+        <v>0.29389197112196042</v>
       </c>
       <c r="F12" s="14">
-        <v>0.1490476437387003</v>
+        <v>0.12677512232657734</v>
       </c>
       <c r="G12" s="14">
-        <v>2.0792933100130799E-2</v>
+        <v>2.7121108095839137E-2</v>
       </c>
       <c r="H12" s="33">
-        <v>3.7386926952769101E-2</v>
+        <v>3.4598701145275502E-2</v>
       </c>
       <c r="I12" s="23">
         <v>0</v>
       </c>
       <c r="J12" s="21">
         <v>0</v>
       </c>
       <c r="K12" s="28">
-        <v>2.3876005586293009E-2</v>
+        <v>2.0734045502634215E-2</v>
       </c>
       <c r="L12" s="24">
-        <v>3.2325311547851563E-3</v>
+        <v>5.6279955236380227E-4</v>
       </c>
       <c r="M12" s="14">
         <f t="shared" ref="M12:M23" si="1">SUM(B12:L12)</f>
-        <v>0.99999999999999989</v>
+        <v>0.99999991894509577</v>
       </c>
       <c r="N12" s="10">
         <f t="shared" si="0"/>
-        <v>0.9761239944137069</v>
+        <v>0.97926587344246152</v>
       </c>
       <c r="O12" s="8">
-        <v>0.38847882888495594</v>
+        <v>0.4795646939683687</v>
       </c>
       <c r="P12" s="8">
-        <v>0.34196188415572865</v>
+        <v>0.27804454884729335</v>
       </c>
       <c r="Q12" s="8">
-        <v>0.19156576233023881</v>
+        <v>0.17525207192429249</v>
       </c>
       <c r="R12" s="8">
         <v>0</v>
       </c>
       <c r="S12" s="8">
         <v>0</v>
       </c>
       <c r="T12" s="8">
         <v>0</v>
       </c>
       <c r="U12" s="8">
         <v>0</v>
       </c>
       <c r="V12" s="8">
         <v>0</v>
       </c>
       <c r="W12" s="8">
         <v>0</v>
       </c>
       <c r="X12" s="8">
-        <v>3.3442300775394999E-2</v>
+        <v>3.0577916952177802E-2</v>
       </c>
       <c r="Y12" s="8">
         <v>0</v>
       </c>
       <c r="Z12" s="8">
         <v>0</v>
       </c>
       <c r="AA12" s="8">
         <v>0</v>
       </c>
       <c r="AB12" s="8">
         <v>0</v>
       </c>
       <c r="AC12" s="8">
         <v>0</v>
       </c>
       <c r="AD12" s="8">
         <v>0</v>
       </c>
       <c r="AE12" s="8">
         <v>0</v>
       </c>
       <c r="AF12" s="8">
-        <v>2.0675218267388499E-2</v>
+        <v>1.58266417503292E-2</v>
       </c>
       <c r="AG12" s="8">
         <v>0</v>
       </c>
       <c r="AH12" s="35"/>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" s="43" t="s">
         <v>96</v>
       </c>
       <c r="B13" s="15">
         <v>0</v>
       </c>
       <c r="C13" s="15">
         <v>0</v>
       </c>
       <c r="D13" s="30">
-        <v>0.47899183796461137</v>
+        <v>0.48778158719302755</v>
       </c>
       <c r="E13" s="31">
-        <v>4.1031302350434846E-2</v>
+        <v>3.5226233596093059E-2</v>
       </c>
       <c r="F13" s="7">
-        <v>0.11935860213307187</v>
+        <v>9.5472788872930564E-2</v>
       </c>
       <c r="G13" s="7">
-        <v>6.4893380575410289E-2</v>
+        <v>8.0412566237887659E-2</v>
       </c>
       <c r="H13" s="31">
-        <v>0.28833643388319929</v>
+        <v>0.27830367456611715</v>
       </c>
       <c r="I13" s="17">
         <v>0</v>
       </c>
       <c r="J13" s="16">
         <v>0</v>
       </c>
       <c r="K13" s="19">
-        <v>3.6997705051063489E-3</v>
+        <v>2.2803149533943797E-2</v>
       </c>
       <c r="L13" s="18">
-        <v>3.6439856669013633E-3</v>
+        <v>0</v>
       </c>
       <c r="M13" s="7">
         <f t="shared" si="1"/>
-        <v>0.99995531307873542</v>
+        <v>0.99999999999999978</v>
       </c>
       <c r="N13" s="9">
         <f t="shared" si="0"/>
-        <v>0.99625554257362892</v>
+        <v>0.97719685046605609</v>
       </c>
       <c r="O13" s="7">
-        <v>0.55096156331562718</v>
+        <v>0.55574592701801862</v>
       </c>
       <c r="P13" s="7">
-        <v>0.30889339236031954</v>
+        <v>0.30727258831300897</v>
       </c>
       <c r="Q13" s="7">
-        <v>0.13640058689768217</v>
+        <v>0.11417833513502848</v>
       </c>
       <c r="R13" s="7">
         <v>0</v>
       </c>
       <c r="S13" s="7">
         <v>0</v>
       </c>
       <c r="T13" s="7">
         <v>0</v>
       </c>
       <c r="U13" s="7">
         <v>0</v>
       </c>
       <c r="V13" s="7">
         <v>0</v>
       </c>
       <c r="W13" s="7">
         <v>0</v>
       </c>
       <c r="X13" s="7">
         <v>0</v>
       </c>
       <c r="Y13" s="7">
         <v>0</v>
       </c>
@@ -23355,924 +23304,924 @@
       <c r="AD13" s="7">
         <v>0</v>
       </c>
       <c r="AE13" s="7">
         <v>0</v>
       </c>
       <c r="AF13" s="7">
         <v>0</v>
       </c>
       <c r="AG13" s="7">
         <v>0</v>
       </c>
       <c r="AH13" s="35"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" s="44" t="s">
         <v>97</v>
       </c>
       <c r="B14" s="20">
         <v>0</v>
       </c>
       <c r="C14" s="20">
         <v>0</v>
       </c>
       <c r="D14" s="32">
-        <v>0.45457943515153187</v>
+        <v>0.48589931797086622</v>
       </c>
       <c r="E14" s="33">
-        <v>0.36452738191373407</v>
+        <v>0.31461900778624718</v>
       </c>
       <c r="F14" s="20">
-        <v>3.1186683822932201E-2</v>
+        <v>5.0912969872916304E-2</v>
       </c>
       <c r="G14" s="20">
-        <v>1.0665664318388401E-2</v>
+        <v>6.8276294073872073E-3</v>
       </c>
       <c r="H14" s="33">
-        <v>9.2758847403682065E-2</v>
+        <v>9.3948677080048698E-2</v>
       </c>
       <c r="I14" s="23">
         <v>0</v>
       </c>
       <c r="J14" s="21">
         <v>0</v>
       </c>
       <c r="K14" s="24">
-        <v>3.4007806929262904E-2</v>
+        <v>4.7658560140631245E-2</v>
       </c>
       <c r="L14" s="24">
-        <v>1.2258200958229623E-2</v>
+        <v>1.3383774190303557E-4</v>
       </c>
       <c r="M14" s="14">
         <f t="shared" si="1"/>
-        <v>0.99998402049776114</v>
+        <v>0.99999999999999989</v>
       </c>
       <c r="N14" s="10">
         <f t="shared" si="0"/>
-        <v>0.96597621356849839</v>
+        <v>0.95234143985936859</v>
       </c>
       <c r="O14" s="8">
-        <v>0.48576611897446409</v>
+        <v>0.53681228784378254</v>
       </c>
       <c r="P14" s="8">
-        <v>8.2222983298242708E-2</v>
+        <v>5.1748364530406127E-2</v>
       </c>
       <c r="Q14" s="8">
-        <v>0.38815381928087062</v>
+        <v>0.2834383429437306</v>
       </c>
       <c r="R14" s="8">
         <v>0</v>
       </c>
       <c r="S14" s="8">
-        <v>3.6514367920317424E-3</v>
+        <v>0</v>
       </c>
       <c r="T14" s="8">
         <v>0</v>
       </c>
       <c r="U14" s="8">
         <v>0</v>
       </c>
       <c r="V14" s="8">
-        <v>0</v>
+        <v>5.6166590756574902E-2</v>
       </c>
       <c r="W14" s="8">
         <v>0</v>
       </c>
       <c r="X14" s="8">
         <v>0</v>
       </c>
       <c r="Y14" s="8">
         <v>0</v>
       </c>
       <c r="Z14" s="8">
-        <v>0</v>
+        <v>2.0793423160151401E-2</v>
       </c>
       <c r="AA14" s="8">
         <v>0</v>
       </c>
       <c r="AB14" s="8">
         <v>0</v>
       </c>
       <c r="AC14" s="8">
         <v>0</v>
       </c>
       <c r="AD14" s="8">
         <v>0</v>
       </c>
       <c r="AE14" s="8">
         <v>0</v>
       </c>
       <c r="AF14" s="8">
-        <v>6.1818552228891316E-3</v>
+        <v>3.3824306247229583E-3</v>
       </c>
       <c r="AG14" s="8">
         <v>0</v>
       </c>
       <c r="AH14" s="35"/>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" s="43" t="s">
         <v>98</v>
       </c>
       <c r="B15" s="7">
-        <v>2.8819857157917097E-2</v>
+        <v>2.0686306202394394E-2</v>
       </c>
       <c r="C15" s="31">
-        <v>7.3923600262465528E-2</v>
+        <v>0.10434115170702088</v>
       </c>
       <c r="D15" s="17">
-        <v>0.54432760677934544</v>
+        <v>0.39681092165530429</v>
       </c>
       <c r="E15" s="16">
-        <v>0.1375664227848068</v>
+        <v>0.17240973792110972</v>
       </c>
       <c r="F15" s="15">
-        <v>4.2956380703572231E-2</v>
+        <v>4.0561952516791275E-2</v>
       </c>
       <c r="G15" s="15">
-        <v>1.3611118260662544E-2</v>
+        <v>2.4187249824746519E-2</v>
       </c>
       <c r="H15" s="16">
-        <v>8.6373220522494451E-2</v>
+        <v>0.12437898491713488</v>
       </c>
       <c r="I15" s="17">
-        <v>1.5956802936440674E-2</v>
+        <v>0</v>
       </c>
       <c r="J15" s="16">
-        <v>2.2891419460383478E-2</v>
+        <v>0</v>
       </c>
       <c r="K15" s="18">
-        <v>2.8650657013325156E-2</v>
+        <v>9.9480904204353959E-2</v>
       </c>
       <c r="L15" s="18">
-        <v>4.9015994609891414E-3</v>
+        <v>1.7142783044019966E-2</v>
       </c>
       <c r="M15" s="7">
         <f t="shared" si="1"/>
-        <v>0.99997868534240242</v>
+        <v>0.99999999199287581</v>
       </c>
       <c r="N15" s="9">
         <f t="shared" si="0"/>
-        <v>0.97132802832907728</v>
+        <v>0.90051908778852197</v>
       </c>
       <c r="O15" s="7">
-        <v>0.61676384754833047</v>
+        <v>0.48715199655137292</v>
       </c>
       <c r="P15" s="7">
-        <v>0.10875001703515305</v>
+        <v>0.12733069977248834</v>
       </c>
       <c r="Q15" s="7">
-        <v>0.14696827681066313</v>
+        <v>0.14118001401430294</v>
       </c>
       <c r="R15" s="7">
         <v>0</v>
       </c>
       <c r="S15" s="7">
-        <v>2.5564592259892297E-4</v>
+        <v>0</v>
       </c>
       <c r="T15" s="7">
-        <v>4.0955673826045119E-3</v>
+        <v>3.6690729073887429E-3</v>
       </c>
       <c r="U15" s="7">
-        <v>7.850008715838241E-4</v>
+        <v>1.362241957170893E-3</v>
       </c>
       <c r="V15" s="7">
-        <v>1.7966726187946831E-2</v>
+        <v>6.5422471132748003E-2</v>
       </c>
       <c r="W15" s="7">
-        <v>6.2906322948088397E-4</v>
+        <v>7.4699626518843598E-4</v>
       </c>
       <c r="X15" s="7">
-        <v>6.0085609669049999E-4</v>
+        <v>8.0295938327499302E-4</v>
       </c>
       <c r="Y15" s="7">
         <v>0</v>
       </c>
       <c r="Z15" s="7">
-        <v>2.9544419604893984E-2</v>
+        <v>4.23797964232882E-2</v>
       </c>
       <c r="AA15" s="7">
         <v>0</v>
       </c>
       <c r="AB15" s="7">
         <v>0</v>
       </c>
       <c r="AC15" s="7">
         <v>0</v>
       </c>
       <c r="AD15" s="7">
-        <v>1.5471250014516207E-2</v>
+        <v>1.8141919846506725E-2</v>
       </c>
       <c r="AE15" s="7">
-        <v>0</v>
+        <v>2.162902645157862E-3</v>
       </c>
       <c r="AF15" s="7">
-        <v>8.4941073547446788E-3</v>
+        <v>9.2799514567525089E-3</v>
       </c>
       <c r="AG15" s="7">
-        <v>2.1003250269870301E-2</v>
+        <v>8.8806543288141295E-4</v>
       </c>
       <c r="AH15" s="35"/>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" s="44" t="s">
         <v>99</v>
       </c>
       <c r="B16" s="14">
-        <v>0.19746763280504084</v>
+        <v>0.18610548096097376</v>
       </c>
       <c r="C16" s="33">
-        <v>3.3495233009017057E-2</v>
+        <v>2.3658328780777921E-2</v>
       </c>
       <c r="D16" s="32">
-        <v>0.4766885443469398</v>
+        <v>0.49320575625895813</v>
       </c>
       <c r="E16" s="33">
-        <v>5.6178497940343949E-3</v>
+        <v>4.9794902339990723E-3</v>
       </c>
       <c r="F16" s="14">
-        <v>0.19537617588143499</v>
+        <v>0.16082514931024891</v>
       </c>
       <c r="G16" s="14">
-        <v>6.7800977653925301E-2</v>
+        <v>5.8071335592427664E-2</v>
       </c>
       <c r="H16" s="33">
-        <v>9.3020982243923085E-3</v>
+        <v>2.7929655564609872E-3</v>
       </c>
       <c r="I16" s="23">
-        <v>3.289848089294431E-3</v>
+        <v>0</v>
       </c>
       <c r="J16" s="21">
         <v>0</v>
       </c>
       <c r="K16" s="28">
-        <v>1.6771481706840774E-3</v>
+        <v>6.9489965689043573E-2</v>
       </c>
       <c r="L16" s="24">
-        <v>9.2190783973944337E-3</v>
+        <v>8.7139142299482331E-4</v>
       </c>
       <c r="M16" s="14">
         <f t="shared" si="1"/>
-        <v>0.9999345863721576</v>
+        <v>0.9999998638058849</v>
       </c>
       <c r="N16" s="10">
         <f t="shared" si="0"/>
-        <v>0.99825743820147328</v>
+        <v>0.93050989811684082</v>
       </c>
       <c r="O16" s="8">
-        <v>0.90250049239502506</v>
+        <v>0.85911450362077768</v>
       </c>
       <c r="P16" s="8">
-        <v>6.5830699062828166E-2</v>
+        <v>4.6988950211654071E-2</v>
       </c>
       <c r="Q16" s="8">
-        <v>2.6972638535120719E-2</v>
+        <v>2.2501822928875492E-2</v>
       </c>
       <c r="R16" s="8">
         <v>0</v>
       </c>
       <c r="S16" s="8">
-        <v>1.1769792350561602E-3</v>
+        <v>0</v>
       </c>
       <c r="T16" s="8">
         <v>0</v>
       </c>
       <c r="U16" s="8">
         <v>0</v>
       </c>
       <c r="V16" s="8">
-        <v>0</v>
+        <v>5.9057748618518318E-7</v>
       </c>
       <c r="W16" s="8">
         <v>0</v>
       </c>
       <c r="X16" s="8">
-        <v>1.776628973443266E-3</v>
+        <v>1.9040307780474771E-3</v>
       </c>
       <c r="Y16" s="8">
         <v>0</v>
       </c>
       <c r="Z16" s="8">
         <v>0</v>
       </c>
       <c r="AA16" s="8">
         <v>0</v>
       </c>
       <c r="AB16" s="8">
         <v>0</v>
       </c>
       <c r="AC16" s="8">
         <v>0</v>
       </c>
       <c r="AD16" s="8">
         <v>0</v>
       </c>
       <c r="AE16" s="8">
         <v>0</v>
       </c>
       <c r="AF16" s="8">
         <v>0</v>
       </c>
       <c r="AG16" s="8">
         <v>0</v>
       </c>
       <c r="AH16" s="35"/>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" s="43" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="7">
-        <v>0.39025531855558054</v>
+        <v>0.37691151953874974</v>
       </c>
       <c r="C17" s="31">
-        <v>6.3607656267428744E-2</v>
+        <v>6.2292177627476783E-2</v>
       </c>
       <c r="D17" s="30">
-        <v>0.33296764610091573</v>
+        <v>0.33929502731028549</v>
       </c>
       <c r="E17" s="31">
-        <v>9.1362958455637709E-3</v>
+        <v>7.7369242429037935E-3</v>
       </c>
       <c r="F17" s="7">
-        <v>0.1732467311344843</v>
+        <v>0.18155942814888529</v>
       </c>
       <c r="G17" s="7">
-        <v>1.5343781751337379E-2</v>
+        <v>1.6940052700540324E-2</v>
       </c>
       <c r="H17" s="31">
-        <v>5.4891505812397698E-3</v>
+        <v>4.7371938905467143E-3</v>
       </c>
       <c r="I17" s="17">
         <v>0</v>
       </c>
       <c r="J17" s="16">
         <v>0</v>
       </c>
       <c r="K17" s="18">
-        <v>7.8315947070149421E-3</v>
+        <v>1.050985092781362E-2</v>
       </c>
       <c r="L17" s="18">
-        <v>2.0995702582196087E-3</v>
+        <v>1.7691002191554271E-5</v>
       </c>
       <c r="M17" s="7">
         <f t="shared" si="1"/>
-        <v>0.99997774520178473</v>
+        <v>0.99999986538939334</v>
       </c>
       <c r="N17" s="9">
         <f t="shared" si="0"/>
-        <v>0.99214615049477006</v>
+        <v>0.98949001446157947</v>
       </c>
       <c r="O17" s="7">
-        <v>0.89173271599020321</v>
+        <v>0.90142178566980102</v>
       </c>
       <c r="P17" s="7">
-        <v>6.3034400801883522E-2</v>
+        <v>4.1908541457031261E-2</v>
       </c>
       <c r="Q17" s="7">
-        <v>3.6699269357413439E-2</v>
+        <v>4.614199633255571E-2</v>
       </c>
       <c r="R17" s="7">
         <v>0</v>
       </c>
       <c r="S17" s="7">
-        <v>6.7976434526989603E-4</v>
+        <v>0</v>
       </c>
       <c r="T17" s="7">
         <v>0</v>
       </c>
       <c r="U17" s="7">
         <v>0</v>
       </c>
       <c r="V17" s="7">
         <v>0</v>
       </c>
       <c r="W17" s="7">
         <v>0</v>
       </c>
-      <c r="X17" s="61">
-        <v>0</v>
+      <c r="X17" s="7">
+        <v>1.456413031779343E-5</v>
       </c>
       <c r="Y17" s="7">
         <v>0</v>
       </c>
       <c r="Z17" s="7">
         <v>0</v>
       </c>
       <c r="AA17" s="7">
         <v>0</v>
       </c>
       <c r="AB17" s="7">
         <v>0</v>
       </c>
       <c r="AC17" s="7">
         <v>0</v>
       </c>
       <c r="AD17" s="7">
         <v>0</v>
       </c>
       <c r="AE17" s="7">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AF17" s="61">
+        <v>3.1268718737608397E-6</v>
+      </c>
+      <c r="AF17" s="7">
         <v>0</v>
       </c>
       <c r="AG17" s="7">
         <v>0</v>
       </c>
       <c r="AH17" s="35"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" s="44" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="14">
-        <v>0.7888328502512445</v>
+        <v>0.82895224145307222</v>
       </c>
       <c r="C18" s="33">
-        <v>0.13280373328680209</v>
+        <v>0.11180565862582943</v>
       </c>
       <c r="D18" s="23">
         <v>0</v>
       </c>
       <c r="E18" s="21">
         <v>0</v>
       </c>
       <c r="F18" s="23">
         <v>0</v>
       </c>
       <c r="G18" s="20">
         <v>0</v>
       </c>
       <c r="H18" s="20">
         <v>0</v>
       </c>
       <c r="I18" s="23">
-        <v>4.8306322052301459E-3</v>
+        <v>0</v>
       </c>
       <c r="J18" s="21">
         <v>0</v>
       </c>
       <c r="K18" s="24">
-        <v>8.0947341637122583E-3</v>
+        <v>1.3340792626016732E-2</v>
       </c>
       <c r="L18" s="24">
-        <v>6.5410225169398498E-2</v>
+        <v>4.5901296678074903E-2</v>
       </c>
       <c r="M18" s="14">
         <f t="shared" si="1"/>
-        <v>0.99997217507638758</v>
+        <v>0.99999998938299328</v>
       </c>
       <c r="N18" s="10">
         <f t="shared" si="0"/>
-        <v>0.99187744091267516</v>
+        <v>0.98665919675697644</v>
       </c>
       <c r="O18" s="8">
-        <v>0.90015845907876757</v>
+        <v>0.92237255076760793</v>
       </c>
       <c r="P18" s="8">
-        <v>5.0100194801246813E-2</v>
+        <v>2.683047236603249E-2</v>
       </c>
       <c r="Q18" s="8">
-        <v>3.3747964841687891E-2</v>
+        <v>2.8176531768634661E-2</v>
       </c>
       <c r="R18" s="8">
         <v>0</v>
       </c>
       <c r="S18" s="8">
         <v>0</v>
       </c>
       <c r="T18" s="8">
         <v>0</v>
       </c>
       <c r="U18" s="8">
         <v>0</v>
       </c>
       <c r="V18" s="8">
-        <v>0</v>
+        <v>2.41778749920764E-6</v>
       </c>
       <c r="W18" s="8">
         <v>0</v>
       </c>
       <c r="X18" s="8">
-        <v>7.8708221909729315E-3</v>
+        <v>9.2772240672020986E-3</v>
       </c>
       <c r="Y18" s="8">
         <v>0</v>
       </c>
       <c r="Z18" s="8">
         <v>0</v>
       </c>
       <c r="AA18" s="8">
         <v>0</v>
       </c>
       <c r="AB18" s="8">
         <v>0</v>
       </c>
       <c r="AC18" s="8">
         <v>0</v>
       </c>
       <c r="AD18" s="8">
         <v>0</v>
       </c>
       <c r="AE18" s="8">
         <v>0</v>
       </c>
       <c r="AF18" s="8">
         <v>0</v>
       </c>
       <c r="AG18" s="8">
         <v>0</v>
       </c>
       <c r="AH18" s="35"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" s="43" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="7">
-        <v>0.76728139115783633</v>
+        <v>0.69644828460376051</v>
       </c>
       <c r="C19" s="31">
-        <v>9.1344431123670633E-2</v>
+        <v>8.4016564835115576E-2</v>
       </c>
       <c r="D19" s="17">
         <v>0</v>
       </c>
       <c r="E19" s="16">
         <v>0</v>
       </c>
       <c r="F19" s="17">
         <v>0</v>
       </c>
       <c r="G19" s="15">
         <v>0</v>
       </c>
       <c r="H19" s="15">
         <v>0</v>
       </c>
       <c r="I19" s="17">
         <v>0</v>
       </c>
       <c r="J19" s="16">
         <v>0</v>
       </c>
       <c r="K19" s="19">
-        <v>3.0595129767011484E-2</v>
+        <v>4.6737867213789315E-2</v>
       </c>
       <c r="L19" s="18">
-        <v>0.11073919422938718</v>
+        <v>0.17279715350796254</v>
       </c>
       <c r="M19" s="7">
         <f t="shared" si="1"/>
-        <v>0.99996014627790564</v>
+        <v>0.99999987016062797</v>
       </c>
       <c r="N19" s="9">
         <f t="shared" si="0"/>
-        <v>0.96936501651089402</v>
+        <v>0.95326200294683872</v>
       </c>
       <c r="O19" s="7">
-        <v>0.92772890181052081</v>
+        <v>0.92012692018043563</v>
       </c>
       <c r="P19" s="7">
-        <v>1.9075078075121245E-2</v>
+        <v>1.1596156976523211E-2</v>
       </c>
       <c r="Q19" s="7">
-        <v>2.2561036625252027E-2</v>
+        <v>2.1522070981714353E-2</v>
       </c>
       <c r="R19" s="7">
         <v>0</v>
       </c>
       <c r="S19" s="7">
         <v>0</v>
       </c>
       <c r="T19" s="7">
         <v>0</v>
       </c>
       <c r="U19" s="7">
         <v>0</v>
       </c>
       <c r="V19" s="7">
-        <v>0</v>
+        <v>2.8061301601356699E-6</v>
       </c>
       <c r="W19" s="7">
         <v>0</v>
       </c>
       <c r="X19" s="7">
-        <v>0</v>
+        <v>1.4048678005447929E-5</v>
       </c>
       <c r="Y19" s="7">
         <v>0</v>
       </c>
       <c r="Z19" s="7">
         <v>0</v>
       </c>
       <c r="AA19" s="7">
         <v>0</v>
       </c>
       <c r="AB19" s="7">
         <v>0</v>
       </c>
       <c r="AC19" s="7">
         <v>0</v>
       </c>
       <c r="AD19" s="7">
         <v>0</v>
       </c>
       <c r="AE19" s="7">
         <v>0</v>
       </c>
       <c r="AF19" s="7">
         <v>0</v>
       </c>
       <c r="AG19" s="7">
         <v>0</v>
       </c>
       <c r="AH19" s="35"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" s="44" t="s">
         <v>102</v>
       </c>
       <c r="B20" s="14">
-        <v>0.92080440433507149</v>
+        <v>0.85910852357321965</v>
       </c>
       <c r="C20" s="33">
-        <v>2.9612361112666213E-2</v>
+        <v>7.5326600152715931E-2</v>
       </c>
       <c r="D20" s="23">
         <v>0</v>
       </c>
       <c r="E20" s="21">
         <v>0</v>
       </c>
       <c r="F20" s="23">
         <v>0</v>
       </c>
       <c r="G20" s="20">
         <v>0</v>
       </c>
       <c r="H20" s="20">
         <v>0</v>
       </c>
       <c r="I20" s="23">
         <v>0</v>
       </c>
       <c r="J20" s="21">
         <v>0</v>
       </c>
       <c r="K20" s="28">
-        <v>4.9553717965069015E-2</v>
+        <v>3.7700480362564209E-2</v>
       </c>
       <c r="L20" s="24">
-        <v>2.054437100149274E-5</v>
+        <v>2.7864395911499855E-2</v>
       </c>
       <c r="M20" s="14">
         <f t="shared" si="1"/>
-        <v>0.99999102778380822</v>
+        <v>0.99999999999999967</v>
       </c>
       <c r="N20" s="10">
         <f t="shared" si="0"/>
-        <v>0.95043730981873908</v>
+        <v>0.96229951963743543</v>
       </c>
       <c r="O20" s="8">
-        <v>0.90752903473994728</v>
+        <v>0.90214361813233079</v>
       </c>
       <c r="P20" s="8">
-        <v>2.2995912122410641E-2</v>
+        <v>2.1722343024128348E-5</v>
       </c>
       <c r="Q20" s="8">
-        <v>1.9912362956381269E-2</v>
+        <v>5.3978189208821303E-2</v>
       </c>
       <c r="R20" s="8">
         <v>0</v>
       </c>
       <c r="S20" s="8">
         <v>0</v>
       </c>
       <c r="T20" s="8">
-        <v>0</v>
+        <v>6.1529183263569192E-3</v>
       </c>
       <c r="U20" s="8">
         <v>0</v>
       </c>
       <c r="V20" s="8">
         <v>0</v>
       </c>
       <c r="W20" s="8">
         <v>0</v>
       </c>
       <c r="X20" s="8">
         <v>0</v>
       </c>
       <c r="Y20" s="8">
         <v>0</v>
       </c>
       <c r="Z20" s="8">
         <v>0</v>
       </c>
       <c r="AA20" s="8">
         <v>0</v>
       </c>
       <c r="AB20" s="8">
         <v>0</v>
       </c>
       <c r="AC20" s="8">
         <v>0</v>
       </c>
       <c r="AD20" s="8">
         <v>0</v>
       </c>
       <c r="AE20" s="8">
-        <v>0</v>
+        <v>3.0716269022881199E-6</v>
       </c>
       <c r="AF20" s="8">
         <v>0</v>
       </c>
       <c r="AG20" s="8">
         <v>0</v>
       </c>
       <c r="AH20" s="35"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" s="43" t="s">
         <v>133</v>
       </c>
       <c r="B21" s="15">
-        <v>1.50016089974394E-2</v>
+        <v>0</v>
       </c>
       <c r="C21" s="15">
-        <v>0.88403577786713161</v>
+        <v>0.90518437797661078</v>
       </c>
       <c r="D21" s="17">
         <v>0</v>
       </c>
       <c r="E21" s="16">
         <v>0</v>
       </c>
       <c r="F21" s="17">
         <v>0</v>
       </c>
       <c r="G21" s="15">
         <v>0</v>
       </c>
       <c r="H21" s="15">
         <v>0</v>
       </c>
       <c r="I21" s="30">
-        <v>0</v>
+        <v>5.3250045916331104E-2</v>
       </c>
       <c r="J21" s="16">
         <v>0</v>
       </c>
       <c r="K21" s="16">
-        <v>3.474472791000454E-2</v>
+        <v>4.1082304533734661E-2</v>
       </c>
       <c r="L21" s="18">
-        <v>6.6212465454356426E-2</v>
+        <v>4.8319366799848219E-4</v>
       </c>
       <c r="M21" s="7">
         <f t="shared" si="1"/>
-        <v>0.99999458022893195</v>
+        <v>0.99999992209467492</v>
       </c>
       <c r="N21" s="9">
         <f t="shared" si="0"/>
-        <v>0.96524985231892735</v>
+        <v>0.95891761756094018</v>
       </c>
       <c r="O21" s="7">
-        <v>5.7729392474676594E-2</v>
+        <v>0</v>
       </c>
       <c r="P21" s="7">
-        <v>0.11605868967819537</v>
+        <v>0.1232793984881743</v>
       </c>
       <c r="Q21" s="7">
-        <v>0.72667579318486297</v>
+        <v>0.74797379063538361</v>
       </c>
       <c r="R21" s="7">
-        <v>0</v>
+        <v>5.383239768488683E-3</v>
       </c>
       <c r="S21" s="7">
         <v>0</v>
       </c>
       <c r="T21" s="7">
-        <v>1.1556106756663E-2</v>
+        <v>1.8816818756210923E-2</v>
       </c>
       <c r="U21" s="7">
-        <v>2.0367921256872701E-2</v>
+        <v>2.5368535541143451E-2</v>
       </c>
       <c r="V21" s="7">
         <v>0</v>
       </c>
       <c r="W21" s="7">
-        <v>2.0947779660181829E-2</v>
+        <v>9.5634238223315429E-3</v>
       </c>
       <c r="X21" s="7">
-        <v>1.1884406347355769E-2</v>
+        <v>2.8449639436650732E-2</v>
       </c>
       <c r="Y21" s="7">
         <v>0</v>
       </c>
       <c r="Z21" s="7">
         <v>0</v>
       </c>
       <c r="AA21" s="7">
         <v>0</v>
       </c>
       <c r="AB21" s="7">
-        <v>0</v>
+        <v>8.277111255708389E-5</v>
       </c>
       <c r="AC21" s="7">
         <v>0</v>
       </c>
       <c r="AD21" s="7">
         <v>0</v>
       </c>
       <c r="AE21" s="7">
-        <v>2.9762960119142879E-5</v>
+        <v>0</v>
       </c>
       <c r="AF21" s="7">
         <v>0</v>
       </c>
       <c r="AG21" s="7">
         <v>0</v>
       </c>
       <c r="AH21" s="35"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" s="44" t="s">
         <v>140</v>
       </c>
       <c r="B22" s="20">
         <v>0</v>
       </c>
       <c r="C22" s="20">
         <v>0</v>
       </c>
       <c r="D22" s="23">
-        <v>0.51194209730418416</v>
+        <v>0.40547508210316785</v>
       </c>
       <c r="E22" s="21">
-        <v>1.5483789302205602E-2</v>
+        <v>1.09392538467566E-2</v>
       </c>
       <c r="F22" s="23">
-        <v>0.11700161359142522</v>
+        <v>0.14227122256120164</v>
       </c>
       <c r="G22" s="20">
-        <v>0.19672502720944202</v>
+        <v>0.2616845254113796</v>
       </c>
       <c r="H22" s="20">
-        <v>0.14080227748255603</v>
+        <v>0.17209959462745875</v>
       </c>
       <c r="I22" s="32">
         <v>0</v>
       </c>
       <c r="J22" s="21">
         <v>0</v>
       </c>
       <c r="K22" s="21">
-        <v>8.4454290647555334E-3</v>
+        <v>7.5303214500354381E-3</v>
       </c>
       <c r="L22" s="24">
-        <v>9.5673758659919114E-3</v>
+        <v>0</v>
       </c>
       <c r="M22" s="14">
         <f t="shared" si="1"/>
-        <v>0.99996760982056054</v>
+        <v>0.99999999999999978</v>
       </c>
       <c r="N22" s="10">
         <f t="shared" si="0"/>
-        <v>0.99152218075580523</v>
+        <v>0.99246967854996437</v>
       </c>
       <c r="O22" s="8">
-        <v>0.7030951468369423</v>
+        <v>0.6491903246514551</v>
       </c>
       <c r="P22" s="8">
-        <v>0.22354586645726623</v>
+        <v>0.28153727256627459</v>
       </c>
       <c r="Q22" s="8">
-        <v>6.4881167461596723E-2</v>
+        <v>6.1742081332234716E-2</v>
       </c>
       <c r="R22" s="8">
         <v>0</v>
       </c>
       <c r="S22" s="8">
         <v>0</v>
       </c>
       <c r="T22" s="8">
         <v>0</v>
       </c>
       <c r="U22" s="8">
         <v>0</v>
       </c>
       <c r="V22" s="8">
         <v>0</v>
       </c>
       <c r="W22" s="8">
         <v>0</v>
       </c>
       <c r="X22" s="8">
         <v>0</v>
       </c>
       <c r="Y22" s="8">
         <v>0</v>
       </c>
@@ -24285,131 +24234,131 @@
       <c r="AB22" s="8">
         <v>0</v>
       </c>
       <c r="AC22" s="8">
         <v>0</v>
       </c>
       <c r="AD22" s="8">
         <v>0</v>
       </c>
       <c r="AE22" s="8">
         <v>0</v>
       </c>
       <c r="AF22" s="8">
         <v>0</v>
       </c>
       <c r="AG22" s="8">
         <v>0</v>
       </c>
       <c r="AH22" s="35"/>
     </row>
     <row r="23" spans="1:34" s="3" customFormat="1">
       <c r="A23" s="43" t="s">
         <v>141</v>
       </c>
       <c r="B23" s="7">
-        <v>6.7754372459167989E-2</v>
+        <v>6.5203676158731905E-2</v>
       </c>
       <c r="C23" s="31">
-        <v>0.80337832203778481</v>
+        <v>0.86394990629645108</v>
       </c>
       <c r="D23" s="17">
         <v>0</v>
       </c>
       <c r="E23" s="16">
         <v>0</v>
       </c>
       <c r="F23" s="17">
         <v>0</v>
       </c>
       <c r="G23" s="15">
         <v>0</v>
       </c>
       <c r="H23" s="15">
         <v>0</v>
       </c>
       <c r="I23" s="17">
         <v>0</v>
       </c>
       <c r="J23" s="16">
         <v>0</v>
       </c>
       <c r="K23" s="18">
-        <v>4.2448988703646801E-2</v>
+        <v>6.5582740772612988E-2</v>
       </c>
       <c r="L23" s="18">
-        <v>8.6418316799400083E-2</v>
+        <v>5.263585941155809E-3</v>
       </c>
       <c r="M23" s="7">
         <f t="shared" si="1"/>
-        <v>0.99999999999999967</v>
+        <v>0.99999990916895176</v>
       </c>
       <c r="N23" s="9">
         <f t="shared" si="0"/>
-        <v>0.95755101129635301</v>
+        <v>0.93441716839633859</v>
       </c>
       <c r="O23" s="7">
-        <v>0.12474538674908428</v>
+        <v>6.5203676158731905E-2</v>
       </c>
       <c r="P23" s="7">
-        <v>2.1759773000821034E-2</v>
+        <v>2.7928271236514E-2</v>
       </c>
       <c r="Q23" s="7">
-        <v>0.65493665709342119</v>
+        <v>0.66804621955665267</v>
       </c>
       <c r="R23" s="7">
-        <v>6.2461444506636647E-3</v>
+        <v>4.3322437807102234E-3</v>
       </c>
       <c r="S23" s="7">
         <v>0</v>
       </c>
       <c r="T23" s="7">
         <v>0</v>
       </c>
       <c r="U23" s="7">
-        <v>6.2200382956633167E-2</v>
+        <v>7.2014366954615744E-2</v>
       </c>
       <c r="V23" s="7">
         <v>0</v>
       </c>
       <c r="W23" s="7">
-        <v>1.9821231845129798E-2</v>
+        <v>1.629356848078848E-2</v>
       </c>
       <c r="X23" s="7">
-        <v>3.7775076912360053E-2</v>
+        <v>5.6149885973066409E-2</v>
       </c>
       <c r="Y23" s="7">
         <v>0</v>
       </c>
       <c r="Z23" s="7">
         <v>0</v>
       </c>
       <c r="AA23" s="7">
         <v>0</v>
       </c>
       <c r="AB23" s="7">
-        <v>3.0066358288239746E-2</v>
+        <v>2.4448936255259367E-2</v>
       </c>
       <c r="AC23" s="7">
         <v>0</v>
       </c>
       <c r="AD23" s="7">
         <v>0</v>
       </c>
       <c r="AE23" s="7">
         <v>0</v>
       </c>
       <c r="AF23" s="7">
         <v>0</v>
       </c>
       <c r="AG23" s="7">
         <v>0</v>
       </c>
       <c r="AH23" s="35"/>
     </row>
     <row r="24" spans="1:34" s="3" customFormat="1">
       <c r="A24" s="6"/>
       <c r="B24" s="6"/>
       <c r="C24" s="6"/>
       <c r="D24" s="6"/>
       <c r="E24" s="6"/>
       <c r="F24" s="6"/>
@@ -24420,211 +24369,211 @@
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="6"/>
       <c r="N24" s="6"/>
       <c r="O24" s="6"/>
       <c r="P24" s="6"/>
       <c r="Q24" s="6"/>
       <c r="R24" s="6"/>
       <c r="S24" s="6"/>
       <c r="T24" s="6"/>
       <c r="U24" s="6"/>
       <c r="V24" s="6"/>
       <c r="W24" s="6"/>
       <c r="X24" s="6"/>
       <c r="Y24" s="6"/>
       <c r="Z24" s="6"/>
       <c r="AA24" s="6"/>
       <c r="AB24" s="6"/>
       <c r="AC24" s="6"/>
       <c r="AD24" s="6"/>
       <c r="AE24" s="6"/>
       <c r="AF24" s="35"/>
       <c r="AH24" s="35"/>
     </row>
     <row r="25" spans="1:34" ht="15" customHeight="1">
-      <c r="A25" s="95" t="s">
+      <c r="A25" s="78" t="s">
         <v>73</v>
       </c>
-      <c r="B25" s="96" t="s">
+      <c r="B25" s="79" t="s">
         <v>125</v>
       </c>
-      <c r="C25" s="96"/>
-[...10 lines deleted...]
-      <c r="N25" s="97" t="s">
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="41"/>
+      <c r="K25" s="41"/>
+      <c r="L25" s="41"/>
+      <c r="M25" s="41"/>
+      <c r="N25" s="80" t="s">
         <v>127</v>
       </c>
-      <c r="O25" s="97"/>
-[...17 lines deleted...]
-      <c r="AG25" s="97"/>
+      <c r="O25" s="80"/>
+      <c r="P25" s="80"/>
+      <c r="Q25" s="80"/>
+      <c r="R25" s="80"/>
+      <c r="S25" s="80"/>
+      <c r="T25" s="80"/>
+      <c r="U25" s="80"/>
+      <c r="V25" s="80"/>
+      <c r="W25" s="80"/>
+      <c r="X25" s="80"/>
+      <c r="Y25" s="80"/>
+      <c r="Z25" s="80"/>
+      <c r="AA25" s="80"/>
+      <c r="AB25" s="80"/>
+      <c r="AC25" s="80"/>
+      <c r="AD25" s="80"/>
+      <c r="AE25" s="80"/>
+      <c r="AF25" s="80"/>
+      <c r="AG25" s="80"/>
       <c r="AH25" s="35"/>
     </row>
     <row r="26" spans="1:34" ht="22.5" customHeight="1">
-      <c r="A26" s="95"/>
-      <c r="B26" s="98" t="s">
+      <c r="A26" s="78"/>
+      <c r="B26" s="81" t="s">
         <v>107</v>
       </c>
-      <c r="C26" s="99"/>
-      <c r="D26" s="100" t="s">
+      <c r="C26" s="82"/>
+      <c r="D26" s="83" t="s">
         <v>13</v>
       </c>
-      <c r="E26" s="98"/>
-[...3 lines deleted...]
-      <c r="I26" s="100" t="s">
+      <c r="E26" s="81"/>
+      <c r="F26" s="81"/>
+      <c r="G26" s="81"/>
+      <c r="H26" s="82"/>
+      <c r="I26" s="83" t="s">
         <v>14</v>
       </c>
-      <c r="J26" s="99"/>
-      <c r="K26" s="101" t="s">
+      <c r="J26" s="82"/>
+      <c r="K26" s="84" t="s">
         <v>108</v>
       </c>
-      <c r="L26" s="102" t="s">
+      <c r="L26" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="M26" s="91" t="s">
+      <c r="M26" s="74" t="s">
         <v>28</v>
       </c>
-      <c r="N26" s="97"/>
-[...18 lines deleted...]
-      <c r="AG26" s="97"/>
+      <c r="N26" s="80"/>
+      <c r="O26" s="80"/>
+      <c r="P26" s="80"/>
+      <c r="Q26" s="80"/>
+      <c r="R26" s="80"/>
+      <c r="S26" s="80"/>
+      <c r="T26" s="80"/>
+      <c r="U26" s="80"/>
+      <c r="V26" s="80"/>
+      <c r="W26" s="80"/>
+      <c r="X26" s="80"/>
+      <c r="Y26" s="80"/>
+      <c r="Z26" s="80"/>
+      <c r="AA26" s="80"/>
+      <c r="AB26" s="80"/>
+      <c r="AC26" s="80"/>
+      <c r="AD26" s="80"/>
+      <c r="AE26" s="80"/>
+      <c r="AF26" s="80"/>
+      <c r="AG26" s="80"/>
       <c r="AH26" s="35"/>
     </row>
     <row r="27" spans="1:34" ht="22.5" customHeight="1">
-      <c r="A27" s="95"/>
-[...2 lines deleted...]
-      <c r="D27" s="92" t="s">
+      <c r="A27" s="78"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="82"/>
+      <c r="D27" s="75" t="s">
         <v>109</v>
       </c>
-      <c r="E27" s="93"/>
-      <c r="F27" s="94" t="s">
+      <c r="E27" s="76"/>
+      <c r="F27" s="77" t="s">
         <v>105</v>
       </c>
-      <c r="G27" s="94"/>
-[...25 lines deleted...]
-      <c r="AG27" s="97"/>
+      <c r="G27" s="77"/>
+      <c r="H27" s="76"/>
+      <c r="I27" s="83"/>
+      <c r="J27" s="82"/>
+      <c r="K27" s="84"/>
+      <c r="L27" s="85"/>
+      <c r="M27" s="74"/>
+      <c r="N27" s="80"/>
+      <c r="O27" s="80"/>
+      <c r="P27" s="80"/>
+      <c r="Q27" s="80"/>
+      <c r="R27" s="80"/>
+      <c r="S27" s="80"/>
+      <c r="T27" s="80"/>
+      <c r="U27" s="80"/>
+      <c r="V27" s="80"/>
+      <c r="W27" s="80"/>
+      <c r="X27" s="80"/>
+      <c r="Y27" s="80"/>
+      <c r="Z27" s="80"/>
+      <c r="AA27" s="80"/>
+      <c r="AB27" s="80"/>
+      <c r="AC27" s="80"/>
+      <c r="AD27" s="80"/>
+      <c r="AE27" s="80"/>
+      <c r="AF27" s="80"/>
+      <c r="AG27" s="80"/>
       <c r="AH27" s="35"/>
     </row>
     <row r="28" spans="1:34" ht="41.25" customHeight="1">
-      <c r="A28" s="95"/>
-      <c r="B28" s="85" t="s">
+      <c r="A28" s="78"/>
+      <c r="B28" s="39" t="s">
         <v>110</v>
       </c>
-      <c r="C28" s="86" t="s">
+      <c r="C28" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="D28" s="87" t="s">
+      <c r="D28" s="50" t="s">
         <v>111</v>
       </c>
-      <c r="E28" s="86" t="s">
+      <c r="E28" s="40" t="s">
         <v>112</v>
       </c>
-      <c r="F28" s="85" t="s">
+      <c r="F28" s="39" t="s">
         <v>106</v>
       </c>
-      <c r="G28" s="85" t="s">
+      <c r="G28" s="39" t="s">
         <v>113</v>
       </c>
-      <c r="H28" s="86" t="s">
+      <c r="H28" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="I28" s="87" t="s">
+      <c r="I28" s="50" t="s">
         <v>114</v>
       </c>
-      <c r="J28" s="86" t="s">
+      <c r="J28" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="K28" s="101"/>
-[...1 lines deleted...]
-      <c r="M28" s="91"/>
+      <c r="K28" s="84"/>
+      <c r="L28" s="85"/>
+      <c r="M28" s="74"/>
       <c r="N28" s="36" t="s">
         <v>15</v>
       </c>
       <c r="O28" s="36" t="s">
         <v>31</v>
       </c>
       <c r="P28" s="36" t="s">
         <v>4</v>
       </c>
       <c r="Q28" s="36" t="s">
         <v>9</v>
       </c>
       <c r="R28" s="36" t="s">
         <v>1</v>
       </c>
       <c r="S28" s="36" t="s">
         <v>34</v>
       </c>
       <c r="T28" s="36" t="s">
         <v>2</v>
       </c>
       <c r="U28" s="36" t="s">
         <v>3</v>
       </c>
       <c r="V28" s="36" t="s">
@@ -24648,960 +24597,960 @@
       <c r="AB28" s="36" t="s">
         <v>7</v>
       </c>
       <c r="AC28" s="36" t="s">
         <v>131</v>
       </c>
       <c r="AD28" s="36" t="s">
         <v>8</v>
       </c>
       <c r="AE28" s="36" t="s">
         <v>132</v>
       </c>
       <c r="AF28" s="36" t="s">
         <v>36</v>
       </c>
       <c r="AG28" s="36" t="s">
         <v>10</v>
       </c>
       <c r="AH28" s="35"/>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" s="43" t="s">
         <v>115</v>
       </c>
       <c r="B29" s="7">
-        <v>7.7483853823336932E-2</v>
+        <v>7.5169046307097878E-2</v>
       </c>
       <c r="C29" s="16">
-        <v>1.8289073311823053E-2</v>
+        <v>7.4575135834711401E-3</v>
       </c>
       <c r="D29" s="7">
-        <v>0.48585938513720439</v>
+        <v>0.51828712002843969</v>
       </c>
       <c r="E29" s="16">
-        <v>9.4001883760007517E-3</v>
+        <v>1.4201277306593641E-2</v>
       </c>
       <c r="F29" s="7">
-        <v>0.32840725669426085</v>
+        <v>0.29482159203321934</v>
       </c>
       <c r="G29" s="15">
-        <v>3.1799618491915357E-2</v>
+        <v>3.5252502215542207E-2</v>
       </c>
       <c r="H29" s="15">
-        <v>2.1436988399537175E-2</v>
+        <v>2.1496935882181434E-2</v>
       </c>
       <c r="I29" s="17">
-        <v>1.3572286852454905E-2</v>
+        <v>2.1187451767274074E-2</v>
       </c>
       <c r="J29" s="16">
         <v>0</v>
       </c>
       <c r="K29" s="16">
-        <v>6.135053756901215E-3</v>
+        <v>8.91927249108165E-3</v>
       </c>
       <c r="L29" s="18">
-        <v>7.5831688253204183E-3</v>
+        <v>3.2072595988964663E-3</v>
       </c>
       <c r="M29" s="7">
         <f t="shared" ref="M29:M37" si="2">SUM(B29:L29)</f>
-        <v>0.99996687366875514</v>
+        <v>0.99999997121379736</v>
       </c>
       <c r="N29" s="9">
         <f t="shared" ref="N29:N37" si="3">SUM(O29:AG29)</f>
-        <v>0.99383181991185365</v>
+        <v>0.99108069872271576</v>
       </c>
       <c r="O29" s="7">
-        <v>0.85537034450204386</v>
+        <v>0.87109258323954708</v>
       </c>
       <c r="P29" s="7">
-        <v>0.11882941746860184</v>
+        <v>9.3926774561545787E-2</v>
       </c>
       <c r="Q29" s="7">
-        <v>1.8632580142282577E-2</v>
+        <v>1.9703325972643515E-2</v>
       </c>
       <c r="R29" s="7">
         <v>0</v>
       </c>
       <c r="S29" s="7">
         <v>0</v>
       </c>
       <c r="T29" s="7">
         <v>0</v>
       </c>
       <c r="U29" s="7">
         <v>0</v>
       </c>
       <c r="V29" s="7">
-        <v>0</v>
+        <v>6.8175921265271742E-5</v>
       </c>
       <c r="W29" s="7">
         <v>0</v>
       </c>
       <c r="X29" s="7">
-        <v>9.99477798925442E-4</v>
+        <v>1.2371756594070959E-5</v>
       </c>
       <c r="Y29" s="7">
         <v>0</v>
       </c>
       <c r="Z29" s="7">
         <v>0</v>
       </c>
       <c r="AA29" s="7">
-        <v>0</v>
+        <v>6.2774672711200094E-3</v>
       </c>
       <c r="AB29" s="7">
         <v>0</v>
       </c>
       <c r="AC29" s="7">
         <v>0</v>
       </c>
       <c r="AD29" s="7">
         <v>0</v>
       </c>
       <c r="AE29" s="7">
         <v>0</v>
       </c>
       <c r="AF29" s="7">
         <v>0</v>
       </c>
       <c r="AG29" s="7">
         <v>0</v>
       </c>
       <c r="AH29" s="35"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" s="44" t="s">
         <v>116</v>
       </c>
       <c r="B30" s="14">
-        <v>0.16064628107912643</v>
+        <v>0.15152748462032628</v>
       </c>
       <c r="C30" s="21">
-        <v>3.7992313185725789E-2</v>
+        <v>1.5287762165582766E-2</v>
       </c>
       <c r="D30" s="14">
-        <v>0.4492296415354276</v>
+        <v>0.48077252540381921</v>
       </c>
       <c r="E30" s="21">
-        <v>4.1565770130718776E-3</v>
+        <v>8.5830376426076875E-3</v>
       </c>
       <c r="F30" s="14">
-        <v>0.2630413046488333</v>
+        <v>0.24397938517945802</v>
       </c>
       <c r="G30" s="20">
-        <v>2.6681420541829488E-2</v>
+        <v>2.8433205043138798E-2</v>
       </c>
       <c r="H30" s="20">
-        <v>1.6098761036937723E-2</v>
+        <v>1.5800331689059106E-2</v>
       </c>
       <c r="I30" s="23">
-        <v>2.7887405381544272E-2</v>
+        <v>4.3941356772413828E-2</v>
       </c>
       <c r="J30" s="21">
         <v>0</v>
       </c>
       <c r="K30" s="21">
-        <v>6.6710709574004283E-3</v>
+        <v>7.7622451507291246E-3</v>
       </c>
       <c r="L30" s="24">
-        <v>7.5570976510879514E-3</v>
+        <v>3.9126379159694601E-3</v>
       </c>
       <c r="M30" s="14">
         <f t="shared" si="2"/>
-        <v>0.99996187303098483</v>
+        <v>0.99999997158310439</v>
       </c>
       <c r="N30" s="10">
         <f t="shared" si="3"/>
-        <v>0.99329080207358411</v>
+        <v>0.99223772643237507</v>
       </c>
       <c r="O30" s="8">
-        <v>0.85339140517589152</v>
+        <v>0.86770129663697282</v>
       </c>
       <c r="P30" s="8">
-        <v>9.4045988808963921E-2</v>
+        <v>7.6293105403817604E-2</v>
       </c>
       <c r="Q30" s="8">
-        <v>4.4002668114932975E-2</v>
+        <v>4.2854730252064474E-2</v>
       </c>
       <c r="R30" s="8">
         <v>0</v>
       </c>
       <c r="S30" s="8">
         <v>0</v>
       </c>
       <c r="T30" s="8">
         <v>0</v>
       </c>
       <c r="U30" s="8">
         <v>0</v>
       </c>
       <c r="V30" s="8">
-        <v>0</v>
+        <v>8.4906640592788223E-5</v>
       </c>
       <c r="W30" s="8">
         <v>0</v>
       </c>
       <c r="X30" s="8">
-        <v>1.8507399737955931E-3</v>
+        <v>2.0188385712815739E-5</v>
       </c>
       <c r="Y30" s="8">
         <v>0</v>
       </c>
       <c r="Z30" s="8">
         <v>0</v>
       </c>
       <c r="AA30" s="8">
-        <v>0</v>
+        <v>5.283499113214519E-3</v>
       </c>
       <c r="AB30" s="8">
         <v>0</v>
       </c>
       <c r="AC30" s="8">
         <v>0</v>
       </c>
       <c r="AD30" s="8">
         <v>0</v>
       </c>
       <c r="AE30" s="8">
         <v>0</v>
       </c>
       <c r="AF30" s="8">
         <v>0</v>
       </c>
       <c r="AG30" s="8">
         <v>0</v>
       </c>
       <c r="AH30" s="35"/>
     </row>
     <row r="31" spans="1:34">
       <c r="A31" s="43" t="s">
         <v>117</v>
       </c>
       <c r="B31" s="7">
-        <v>0.29155098229415216</v>
+        <v>0.26933720867271305</v>
       </c>
       <c r="C31" s="16">
-        <v>6.7080217239656792E-2</v>
+        <v>2.8006520156905169E-2</v>
       </c>
       <c r="D31" s="7">
-        <v>0.35305165564477409</v>
+        <v>0.37775959080851251</v>
       </c>
       <c r="E31" s="16">
-        <v>3.051977845568583E-3</v>
+        <v>6.6380280984902887E-3</v>
       </c>
       <c r="F31" s="7">
-        <v>0.18574217099703147</v>
+        <v>0.17396192623650569</v>
       </c>
       <c r="G31" s="15">
-        <v>1.9563439304395816E-2</v>
+        <v>2.128924718926865E-2</v>
       </c>
       <c r="H31" s="15">
-        <v>1.2894455148186887E-2</v>
+        <v>1.2447381903013274E-2</v>
       </c>
       <c r="I31" s="17">
-        <v>5.2065641325699685E-2</v>
+        <v>8.3808254534657733E-2</v>
       </c>
       <c r="J31" s="16">
         <v>0</v>
       </c>
       <c r="K31" s="16">
-        <v>8.6511579548050974E-3</v>
+        <v>1.0384916817719763E-2</v>
       </c>
       <c r="L31" s="18">
-        <v>6.2823408060341448E-3</v>
+        <v>1.6366915003868707E-2</v>
       </c>
       <c r="M31" s="7">
         <f t="shared" si="2"/>
-        <v>0.99993403856030472</v>
+        <v>0.99999998942165491</v>
       </c>
       <c r="N31" s="9">
         <f t="shared" si="3"/>
-        <v>0.99128288060549952</v>
+        <v>0.98961507260393511</v>
       </c>
       <c r="O31" s="7">
-        <v>0.82414697640367407</v>
+        <v>0.83593850484964627</v>
       </c>
       <c r="P31" s="7">
-        <v>9.0842250152131543E-2</v>
+        <v>7.2561605581382457E-2</v>
       </c>
       <c r="Q31" s="7">
-        <v>7.3133339115021359E-2</v>
+        <v>7.6742073708952932E-2</v>
       </c>
       <c r="R31" s="7">
         <v>0</v>
       </c>
       <c r="S31" s="7">
         <v>0</v>
       </c>
       <c r="T31" s="7">
         <v>0</v>
       </c>
       <c r="U31" s="7">
         <v>0</v>
       </c>
       <c r="V31" s="7">
-        <v>0</v>
+        <v>7.1123864315642037E-5</v>
       </c>
       <c r="W31" s="7">
         <v>0</v>
       </c>
       <c r="X31" s="7">
-        <v>3.1603149346725481E-3</v>
+        <v>3.2134358015358537E-5</v>
       </c>
       <c r="Y31" s="7">
         <v>0</v>
       </c>
       <c r="Z31" s="7">
         <v>0</v>
       </c>
       <c r="AA31" s="7">
-        <v>0</v>
+        <v>4.2696302416223931E-3</v>
       </c>
       <c r="AB31" s="7">
         <v>0</v>
       </c>
       <c r="AC31" s="7">
         <v>0</v>
       </c>
       <c r="AD31" s="7">
         <v>0</v>
       </c>
       <c r="AE31" s="7">
         <v>0</v>
       </c>
       <c r="AF31" s="7">
         <v>0</v>
       </c>
       <c r="AG31" s="7">
         <v>0</v>
       </c>
       <c r="AH31" s="35"/>
     </row>
     <row r="32" spans="1:34">
       <c r="A32" s="44" t="s">
         <v>118</v>
       </c>
       <c r="B32" s="14">
-        <v>0.39051956786647513</v>
+        <v>0.37107853142326258</v>
       </c>
       <c r="C32" s="21">
-        <v>9.0931657167752103E-2</v>
+        <v>3.9174277150325509E-2</v>
       </c>
       <c r="D32" s="14">
-        <v>0.24702247876836145</v>
+        <v>0.26888763658037501</v>
       </c>
       <c r="E32" s="21">
-        <v>3.0549668676054711E-3</v>
+        <v>5.608284863031149E-3</v>
       </c>
       <c r="F32" s="14">
-        <v>0.15705437482635146</v>
+        <v>0.14826987599757482</v>
       </c>
       <c r="G32" s="20">
-        <v>1.7719834927954439E-2</v>
+        <v>1.8330730197964943E-2</v>
       </c>
       <c r="H32" s="20">
-        <v>9.0471382622823067E-3</v>
+        <v>9.2215290559556559E-3</v>
       </c>
       <c r="I32" s="23">
-        <v>7.0955924690860581E-2</v>
+        <v>0.12007910965482821</v>
       </c>
       <c r="J32" s="21">
         <v>0</v>
       </c>
       <c r="K32" s="21">
-        <v>7.943943615465663E-3</v>
+        <v>1.2452445333183133E-2</v>
       </c>
       <c r="L32" s="24">
-        <v>5.7074935599809827E-3</v>
+        <v>6.8975797434990237E-3</v>
       </c>
       <c r="M32" s="14">
         <f t="shared" si="2"/>
-        <v>0.99995738055308958</v>
+        <v>0.99999999999999989</v>
       </c>
       <c r="N32" s="10">
         <f t="shared" si="3"/>
-        <v>0.99201343693762412</v>
+        <v>0.98754755466681721</v>
       </c>
       <c r="O32" s="8">
-        <v>0.79718553009000948</v>
+        <v>0.80135052155873276</v>
       </c>
       <c r="P32" s="8">
-        <v>9.2803389211032886E-2</v>
+        <v>7.551742639628721E-2</v>
       </c>
       <c r="Q32" s="8">
-        <v>9.7127285793759635E-2</v>
+        <v>0.10741029547285397</v>
       </c>
       <c r="R32" s="8">
         <v>0</v>
       </c>
       <c r="S32" s="8">
         <v>0</v>
       </c>
       <c r="T32" s="8">
         <v>0</v>
       </c>
       <c r="U32" s="8">
         <v>0</v>
       </c>
       <c r="V32" s="8">
-        <v>0</v>
+        <v>5.1115159270203669E-5</v>
       </c>
       <c r="W32" s="8">
         <v>0</v>
       </c>
       <c r="X32" s="8">
-        <v>4.8972318428220493E-3</v>
+        <v>3.9207256168908757E-5</v>
       </c>
       <c r="Y32" s="8">
         <v>0</v>
       </c>
       <c r="Z32" s="8">
         <v>0</v>
       </c>
       <c r="AA32" s="8">
-        <v>0</v>
+        <v>3.178988823504147E-3</v>
       </c>
       <c r="AB32" s="8">
         <v>0</v>
       </c>
       <c r="AC32" s="8">
         <v>0</v>
       </c>
       <c r="AD32" s="8">
         <v>0</v>
       </c>
       <c r="AE32" s="8">
         <v>0</v>
       </c>
       <c r="AF32" s="8">
         <v>0</v>
       </c>
       <c r="AG32" s="8">
         <v>0</v>
       </c>
       <c r="AH32" s="35"/>
     </row>
     <row r="33" spans="1:45">
       <c r="A33" s="43" t="s">
         <v>119</v>
       </c>
       <c r="B33" s="7">
-        <v>0.39652776548235219</v>
+        <v>0.37857097172122323</v>
       </c>
       <c r="C33" s="16">
-        <v>9.3749707902078996E-2</v>
+        <v>3.9652706345349398E-2</v>
       </c>
       <c r="D33" s="7">
-        <v>0.27128881271575894</v>
+        <v>0.28190314003186745</v>
       </c>
       <c r="E33" s="16">
-        <v>1.9468046186652201E-3</v>
+        <v>4.5892051668320055E-3</v>
       </c>
       <c r="F33" s="7">
-        <v>0.12645928363401426</v>
+        <v>0.12372375557964371</v>
       </c>
       <c r="G33" s="15">
-        <v>1.5834001678720906E-2</v>
+        <v>1.7432300644901574E-2</v>
       </c>
       <c r="H33" s="15">
-        <v>1.3412815090662666E-2</v>
+        <v>1.2436471457779503E-2</v>
       </c>
       <c r="I33" s="17">
-        <v>6.8983688306157087E-2</v>
+        <v>0.12271690977562283</v>
       </c>
       <c r="J33" s="16">
         <v>0</v>
       </c>
       <c r="K33" s="16">
-        <v>8.1413845362925449E-3</v>
+        <v>1.2959618549739E-2</v>
       </c>
       <c r="L33" s="18">
-        <v>3.6151348079592571E-3</v>
+        <v>6.0149207270411157E-3</v>
       </c>
       <c r="M33" s="7">
         <f t="shared" si="2"/>
-        <v>0.99995939877266227</v>
+        <v>0.99999999999999978</v>
       </c>
       <c r="N33" s="9">
         <f t="shared" si="3"/>
-        <v>0.99181801423636973</v>
+        <v>0.98704038145026052</v>
       </c>
       <c r="O33" s="7">
-        <v>0.80600243919297421</v>
+        <v>0.80296959762742659</v>
       </c>
       <c r="P33" s="7">
-        <v>8.199275706886483E-2</v>
+        <v>7.1654051455409248E-2</v>
       </c>
       <c r="Q33" s="7">
-        <v>9.757621517444634E-2</v>
+        <v>0.10927947896400818</v>
       </c>
       <c r="R33" s="7">
         <v>0</v>
       </c>
       <c r="S33" s="7">
         <v>0</v>
       </c>
       <c r="T33" s="7">
         <v>0</v>
       </c>
       <c r="U33" s="7">
         <v>0</v>
       </c>
       <c r="V33" s="7">
-        <v>0</v>
+        <v>4.8970184729716652E-5</v>
       </c>
       <c r="W33" s="7">
         <v>0</v>
       </c>
       <c r="X33" s="7">
-        <v>6.2466028000843126E-3</v>
+        <v>4.8864411864988422E-5</v>
       </c>
       <c r="Y33" s="7">
         <v>0</v>
       </c>
       <c r="Z33" s="7">
         <v>0</v>
       </c>
       <c r="AA33" s="7">
-        <v>0</v>
+        <v>3.0394188068217846E-3</v>
       </c>
       <c r="AB33" s="7">
         <v>0</v>
       </c>
       <c r="AC33" s="7">
         <v>0</v>
       </c>
       <c r="AD33" s="7">
         <v>0</v>
       </c>
       <c r="AE33" s="7">
         <v>0</v>
       </c>
       <c r="AF33" s="7">
         <v>0</v>
       </c>
       <c r="AG33" s="7">
         <v>0</v>
       </c>
       <c r="AH33" s="35"/>
     </row>
     <row r="34" spans="1:45">
       <c r="A34" s="44" t="s">
         <v>120</v>
       </c>
       <c r="B34" s="14">
-        <v>0.48328244175750362</v>
+        <v>0.46786973168115847</v>
       </c>
       <c r="C34" s="21">
-        <v>0.11512677752062082</v>
+        <v>4.9753813620651732E-2</v>
       </c>
       <c r="D34" s="14">
-        <v>0.17492597829843537</v>
+        <v>0.1929122696898766</v>
       </c>
       <c r="E34" s="21">
-        <v>2.0236742383157032E-3</v>
+        <v>3.976142159999081E-3</v>
       </c>
       <c r="F34" s="14">
-        <v>0.10531608275987696</v>
+        <v>9.2405002903650404E-2</v>
       </c>
       <c r="G34" s="20">
-        <v>1.2187995215661747E-2</v>
+        <v>1.2923904340802664E-2</v>
       </c>
       <c r="H34" s="20">
-        <v>5.4905121350367538E-3</v>
+        <v>6.3582854938334411E-3</v>
       </c>
       <c r="I34" s="23">
-        <v>8.8292647081729778E-2</v>
+        <v>0.15188736506258982</v>
       </c>
       <c r="J34" s="21">
         <v>0</v>
       </c>
       <c r="K34" s="21">
-        <v>8.7980792852246515E-3</v>
+        <v>1.4410552241220365E-2</v>
       </c>
       <c r="L34" s="24">
-        <v>4.5248207369527251E-3</v>
+        <v>7.5029251154957056E-3</v>
       </c>
       <c r="M34" s="14">
         <f t="shared" si="2"/>
-        <v>0.99996900902935804</v>
+        <v>0.99999999230927827</v>
       </c>
       <c r="N34" s="10">
         <f t="shared" si="3"/>
-        <v>0.99117092974413346</v>
+        <v>0.98558944006805826</v>
       </c>
       <c r="O34" s="8">
-        <v>0.7847506165429643</v>
+        <v>0.78060833461171719</v>
       </c>
       <c r="P34" s="8">
-        <v>7.9959457391424293E-2</v>
+        <v>6.8894096204019886E-2</v>
       </c>
       <c r="Q34" s="8">
-        <v>0.11955092363378783</v>
+        <v>0.13362530794609284</v>
       </c>
       <c r="R34" s="8">
         <v>0</v>
       </c>
       <c r="S34" s="8">
         <v>0</v>
       </c>
       <c r="T34" s="8">
         <v>0</v>
       </c>
       <c r="U34" s="8">
         <v>0</v>
       </c>
       <c r="V34" s="8">
-        <v>0</v>
+        <v>5.6593246800766068E-5</v>
       </c>
       <c r="W34" s="8">
         <v>0</v>
       </c>
       <c r="X34" s="8">
-        <v>6.9099321759570351E-3</v>
+        <v>5.177308527190152E-5</v>
       </c>
       <c r="Y34" s="8">
         <v>0</v>
       </c>
       <c r="Z34" s="8">
         <v>0</v>
       </c>
       <c r="AA34" s="8">
-        <v>0</v>
+        <v>2.3533349741556814E-3</v>
       </c>
       <c r="AB34" s="8">
         <v>0</v>
       </c>
       <c r="AC34" s="8">
         <v>0</v>
       </c>
       <c r="AD34" s="8">
         <v>0</v>
       </c>
       <c r="AE34" s="8">
         <v>0</v>
       </c>
       <c r="AF34" s="8">
         <v>0</v>
       </c>
       <c r="AG34" s="8">
         <v>0</v>
       </c>
       <c r="AH34" s="35"/>
     </row>
     <row r="35" spans="1:45">
       <c r="A35" s="43" t="s">
         <v>121</v>
       </c>
       <c r="B35" s="7">
-        <v>0.48411428577613874</v>
+        <v>0.4679966922440118</v>
       </c>
       <c r="C35" s="16">
-        <v>0.11526004735431498</v>
+        <v>4.8843181538851671E-2</v>
       </c>
       <c r="D35" s="7">
-        <v>0.17587229198133184</v>
+        <v>0.19657066878489368</v>
       </c>
       <c r="E35" s="16">
-        <v>1.9483839233503152E-3</v>
+        <v>3.8694455384382883E-3</v>
       </c>
       <c r="F35" s="7">
-        <v>0.10302451232650899</v>
+        <v>9.0031780299676234E-2</v>
       </c>
       <c r="G35" s="15">
-        <v>1.2792096469994626E-2</v>
+        <v>1.3233130217051499E-2</v>
       </c>
       <c r="H35" s="15">
-        <v>5.8780293540993678E-3</v>
+        <v>7.1972554486330401E-3</v>
       </c>
       <c r="I35" s="17">
-        <v>8.7513695656918564E-2</v>
+        <v>0.14847709791245606</v>
       </c>
       <c r="J35" s="16">
         <v>0</v>
       </c>
       <c r="K35" s="16">
-        <v>9.3477319613251945E-3</v>
+        <v>1.6459417735183408E-2</v>
       </c>
       <c r="L35" s="18">
-        <v>4.2156282042755946E-3</v>
+        <v>7.3213302808042349E-3</v>
       </c>
       <c r="M35" s="7">
         <f t="shared" si="2"/>
-        <v>0.99996670300825818</v>
+        <v>1</v>
       </c>
       <c r="N35" s="9">
         <f t="shared" si="3"/>
-        <v>0.99061897104693353</v>
+        <v>0.98354058226481644</v>
       </c>
       <c r="O35" s="7">
-        <v>0.78282284421709469</v>
+        <v>0.78008626056543706</v>
       </c>
       <c r="P35" s="7">
-        <v>8.1199545982017438E-2</v>
+        <v>6.9782568137689016E-2</v>
       </c>
       <c r="Q35" s="7">
-        <v>0.12000891834115535</v>
+        <v>0.13124565909701999</v>
       </c>
       <c r="R35" s="7">
         <v>0</v>
       </c>
       <c r="S35" s="7">
         <v>0</v>
       </c>
       <c r="T35" s="7">
         <v>0</v>
       </c>
       <c r="U35" s="7">
         <v>0</v>
       </c>
       <c r="V35" s="7">
-        <v>0</v>
+        <v>5.196501055699911E-5</v>
       </c>
       <c r="W35" s="7">
         <v>0</v>
       </c>
       <c r="X35" s="7">
-        <v>6.5876625066661233E-3</v>
+        <v>4.818554957194542E-5</v>
       </c>
       <c r="Y35" s="7">
         <v>0</v>
       </c>
       <c r="Z35" s="7">
         <v>0</v>
       </c>
       <c r="AA35" s="7">
-        <v>0</v>
+        <v>2.3259439045413815E-3</v>
       </c>
       <c r="AB35" s="7">
         <v>0</v>
       </c>
       <c r="AC35" s="7">
         <v>0</v>
       </c>
       <c r="AD35" s="7">
         <v>0</v>
       </c>
       <c r="AE35" s="7">
         <v>0</v>
       </c>
       <c r="AF35" s="7">
         <v>0</v>
       </c>
       <c r="AG35" s="7">
         <v>0</v>
       </c>
       <c r="AH35" s="35"/>
     </row>
     <row r="36" spans="1:45">
       <c r="A36" s="44" t="s">
         <v>122</v>
       </c>
       <c r="B36" s="14">
-        <v>0.48398711848969983</v>
+        <v>0.45953419126358774</v>
       </c>
       <c r="C36" s="21">
-        <v>0.11356380841263004</v>
+        <v>4.906351081270903E-2</v>
       </c>
       <c r="D36" s="14">
-        <v>0.17076829220324102</v>
+        <v>0.19776938447377584</v>
       </c>
       <c r="E36" s="21">
-        <v>1.684724507414835E-3</v>
+        <v>3.4466218928236743E-3</v>
       </c>
       <c r="F36" s="14">
-        <v>0.10427029030686401</v>
+        <v>8.7289324377493427E-2</v>
       </c>
       <c r="G36" s="20">
-        <v>1.3427634641618152E-2</v>
+        <v>1.4028395387806021E-2</v>
       </c>
       <c r="H36" s="20">
-        <v>9.1903298317239177E-3</v>
+        <v>1.1650190434604109E-2</v>
       </c>
       <c r="I36" s="23">
-        <v>8.6539521263705857E-2</v>
+        <v>0.14776537923501887</v>
       </c>
       <c r="J36" s="21">
         <v>0</v>
       </c>
       <c r="K36" s="21">
-        <v>1.0130175703379584E-2</v>
+        <v>1.994011467021788E-2</v>
       </c>
       <c r="L36" s="24">
-        <v>6.3962183728623768E-3</v>
+        <v>9.5128874519635372E-3</v>
       </c>
       <c r="M36" s="14">
         <f t="shared" si="2"/>
-        <v>0.99995811373313981</v>
+        <v>1</v>
       </c>
       <c r="N36" s="10">
         <f t="shared" si="3"/>
-        <v>0.98982793802976021</v>
+        <v>0.98005988532978205</v>
       </c>
       <c r="O36" s="8">
-        <v>0.7715903563469596</v>
+        <v>0.76729833922824642</v>
       </c>
       <c r="P36" s="8">
-        <v>9.2620510183906726E-2</v>
+        <v>8.0232297999164093E-2</v>
       </c>
       <c r="Q36" s="8">
-        <v>0.12000044541295588</v>
+        <v>0.13028173063310722</v>
       </c>
       <c r="R36" s="8">
         <v>0</v>
       </c>
       <c r="S36" s="8">
         <v>0</v>
       </c>
       <c r="T36" s="8">
         <v>0</v>
       </c>
       <c r="U36" s="8">
         <v>0</v>
       </c>
       <c r="V36" s="8">
-        <v>0</v>
+        <v>4.0424362950251889E-5</v>
       </c>
       <c r="W36" s="8">
         <v>0</v>
       </c>
       <c r="X36" s="8">
-        <v>5.6166260859380609E-3</v>
+        <v>3.582567321734151E-5</v>
       </c>
       <c r="Y36" s="8">
         <v>0</v>
       </c>
       <c r="Z36" s="8">
         <v>0</v>
       </c>
       <c r="AA36" s="8">
-        <v>0</v>
+        <v>2.1712674330966672E-3</v>
       </c>
       <c r="AB36" s="8">
         <v>0</v>
       </c>
       <c r="AC36" s="8">
         <v>0</v>
       </c>
       <c r="AD36" s="8">
         <v>0</v>
       </c>
       <c r="AE36" s="8">
         <v>0</v>
       </c>
       <c r="AF36" s="8">
         <v>0</v>
       </c>
       <c r="AG36" s="8">
         <v>0</v>
       </c>
       <c r="AH36" s="35"/>
     </row>
     <row r="37" spans="1:45">
       <c r="A37" s="43" t="s">
         <v>123</v>
       </c>
       <c r="B37" s="7">
-        <v>0.48617084934241284</v>
+        <v>0.4851881301640637</v>
       </c>
       <c r="C37" s="16">
-        <v>0.11486269572434316</v>
+        <v>4.9131369024881154E-2</v>
       </c>
       <c r="D37" s="7">
-        <v>0.19996095931307359</v>
+        <v>0.21311997602657254</v>
       </c>
       <c r="E37" s="16">
-        <v>1.1977643972534441E-3</v>
+        <v>6.0295515268327981E-3</v>
       </c>
       <c r="F37" s="7">
-        <v>6.7860324920185844E-2</v>
+        <v>6.7394958307662609E-2</v>
       </c>
       <c r="G37" s="15">
-        <v>9.042376027390225E-3</v>
+        <v>8.1182008483164075E-3</v>
       </c>
       <c r="H37" s="15">
-        <v>7.0224460318671507E-4</v>
+        <v>4.6741847719900502E-4</v>
       </c>
       <c r="I37" s="17">
-        <v>8.9283412477665511E-2</v>
+        <v>0.12863704531481274</v>
       </c>
       <c r="J37" s="16">
         <v>0</v>
       </c>
       <c r="K37" s="16">
-        <v>1.6512244385527317E-2</v>
+        <v>3.9061127856356841E-2</v>
       </c>
       <c r="L37" s="18">
-        <v>1.439484935793826E-2</v>
+        <v>2.8522224533020554E-3</v>
       </c>
       <c r="M37" s="7">
         <f t="shared" si="2"/>
-        <v>0.99998772054897689</v>
+        <v>0.99999999999999978</v>
       </c>
       <c r="N37" s="9">
         <f t="shared" si="3"/>
-        <v>0.98347547616344988</v>
+        <v>0.96093887214364282</v>
       </c>
       <c r="O37" s="7">
-        <v>0.80242359554236664</v>
+        <v>0.80280499134982419</v>
       </c>
       <c r="P37" s="7">
-        <v>5.5666752279239645E-2</v>
+        <v>4.0125655739925201E-2</v>
       </c>
       <c r="Q37" s="7">
-        <v>0.12079857133067523</v>
+        <v>0.11274686937349003</v>
       </c>
       <c r="R37" s="7">
         <v>0</v>
       </c>
       <c r="S37" s="7">
         <v>0</v>
       </c>
       <c r="T37" s="7">
         <v>0</v>
       </c>
       <c r="U37" s="7">
         <v>0</v>
       </c>
       <c r="V37" s="7">
-        <v>0</v>
+        <v>3.889261738586033E-5</v>
       </c>
       <c r="W37" s="7">
         <v>0</v>
       </c>
       <c r="X37" s="7">
-        <v>4.5865570111682597E-3</v>
+        <v>0</v>
       </c>
       <c r="Y37" s="7">
         <v>0</v>
       </c>
       <c r="Z37" s="7">
         <v>0</v>
       </c>
       <c r="AA37" s="7">
-        <v>0</v>
+        <v>5.2224630630175843E-3</v>
       </c>
       <c r="AB37" s="7">
         <v>0</v>
       </c>
       <c r="AC37" s="7">
         <v>0</v>
       </c>
       <c r="AD37" s="7">
         <v>0</v>
       </c>
       <c r="AE37" s="7">
         <v>0</v>
       </c>
       <c r="AF37" s="7">
         <v>0</v>
       </c>
       <c r="AG37" s="7">
         <v>0</v>
       </c>
       <c r="AH37" s="35"/>
     </row>
     <row r="38" spans="1:45" s="3" customFormat="1">
       <c r="A38" s="45"/>
       <c r="B38" s="26"/>
       <c r="C38" s="26"/>
@@ -25627,211 +25576,211 @@
       <c r="W38" s="6"/>
       <c r="X38" s="6"/>
       <c r="Y38" s="6"/>
       <c r="Z38" s="6"/>
       <c r="AA38" s="6"/>
       <c r="AB38" s="6"/>
       <c r="AC38" s="6"/>
       <c r="AD38" s="6"/>
       <c r="AE38" s="6"/>
       <c r="AF38" s="35"/>
       <c r="AG38"/>
       <c r="AH38" s="35"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
     </row>
     <row r="39" spans="1:45" ht="15" customHeight="1">
-      <c r="A39" s="95" t="s">
+      <c r="A39" s="78" t="s">
         <v>11</v>
       </c>
-      <c r="B39" s="96" t="s">
+      <c r="B39" s="79" t="s">
         <v>125</v>
       </c>
-      <c r="C39" s="96"/>
-[...10 lines deleted...]
-      <c r="N39" s="97" t="s">
+      <c r="C39" s="79"/>
+      <c r="D39" s="79"/>
+      <c r="E39" s="79"/>
+      <c r="F39" s="79"/>
+      <c r="G39" s="79"/>
+      <c r="H39" s="79"/>
+      <c r="I39" s="79"/>
+      <c r="J39" s="41"/>
+      <c r="K39" s="41"/>
+      <c r="L39" s="41"/>
+      <c r="M39" s="41"/>
+      <c r="N39" s="80" t="s">
         <v>127</v>
       </c>
-      <c r="O39" s="97"/>
-[...17 lines deleted...]
-      <c r="AG39" s="97"/>
+      <c r="O39" s="80"/>
+      <c r="P39" s="80"/>
+      <c r="Q39" s="80"/>
+      <c r="R39" s="80"/>
+      <c r="S39" s="80"/>
+      <c r="T39" s="80"/>
+      <c r="U39" s="80"/>
+      <c r="V39" s="80"/>
+      <c r="W39" s="80"/>
+      <c r="X39" s="80"/>
+      <c r="Y39" s="80"/>
+      <c r="Z39" s="80"/>
+      <c r="AA39" s="80"/>
+      <c r="AB39" s="80"/>
+      <c r="AC39" s="80"/>
+      <c r="AD39" s="80"/>
+      <c r="AE39" s="80"/>
+      <c r="AF39" s="80"/>
+      <c r="AG39" s="80"/>
       <c r="AH39" s="35"/>
     </row>
     <row r="40" spans="1:45" ht="22.5" customHeight="1">
-      <c r="A40" s="95"/>
-      <c r="B40" s="98" t="s">
+      <c r="A40" s="78"/>
+      <c r="B40" s="81" t="s">
         <v>107</v>
       </c>
-      <c r="C40" s="99"/>
-      <c r="D40" s="100" t="s">
+      <c r="C40" s="82"/>
+      <c r="D40" s="83" t="s">
         <v>13</v>
       </c>
-      <c r="E40" s="98"/>
-[...3 lines deleted...]
-      <c r="I40" s="100" t="s">
+      <c r="E40" s="81"/>
+      <c r="F40" s="81"/>
+      <c r="G40" s="81"/>
+      <c r="H40" s="82"/>
+      <c r="I40" s="83" t="s">
         <v>14</v>
       </c>
-      <c r="J40" s="99"/>
-      <c r="K40" s="101" t="s">
+      <c r="J40" s="82"/>
+      <c r="K40" s="84" t="s">
         <v>108</v>
       </c>
-      <c r="L40" s="102" t="s">
+      <c r="L40" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="M40" s="91" t="s">
+      <c r="M40" s="74" t="s">
         <v>28</v>
       </c>
-      <c r="N40" s="97"/>
-[...18 lines deleted...]
-      <c r="AG40" s="97"/>
+      <c r="N40" s="80"/>
+      <c r="O40" s="80"/>
+      <c r="P40" s="80"/>
+      <c r="Q40" s="80"/>
+      <c r="R40" s="80"/>
+      <c r="S40" s="80"/>
+      <c r="T40" s="80"/>
+      <c r="U40" s="80"/>
+      <c r="V40" s="80"/>
+      <c r="W40" s="80"/>
+      <c r="X40" s="80"/>
+      <c r="Y40" s="80"/>
+      <c r="Z40" s="80"/>
+      <c r="AA40" s="80"/>
+      <c r="AB40" s="80"/>
+      <c r="AC40" s="80"/>
+      <c r="AD40" s="80"/>
+      <c r="AE40" s="80"/>
+      <c r="AF40" s="80"/>
+      <c r="AG40" s="80"/>
       <c r="AH40" s="35"/>
     </row>
     <row r="41" spans="1:45" ht="22.5" customHeight="1">
-      <c r="A41" s="95"/>
-[...2 lines deleted...]
-      <c r="D41" s="92" t="s">
+      <c r="A41" s="78"/>
+      <c r="B41" s="81"/>
+      <c r="C41" s="82"/>
+      <c r="D41" s="75" t="s">
         <v>109</v>
       </c>
-      <c r="E41" s="93"/>
-      <c r="F41" s="94" t="s">
+      <c r="E41" s="76"/>
+      <c r="F41" s="77" t="s">
         <v>105</v>
       </c>
-      <c r="G41" s="94"/>
-[...25 lines deleted...]
-      <c r="AG41" s="97"/>
+      <c r="G41" s="77"/>
+      <c r="H41" s="76"/>
+      <c r="I41" s="83"/>
+      <c r="J41" s="82"/>
+      <c r="K41" s="84"/>
+      <c r="L41" s="85"/>
+      <c r="M41" s="74"/>
+      <c r="N41" s="80"/>
+      <c r="O41" s="80"/>
+      <c r="P41" s="80"/>
+      <c r="Q41" s="80"/>
+      <c r="R41" s="80"/>
+      <c r="S41" s="80"/>
+      <c r="T41" s="80"/>
+      <c r="U41" s="80"/>
+      <c r="V41" s="80"/>
+      <c r="W41" s="80"/>
+      <c r="X41" s="80"/>
+      <c r="Y41" s="80"/>
+      <c r="Z41" s="80"/>
+      <c r="AA41" s="80"/>
+      <c r="AB41" s="80"/>
+      <c r="AC41" s="80"/>
+      <c r="AD41" s="80"/>
+      <c r="AE41" s="80"/>
+      <c r="AF41" s="80"/>
+      <c r="AG41" s="80"/>
       <c r="AH41" s="35"/>
     </row>
     <row r="42" spans="1:45" ht="33.75">
-      <c r="A42" s="95"/>
-      <c r="B42" s="85" t="s">
+      <c r="A42" s="78"/>
+      <c r="B42" s="39" t="s">
         <v>110</v>
       </c>
-      <c r="C42" s="86" t="s">
+      <c r="C42" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="D42" s="87" t="s">
+      <c r="D42" s="50" t="s">
         <v>111</v>
       </c>
-      <c r="E42" s="86" t="s">
+      <c r="E42" s="40" t="s">
         <v>112</v>
       </c>
-      <c r="F42" s="85" t="s">
+      <c r="F42" s="39" t="s">
         <v>106</v>
       </c>
-      <c r="G42" s="85" t="s">
+      <c r="G42" s="39" t="s">
         <v>113</v>
       </c>
-      <c r="H42" s="86" t="s">
+      <c r="H42" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="I42" s="87" t="s">
+      <c r="I42" s="50" t="s">
         <v>114</v>
       </c>
-      <c r="J42" s="86" t="s">
+      <c r="J42" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="K42" s="101"/>
-[...1 lines deleted...]
-      <c r="M42" s="91"/>
+      <c r="K42" s="84"/>
+      <c r="L42" s="85"/>
+      <c r="M42" s="74"/>
       <c r="N42" s="36" t="s">
         <v>15</v>
       </c>
       <c r="O42" s="36" t="s">
         <v>31</v>
       </c>
       <c r="P42" s="36" t="s">
         <v>4</v>
       </c>
       <c r="Q42" s="36" t="s">
         <v>9</v>
       </c>
       <c r="R42" s="36" t="s">
         <v>1</v>
       </c>
       <c r="S42" s="36" t="s">
         <v>34</v>
       </c>
       <c r="T42" s="36" t="s">
         <v>2</v>
       </c>
       <c r="U42" s="36" t="s">
         <v>3</v>
       </c>
       <c r="V42" s="36" t="s">
@@ -25850,100 +25799,100 @@
         <v>6</v>
       </c>
       <c r="AA42" s="36" t="s">
         <v>35</v>
       </c>
       <c r="AB42" s="36" t="s">
         <v>7</v>
       </c>
       <c r="AC42" s="36" t="s">
         <v>131</v>
       </c>
       <c r="AD42" s="36" t="s">
         <v>8</v>
       </c>
       <c r="AE42" s="36" t="s">
         <v>132</v>
       </c>
       <c r="AF42" s="36" t="s">
         <v>36</v>
       </c>
       <c r="AG42" s="36" t="s">
         <v>10</v>
       </c>
       <c r="AH42" s="35"/>
     </row>
-    <row r="43" spans="1:45" s="58" customFormat="1">
-      <c r="A43" s="57" t="s">
+    <row r="43" spans="1:45" s="52" customFormat="1" ht="22.5">
+      <c r="A43" s="51" t="s">
         <v>137</v>
       </c>
       <c r="B43" s="15">
         <v>0</v>
       </c>
       <c r="C43" s="16">
         <v>0</v>
       </c>
       <c r="D43" s="15">
-        <v>0.69156245681814943</v>
+        <v>0.69684651134306852</v>
       </c>
       <c r="E43" s="16">
         <v>0</v>
       </c>
       <c r="F43" s="15">
-        <v>0.14526778775922461</v>
+        <v>0.15052527715392511</v>
       </c>
       <c r="G43" s="15">
         <v>0</v>
       </c>
       <c r="H43" s="16">
         <v>0</v>
       </c>
       <c r="I43" s="15">
         <v>0</v>
       </c>
       <c r="J43" s="16">
         <v>0</v>
       </c>
       <c r="K43" s="16">
-        <v>2.428446488374442E-2</v>
+        <v>2.7259943981966246E-2</v>
       </c>
       <c r="L43" s="18">
-        <v>0.13888529053888141</v>
+        <v>0.12536826748816141</v>
       </c>
       <c r="M43" s="7">
         <f>SUM(B43:L43)</f>
-        <v>1</v>
+        <v>0.9999999999671213</v>
       </c>
       <c r="N43" s="9">
         <f t="shared" ref="N43:N68" si="4">SUM(O43:AG43)</f>
-        <v>0.97571553511625553</v>
+        <v>0.97274005598515501</v>
       </c>
       <c r="O43" s="7">
-        <v>0.91505595811784879</v>
+        <v>0.93813832124317664</v>
       </c>
       <c r="P43" s="7">
-        <v>6.0659576998406725E-2</v>
+        <v>3.4601734741978335E-2</v>
       </c>
       <c r="Q43" s="7">
         <v>0</v>
       </c>
       <c r="R43" s="7">
         <v>0</v>
       </c>
       <c r="S43" s="7">
         <v>0</v>
       </c>
       <c r="T43" s="7">
         <v>0</v>
       </c>
       <c r="U43" s="7">
         <v>0</v>
       </c>
       <c r="V43" s="7">
         <v>0</v>
       </c>
       <c r="W43" s="7">
         <v>0</v>
       </c>
       <c r="X43" s="7">
         <v>0</v>
       </c>
@@ -25954,100 +25903,100 @@
         <v>0</v>
       </c>
       <c r="AA43" s="7">
         <v>0</v>
       </c>
       <c r="AB43" s="7">
         <v>0</v>
       </c>
       <c r="AC43" s="7">
         <v>0</v>
       </c>
       <c r="AD43" s="7">
         <v>0</v>
       </c>
       <c r="AE43" s="7">
         <v>0</v>
       </c>
       <c r="AF43" s="7">
         <v>0</v>
       </c>
       <c r="AG43" s="7">
         <v>0</v>
       </c>
       <c r="AH43" s="35"/>
     </row>
-    <row r="44" spans="1:45" s="58" customFormat="1">
-      <c r="A44" s="59" t="s">
+    <row r="44" spans="1:45" s="52" customFormat="1">
+      <c r="A44" s="53" t="s">
         <v>74</v>
       </c>
       <c r="B44" s="20">
         <v>0</v>
       </c>
       <c r="C44" s="21">
         <v>0</v>
       </c>
       <c r="D44" s="14">
         <v>0</v>
       </c>
       <c r="E44" s="21">
         <v>0</v>
       </c>
       <c r="F44" s="20">
         <v>0</v>
       </c>
       <c r="G44" s="20">
         <v>0</v>
       </c>
       <c r="H44" s="21">
-        <v>0.90712946043727816</v>
+        <v>0.9702009958589034</v>
       </c>
       <c r="I44" s="20">
         <v>0</v>
       </c>
       <c r="J44" s="21">
         <v>0</v>
       </c>
       <c r="K44" s="21">
-        <v>5.4389398039516756E-2</v>
+        <v>2.8089148903367358E-2</v>
       </c>
       <c r="L44" s="24">
-        <v>3.8470156133929879E-2</v>
+        <v>1.709855237729672E-3</v>
       </c>
       <c r="M44" s="14">
         <f t="shared" ref="M44:M68" si="5">SUM(B44:L44)</f>
-        <v>0.99998901461072476</v>
+        <v>1.0000000000000004</v>
       </c>
       <c r="N44" s="10">
         <f t="shared" si="4"/>
-        <v>0.94559961657120806</v>
+        <v>0.97191085109663311</v>
       </c>
       <c r="O44" s="8">
-        <v>2.7806165299827001E-2</v>
+        <v>0</v>
       </c>
       <c r="P44" s="8">
-        <v>0.91779345127138101</v>
+        <v>0.97191085109663311</v>
       </c>
       <c r="Q44" s="8">
         <v>0</v>
       </c>
       <c r="R44" s="8">
         <v>0</v>
       </c>
       <c r="S44" s="8">
         <v>0</v>
       </c>
       <c r="T44" s="8">
         <v>0</v>
       </c>
       <c r="U44" s="8">
         <v>0</v>
       </c>
       <c r="V44" s="8">
         <v>0</v>
       </c>
       <c r="W44" s="8">
         <v>0</v>
       </c>
       <c r="X44" s="8">
         <v>0</v>
       </c>
@@ -26058,103 +26007,103 @@
         <v>0</v>
       </c>
       <c r="AA44" s="8">
         <v>0</v>
       </c>
       <c r="AB44" s="8">
         <v>0</v>
       </c>
       <c r="AC44" s="8">
         <v>0</v>
       </c>
       <c r="AD44" s="8">
         <v>0</v>
       </c>
       <c r="AE44" s="8">
         <v>0</v>
       </c>
       <c r="AF44" s="8">
         <v>0</v>
       </c>
       <c r="AG44" s="8">
         <v>0</v>
       </c>
       <c r="AH44" s="35"/>
     </row>
-    <row r="45" spans="1:45" s="58" customFormat="1">
-      <c r="A45" s="57" t="s">
+    <row r="45" spans="1:45" s="52" customFormat="1">
+      <c r="A45" s="51" t="s">
         <v>77</v>
       </c>
       <c r="B45" s="15">
         <v>0</v>
       </c>
       <c r="C45" s="16">
         <v>0</v>
       </c>
       <c r="D45" s="7">
-        <v>3.0443890517923209E-2</v>
+        <v>3.4653777927982833E-2</v>
       </c>
       <c r="E45" s="16">
-        <v>0.83663541765504668</v>
+        <v>0.84739121408452156</v>
       </c>
       <c r="F45" s="15">
-        <v>1.7262834337193382E-2</v>
+        <v>1.6050241034701013E-2</v>
       </c>
       <c r="G45" s="15">
         <v>0</v>
       </c>
       <c r="H45" s="16">
-        <v>6.9163515187366909E-2</v>
+        <v>6.7852294776545238E-2</v>
       </c>
       <c r="I45" s="15">
         <v>0</v>
       </c>
       <c r="J45" s="16">
         <v>0</v>
       </c>
       <c r="K45" s="16">
-        <v>1.5573136144935901E-2</v>
+        <v>3.284332308864385E-2</v>
       </c>
       <c r="L45" s="18">
-        <v>3.0894780534403164E-2</v>
+        <v>1.2091490876058773E-3</v>
       </c>
       <c r="M45" s="7">
         <f t="shared" si="5"/>
-        <v>0.99997357437686918</v>
+        <v>1.0000000000000002</v>
       </c>
       <c r="N45" s="9">
         <f t="shared" si="4"/>
-        <v>0.98440043823193357</v>
+        <v>0.96715667691135621</v>
       </c>
       <c r="O45" s="7">
-        <v>3.1945589171291366E-2</v>
+        <v>2.5325194121835901E-2</v>
       </c>
       <c r="P45" s="7">
-        <v>7.8776704763013992E-3</v>
+        <v>0</v>
       </c>
       <c r="Q45" s="7">
-        <v>0.94457717858434076</v>
+        <v>0.94183148278952034</v>
       </c>
       <c r="R45" s="7">
         <v>0</v>
       </c>
       <c r="S45" s="7">
         <v>0</v>
       </c>
       <c r="T45" s="7">
         <v>0</v>
       </c>
       <c r="U45" s="7">
         <v>0</v>
       </c>
       <c r="V45" s="7">
         <v>0</v>
       </c>
       <c r="W45" s="7">
         <v>0</v>
       </c>
       <c r="X45" s="7">
         <v>0</v>
       </c>
       <c r="Y45" s="7">
         <v>0</v>
       </c>
@@ -26162,103 +26111,103 @@
         <v>0</v>
       </c>
       <c r="AA45" s="7">
         <v>0</v>
       </c>
       <c r="AB45" s="7">
         <v>0</v>
       </c>
       <c r="AC45" s="7">
         <v>0</v>
       </c>
       <c r="AD45" s="7">
         <v>0</v>
       </c>
       <c r="AE45" s="7">
         <v>0</v>
       </c>
       <c r="AF45" s="7">
         <v>0</v>
       </c>
       <c r="AG45" s="7">
         <v>0</v>
       </c>
       <c r="AH45" s="35"/>
     </row>
-    <row r="46" spans="1:45" s="58" customFormat="1">
-      <c r="A46" s="59" t="s">
+    <row r="46" spans="1:45" s="52" customFormat="1">
+      <c r="A46" s="53" t="s">
         <v>142</v>
       </c>
       <c r="B46" s="20">
         <v>0</v>
       </c>
       <c r="C46" s="21">
         <v>0</v>
       </c>
       <c r="D46" s="14">
         <v>0</v>
       </c>
       <c r="E46" s="21">
-        <v>0.95002877319016277</v>
+        <v>0.95747203766091404</v>
       </c>
       <c r="F46" s="20">
         <v>0</v>
       </c>
       <c r="G46" s="20">
         <v>0</v>
       </c>
       <c r="H46" s="21">
         <v>0</v>
       </c>
       <c r="I46" s="20">
         <v>0</v>
       </c>
       <c r="J46" s="21">
         <v>0</v>
       </c>
       <c r="K46" s="21">
-        <v>3.2940188331895735E-2</v>
+        <v>4.2527962339086074E-2</v>
       </c>
       <c r="L46" s="24">
-        <v>1.701918227288347E-2</v>
+        <v>0</v>
       </c>
       <c r="M46" s="14">
         <f t="shared" si="5"/>
-        <v>0.99998814379494194</v>
+        <v>1.0000000000000002</v>
       </c>
       <c r="N46" s="10">
         <f t="shared" si="4"/>
-        <v>0.96704795546304645</v>
+        <v>0.95747203766091404</v>
       </c>
       <c r="O46" s="8">
         <v>0</v>
       </c>
       <c r="P46" s="8">
         <v>0</v>
       </c>
       <c r="Q46" s="8">
-        <v>0.96704795546304645</v>
+        <v>0.95747203766091404</v>
       </c>
       <c r="R46" s="8">
         <v>0</v>
       </c>
       <c r="S46" s="8">
         <v>0</v>
       </c>
       <c r="T46" s="8">
         <v>0</v>
       </c>
       <c r="U46" s="8">
         <v>0</v>
       </c>
       <c r="V46" s="8">
         <v>0</v>
       </c>
       <c r="W46" s="8">
         <v>0</v>
       </c>
       <c r="X46" s="8">
         <v>0</v>
       </c>
       <c r="Y46" s="8">
         <v>0</v>
       </c>
@@ -26266,201 +26215,201 @@
         <v>0</v>
       </c>
       <c r="AA46" s="8">
         <v>0</v>
       </c>
       <c r="AB46" s="8">
         <v>0</v>
       </c>
       <c r="AC46" s="8">
         <v>0</v>
       </c>
       <c r="AD46" s="8">
         <v>0</v>
       </c>
       <c r="AE46" s="8">
         <v>0</v>
       </c>
       <c r="AF46" s="8">
         <v>0</v>
       </c>
       <c r="AG46" s="8">
         <v>0</v>
       </c>
       <c r="AH46" s="35"/>
     </row>
-    <row r="47" spans="1:45" s="58" customFormat="1">
-      <c r="A47" s="57" t="s">
+    <row r="47" spans="1:45" s="52" customFormat="1">
+      <c r="A47" s="51" t="s">
         <v>139</v>
       </c>
       <c r="B47" s="15">
         <v>0</v>
       </c>
       <c r="C47" s="16">
         <v>0</v>
       </c>
       <c r="D47" s="15">
         <v>0</v>
       </c>
       <c r="E47" s="16">
-        <v>0.81951702666532178</v>
+        <v>0.79405464474568566</v>
       </c>
       <c r="F47" s="15">
         <v>0</v>
       </c>
       <c r="G47" s="15">
         <v>0</v>
       </c>
       <c r="H47" s="16">
         <v>0</v>
       </c>
-      <c r="I47" s="15">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="I47" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="J47" s="15">
+        <v>0.13843551141569641</v>
       </c>
       <c r="K47" s="16">
-        <v>2.1558094573438422E-2</v>
+        <v>6.6945270576411156E-2</v>
       </c>
       <c r="L47" s="18">
-        <v>1.4935766199124713E-2</v>
+        <v>5.644106773527969E-4</v>
       </c>
       <c r="M47" s="7">
         <f t="shared" si="5"/>
-        <v>0.99997114529242803</v>
+        <v>0.99999983741514609</v>
       </c>
       <c r="N47" s="9">
         <f t="shared" si="4"/>
-        <v>0.97841305071898943</v>
+        <v>0.93305456683873489</v>
       </c>
       <c r="O47" s="7">
         <v>0</v>
       </c>
       <c r="P47" s="7">
-        <v>0.39055333097296396</v>
+        <v>0.35623235247678248</v>
       </c>
       <c r="Q47" s="7">
-        <v>0.49674196507386659</v>
+        <v>0.47836967003046776</v>
       </c>
       <c r="R47" s="7">
-        <v>1.3259778610932766E-2</v>
+        <v>1.403149980456157E-2</v>
       </c>
       <c r="S47" s="7">
         <v>0</v>
       </c>
       <c r="T47" s="7">
-        <v>1.5811178383790866E-2</v>
+        <v>2.4265869507337726E-2</v>
       </c>
       <c r="U47" s="7">
         <v>0</v>
       </c>
       <c r="V47" s="7">
         <v>0</v>
       </c>
       <c r="W47" s="7">
-        <v>1.0489456312581082E-3</v>
+        <v>8.2192685324034205E-4</v>
       </c>
       <c r="X47" s="7">
-        <v>5.7704635166500401E-2</v>
+        <v>5.8421960599253378E-2</v>
       </c>
       <c r="Y47" s="7">
         <v>0</v>
       </c>
       <c r="Z47" s="7">
         <v>0</v>
       </c>
       <c r="AA47" s="7">
         <v>0</v>
       </c>
       <c r="AB47" s="7">
-        <v>2.5334995917248803E-3</v>
+        <v>3.40552479171531E-4</v>
       </c>
       <c r="AC47" s="7">
         <v>0</v>
       </c>
       <c r="AD47" s="7">
         <v>0</v>
       </c>
       <c r="AE47" s="7">
-        <v>7.5971728795192698E-4</v>
+        <v>5.707350879200205E-4</v>
       </c>
       <c r="AF47" s="7">
         <v>0</v>
       </c>
       <c r="AG47" s="7">
         <v>0</v>
       </c>
       <c r="AH47" s="35"/>
     </row>
-    <row r="48" spans="1:45" s="58" customFormat="1">
-      <c r="A48" s="59" t="s">
+    <row r="48" spans="1:45" s="52" customFormat="1">
+      <c r="A48" s="53" t="s">
         <v>138</v>
       </c>
       <c r="B48" s="20">
         <v>0</v>
       </c>
       <c r="C48" s="21">
         <v>0</v>
       </c>
       <c r="D48" s="14">
-        <v>0.95160731806290721</v>
+        <v>0.95581454088562212</v>
       </c>
       <c r="E48" s="21">
         <v>0</v>
       </c>
       <c r="F48" s="20">
         <v>0</v>
       </c>
       <c r="G48" s="20">
         <v>0</v>
       </c>
       <c r="H48" s="21">
         <v>0</v>
       </c>
       <c r="I48" s="20">
         <v>0</v>
       </c>
       <c r="J48" s="21">
         <v>0</v>
       </c>
       <c r="K48" s="21">
-        <v>3.7672332869501265E-2</v>
+        <v>4.4185459114377885E-2</v>
       </c>
       <c r="L48" s="24">
-        <v>1.07203490675914E-2</v>
+        <v>0</v>
       </c>
       <c r="M48" s="14">
         <f t="shared" si="5"/>
-        <v>0.99999999999999989</v>
+        <v>1</v>
       </c>
       <c r="N48" s="10">
         <f t="shared" si="4"/>
-        <v>0.96232766713049867</v>
+        <v>0.95581454088562212</v>
       </c>
       <c r="O48" s="8">
-        <v>0.96232766713049867</v>
+        <v>0.95581454088562212</v>
       </c>
       <c r="P48" s="8">
         <v>0</v>
       </c>
       <c r="Q48" s="8">
         <v>0</v>
       </c>
       <c r="R48" s="8">
         <v>0</v>
       </c>
       <c r="S48" s="8">
         <v>0</v>
       </c>
       <c r="T48" s="8">
         <v>0</v>
       </c>
       <c r="U48" s="8">
         <v>0</v>
       </c>
       <c r="V48" s="8">
         <v>0</v>
       </c>
       <c r="W48" s="8">
         <v>0</v>
       </c>
@@ -26474,100 +26423,100 @@
         <v>0</v>
       </c>
       <c r="AA48" s="8">
         <v>0</v>
       </c>
       <c r="AB48" s="8">
         <v>0</v>
       </c>
       <c r="AC48" s="8">
         <v>0</v>
       </c>
       <c r="AD48" s="8">
         <v>0</v>
       </c>
       <c r="AE48" s="8">
         <v>0</v>
       </c>
       <c r="AF48" s="8">
         <v>0</v>
       </c>
       <c r="AG48" s="8">
         <v>0</v>
       </c>
       <c r="AH48" s="35"/>
     </row>
-    <row r="49" spans="1:34" s="58" customFormat="1">
-      <c r="A49" s="57" t="s">
+    <row r="49" spans="1:34" s="52" customFormat="1">
+      <c r="A49" s="51" t="s">
         <v>78</v>
       </c>
       <c r="B49" s="15">
         <v>0</v>
       </c>
       <c r="C49" s="16">
         <v>0</v>
       </c>
       <c r="D49" s="7">
-        <v>4.5427536951214414E-3</v>
+        <v>4.5432645422728403E-3</v>
       </c>
       <c r="E49" s="16">
-        <v>0.36075319323522986</v>
+        <v>0.38407297471509372</v>
       </c>
       <c r="F49" s="15">
-        <v>2.7608531605575901E-2</v>
+        <v>2.8068430677121801E-2</v>
       </c>
       <c r="G49" s="15">
         <v>0</v>
       </c>
       <c r="H49" s="16">
-        <v>0.48251028125850398</v>
+        <v>0.47905306992854407</v>
       </c>
       <c r="I49" s="15">
         <v>0</v>
       </c>
       <c r="J49" s="16">
         <v>0</v>
       </c>
       <c r="K49" s="16">
-        <v>3.1342804077163701E-2</v>
+        <v>5.4018678396553242E-2</v>
       </c>
       <c r="L49" s="18">
-        <v>9.3242436128405437E-2</v>
+        <v>5.0243581740414447E-2</v>
       </c>
       <c r="M49" s="7">
         <f t="shared" si="5"/>
-        <v>1.0000000000000004</v>
+        <v>1.0000000000000002</v>
       </c>
       <c r="N49" s="9">
         <f t="shared" si="4"/>
-        <v>0.96865719592283661</v>
+        <v>0.94598132160344672</v>
       </c>
       <c r="O49" s="7">
-        <v>3.0690452345882902E-2</v>
+        <v>0</v>
       </c>
       <c r="P49" s="7">
-        <v>0.93796674357695375</v>
+        <v>0.94598132160344672</v>
       </c>
       <c r="Q49" s="7">
         <v>0</v>
       </c>
       <c r="R49" s="7">
         <v>0</v>
       </c>
       <c r="S49" s="7">
         <v>0</v>
       </c>
       <c r="T49" s="7">
         <v>0</v>
       </c>
       <c r="U49" s="7">
         <v>0</v>
       </c>
       <c r="V49" s="7">
         <v>0</v>
       </c>
       <c r="W49" s="7">
         <v>0</v>
       </c>
       <c r="X49" s="7">
         <v>0</v>
       </c>
@@ -26578,305 +26527,305 @@
         <v>0</v>
       </c>
       <c r="AA49" s="7">
         <v>0</v>
       </c>
       <c r="AB49" s="7">
         <v>0</v>
       </c>
       <c r="AC49" s="7">
         <v>0</v>
       </c>
       <c r="AD49" s="7">
         <v>0</v>
       </c>
       <c r="AE49" s="7">
         <v>0</v>
       </c>
       <c r="AF49" s="7">
         <v>0</v>
       </c>
       <c r="AG49" s="7">
         <v>0</v>
       </c>
       <c r="AH49" s="35"/>
     </row>
-    <row r="50" spans="1:34" s="58" customFormat="1">
-      <c r="A50" s="59" t="s">
+    <row r="50" spans="1:34" s="52" customFormat="1">
+      <c r="A50" s="53" t="s">
         <v>79</v>
       </c>
       <c r="B50" s="20">
         <v>0</v>
       </c>
       <c r="C50" s="21">
-        <v>0.89236066229760846</v>
+        <v>0.93792660665704941</v>
       </c>
       <c r="D50" s="20">
-        <v>1.7567375705333198E-2</v>
+        <v>1.6705207600313601E-2</v>
       </c>
       <c r="E50" s="21">
         <v>0</v>
       </c>
       <c r="F50" s="20">
         <v>0</v>
       </c>
       <c r="G50" s="20">
         <v>0</v>
       </c>
       <c r="H50" s="21">
         <v>0</v>
       </c>
       <c r="I50" s="20">
-        <v>1.5539562293497644E-2</v>
+        <v>1.580899862206837E-2</v>
       </c>
       <c r="J50" s="21">
         <v>0</v>
       </c>
       <c r="K50" s="21">
-        <v>3.9914745988496078E-2</v>
+        <v>2.9513472028651989E-2</v>
       </c>
       <c r="L50" s="24">
-        <v>3.4555252337707634E-2</v>
+        <v>4.5715091916584063E-5</v>
       </c>
       <c r="M50" s="14">
         <f t="shared" si="5"/>
-        <v>0.99993759862264298</v>
+        <v>0.99999999999999989</v>
       </c>
       <c r="N50" s="10">
         <f t="shared" si="4"/>
-        <v>0.96002285263414699</v>
+        <v>0.97048652797134782</v>
       </c>
       <c r="O50" s="8">
-        <v>3.0495442464524698E-2</v>
+        <v>1.6705207600313601E-2</v>
       </c>
       <c r="P50" s="8">
-        <v>2.435263470387715E-5</v>
+        <v>1.152841147735549E-5</v>
       </c>
       <c r="Q50" s="8">
-        <v>0.9287569398926343</v>
+        <v>0.95307999158629464</v>
       </c>
       <c r="R50" s="8">
         <v>0</v>
       </c>
       <c r="S50" s="8">
         <v>0</v>
       </c>
       <c r="T50" s="8">
-        <v>7.4611764228414105E-4</v>
+        <v>6.8980037326228497E-4</v>
       </c>
       <c r="U50" s="8">
         <v>0</v>
       </c>
       <c r="V50" s="8">
         <v>0</v>
       </c>
       <c r="W50" s="8">
         <v>0</v>
       </c>
       <c r="X50" s="8">
         <v>0</v>
       </c>
       <c r="Y50" s="8">
         <v>0</v>
       </c>
       <c r="Z50" s="8">
         <v>0</v>
       </c>
       <c r="AA50" s="8">
         <v>0</v>
       </c>
       <c r="AB50" s="8">
         <v>0</v>
       </c>
       <c r="AC50" s="8">
         <v>0</v>
       </c>
       <c r="AD50" s="8">
         <v>0</v>
       </c>
       <c r="AE50" s="8">
         <v>0</v>
       </c>
       <c r="AF50" s="8">
         <v>0</v>
       </c>
       <c r="AG50" s="8">
         <v>0</v>
       </c>
       <c r="AH50" s="35"/>
     </row>
-    <row r="51" spans="1:34" s="58" customFormat="1">
-      <c r="A51" s="57" t="s">
+    <row r="51" spans="1:34" s="52" customFormat="1">
+      <c r="A51" s="51" t="s">
         <v>81</v>
       </c>
       <c r="B51" s="15">
         <v>0</v>
       </c>
       <c r="C51" s="16">
-        <v>0.90555457875497092</v>
+        <v>0.95135528787388468</v>
       </c>
       <c r="D51" s="7">
         <v>0</v>
       </c>
       <c r="E51" s="16">
         <v>0</v>
       </c>
       <c r="F51" s="15">
         <v>0</v>
       </c>
       <c r="G51" s="15">
         <v>0</v>
       </c>
       <c r="H51" s="16">
         <v>0</v>
       </c>
       <c r="I51" s="15">
-        <v>9.1207831868828104E-4</v>
+        <v>4.0077940399477372E-3</v>
       </c>
       <c r="J51" s="16">
         <v>0</v>
       </c>
       <c r="K51" s="16">
-        <v>4.7842380585692991E-2</v>
+        <v>4.1386948370059982E-2</v>
       </c>
       <c r="L51" s="18">
-        <v>4.564208123749007E-2</v>
+        <v>3.2499697161069421E-3</v>
       </c>
       <c r="M51" s="7">
         <f t="shared" si="5"/>
-        <v>0.99995111889684229</v>
+        <v>0.99999999999999933</v>
       </c>
       <c r="N51" s="9">
         <f t="shared" si="4"/>
-        <v>0.95210873831114928</v>
+        <v>0.95861305162993971</v>
       </c>
       <c r="O51" s="7">
-        <v>4.1889511305761795E-2</v>
+        <v>0</v>
       </c>
       <c r="P51" s="7">
-        <v>0.47826136511745432</v>
+        <v>0.51219140037453093</v>
       </c>
       <c r="Q51" s="7">
-        <v>1.4759156423990163E-2</v>
+        <v>2.5427660776236143E-2</v>
       </c>
       <c r="R51" s="7">
         <v>0</v>
       </c>
       <c r="S51" s="7">
         <v>0</v>
       </c>
       <c r="T51" s="7">
-        <v>0</v>
+        <v>1.1923415547293271E-3</v>
       </c>
       <c r="U51" s="7">
-        <v>0.13260771623976186</v>
+        <v>0.14124088969835225</v>
       </c>
       <c r="V51" s="7">
         <v>0</v>
       </c>
       <c r="W51" s="7">
-        <v>2.6368150710209787E-2</v>
+        <v>2.4910652547218796E-2</v>
       </c>
       <c r="X51" s="7">
-        <v>0.20532701394057015</v>
+        <v>0.20021721437535292</v>
       </c>
       <c r="Y51" s="7">
         <v>0</v>
       </c>
       <c r="Z51" s="7">
         <v>0</v>
       </c>
       <c r="AA51" s="7">
         <v>0</v>
       </c>
       <c r="AB51" s="7">
         <v>0</v>
       </c>
       <c r="AC51" s="7">
-        <v>7.5651695173717644E-3</v>
+        <v>8.5331695102854131E-3</v>
       </c>
       <c r="AD51" s="7">
         <v>0</v>
       </c>
       <c r="AE51" s="7">
-        <v>4.5330655056029449E-2</v>
+        <v>4.4899722793233975E-2</v>
       </c>
       <c r="AF51" s="7">
         <v>0</v>
       </c>
       <c r="AG51" s="7">
         <v>0</v>
       </c>
       <c r="AH51" s="35"/>
     </row>
-    <row r="52" spans="1:34" s="58" customFormat="1">
-      <c r="A52" s="59" t="s">
+    <row r="52" spans="1:34" s="52" customFormat="1">
+      <c r="A52" s="53" t="s">
         <v>82</v>
       </c>
       <c r="B52" s="20">
-        <v>0.88888940735926303</v>
+        <v>0.86505099409870512</v>
       </c>
       <c r="C52" s="21">
-        <v>6.52403326850204E-2</v>
+        <v>9.046725968345587E-2</v>
       </c>
       <c r="D52" s="14">
-        <v>1.1695827612207901E-2</v>
+        <v>1.9222775520228035E-2</v>
       </c>
       <c r="E52" s="21">
         <v>0</v>
       </c>
       <c r="F52" s="20">
         <v>0</v>
       </c>
       <c r="G52" s="20">
         <v>0</v>
       </c>
       <c r="H52" s="21">
         <v>0</v>
       </c>
       <c r="I52" s="20">
         <v>0</v>
       </c>
       <c r="J52" s="21">
         <v>0</v>
       </c>
       <c r="K52" s="21">
-        <v>2.0098918415542878E-2</v>
+        <v>2.5258970697610673E-2</v>
       </c>
       <c r="L52" s="24">
-        <v>1.4075513927965692E-2</v>
+        <v>0</v>
       </c>
       <c r="M52" s="14">
         <f t="shared" si="5"/>
-        <v>0.99999999999999989</v>
+        <v>0.99999999999999956</v>
       </c>
       <c r="N52" s="10">
         <f t="shared" si="4"/>
-        <v>0.9799010815844571</v>
+        <v>0.97474102930238904</v>
       </c>
       <c r="O52" s="8">
-        <v>0.9799010815844571</v>
+        <v>0.97474102930238904</v>
       </c>
       <c r="P52" s="8">
         <v>0</v>
       </c>
       <c r="Q52" s="8">
         <v>0</v>
       </c>
       <c r="R52" s="8">
         <v>0</v>
       </c>
       <c r="S52" s="8">
         <v>0</v>
       </c>
       <c r="T52" s="8">
         <v>0</v>
       </c>
       <c r="U52" s="8">
         <v>0</v>
       </c>
       <c r="V52" s="8">
         <v>0</v>
       </c>
       <c r="W52" s="8">
         <v>0</v>
       </c>
@@ -26890,311 +26839,311 @@
         <v>0</v>
       </c>
       <c r="AA52" s="8">
         <v>0</v>
       </c>
       <c r="AB52" s="8">
         <v>0</v>
       </c>
       <c r="AC52" s="8">
         <v>0</v>
       </c>
       <c r="AD52" s="8">
         <v>0</v>
       </c>
       <c r="AE52" s="8">
         <v>0</v>
       </c>
       <c r="AF52" s="8">
         <v>0</v>
       </c>
       <c r="AG52" s="8">
         <v>0</v>
       </c>
       <c r="AH52" s="35"/>
     </row>
-    <row r="53" spans="1:34" s="58" customFormat="1">
-      <c r="A53" s="57" t="s">
+    <row r="53" spans="1:34" s="52" customFormat="1">
+      <c r="A53" s="51" t="s">
         <v>143</v>
       </c>
       <c r="B53" s="7">
-        <v>0.90839932025762771</v>
+        <v>0.91103555523876434</v>
       </c>
       <c r="C53" s="16">
-        <v>1.8881807946628824E-2</v>
+        <v>3.1115085105882782E-2</v>
       </c>
       <c r="D53" s="15">
-        <v>0</v>
+        <v>2.4924935521153501E-2</v>
       </c>
       <c r="E53" s="16">
         <v>0</v>
       </c>
       <c r="F53" s="15">
         <v>0</v>
       </c>
       <c r="G53" s="15">
         <v>0</v>
       </c>
       <c r="H53" s="16">
         <v>0</v>
       </c>
       <c r="I53" s="15">
         <v>0</v>
       </c>
       <c r="J53" s="16">
         <v>0</v>
       </c>
       <c r="K53" s="16">
-        <v>4.5540657683712599E-2</v>
+        <v>3.2924424134199402E-2</v>
       </c>
       <c r="L53" s="18">
-        <v>2.71782141120308E-2</v>
+        <v>0</v>
       </c>
       <c r="M53" s="7">
         <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="N53" s="9">
         <f t="shared" si="4"/>
-        <v>0.95445934231628726</v>
+        <v>0.96707557586580051</v>
       </c>
       <c r="O53" s="7">
-        <v>0.94963206008573409</v>
+        <v>0.96143547595372647</v>
       </c>
       <c r="P53" s="7">
         <v>0</v>
       </c>
       <c r="Q53" s="7">
         <v>0</v>
       </c>
       <c r="R53" s="7">
-        <v>4.8272822305532089E-3</v>
+        <v>5.6400999120740881E-3</v>
       </c>
       <c r="S53" s="7">
         <v>0</v>
       </c>
       <c r="T53" s="7">
         <v>0</v>
       </c>
       <c r="U53" s="7">
         <v>0</v>
       </c>
       <c r="V53" s="7">
         <v>0</v>
       </c>
       <c r="W53" s="7">
         <v>0</v>
       </c>
       <c r="X53" s="7">
         <v>0</v>
       </c>
       <c r="Y53" s="7">
         <v>0</v>
       </c>
       <c r="Z53" s="7">
         <v>0</v>
       </c>
       <c r="AA53" s="7">
         <v>0</v>
       </c>
       <c r="AB53" s="7">
         <v>0</v>
       </c>
       <c r="AC53" s="7">
         <v>0</v>
       </c>
       <c r="AD53" s="7">
         <v>0</v>
       </c>
       <c r="AE53" s="7">
         <v>0</v>
       </c>
       <c r="AF53" s="7">
         <v>0</v>
       </c>
       <c r="AG53" s="7">
         <v>0</v>
       </c>
       <c r="AH53" s="35"/>
     </row>
-    <row r="54" spans="1:34" s="58" customFormat="1">
-      <c r="A54" s="59" t="s">
+    <row r="54" spans="1:34" s="52" customFormat="1">
+      <c r="A54" s="53" t="s">
         <v>83</v>
       </c>
       <c r="B54" s="20">
         <v>0</v>
       </c>
       <c r="C54" s="21">
-        <v>0.88219685376816859</v>
+        <v>0.92425840525367564</v>
       </c>
       <c r="D54" s="20">
-        <v>1.57999449644525E-2</v>
+        <v>8.3776968684404728E-3</v>
       </c>
       <c r="E54" s="21">
         <v>0</v>
       </c>
       <c r="F54" s="20">
         <v>0</v>
       </c>
       <c r="G54" s="20">
         <v>0</v>
       </c>
       <c r="H54" s="21">
         <v>0</v>
       </c>
       <c r="I54" s="20">
-        <v>2.1297664582666194E-2</v>
+        <v>2.3379036715447967E-2</v>
       </c>
       <c r="J54" s="21">
         <v>0</v>
       </c>
       <c r="K54" s="21">
-        <v>3.3402894519958273E-2</v>
+        <v>4.3577404448287713E-2</v>
       </c>
       <c r="L54" s="24">
-        <v>4.7131575958337342E-2</v>
+        <v>4.07427246478042E-4</v>
       </c>
       <c r="M54" s="14">
         <f t="shared" si="5"/>
-        <v>0.99982893379358295</v>
+        <v>0.99999997053232981</v>
       </c>
       <c r="N54" s="10">
         <f t="shared" si="4"/>
-        <v>0.96642603927362547</v>
+        <v>0.95642256608404208</v>
       </c>
       <c r="O54" s="8">
-        <v>4.4237594242402631E-2</v>
+        <v>8.3776968684404728E-3</v>
       </c>
       <c r="P54" s="8">
-        <v>8.2387848877487083E-2</v>
+        <v>8.6105730854516338E-2</v>
       </c>
       <c r="Q54" s="8">
-        <v>0.67912958034109583</v>
+        <v>0.69040916663937768</v>
       </c>
       <c r="R54" s="8">
-        <v>1.3462547352492926E-2</v>
+        <v>1.5211721894234004E-2</v>
       </c>
       <c r="S54" s="8">
         <v>0</v>
       </c>
       <c r="T54" s="8">
-        <v>3.1111591554381333E-2</v>
+        <v>3.1998941349784593E-2</v>
       </c>
       <c r="U54" s="8">
-        <v>2.1692285338552712E-2</v>
+        <v>2.3257247127832344E-2</v>
       </c>
       <c r="V54" s="8">
         <v>0</v>
       </c>
       <c r="W54" s="8">
-        <v>4.0738636943363736E-3</v>
+        <v>4.7544686649280479E-3</v>
       </c>
       <c r="X54" s="8">
-        <v>3.3345543302289914E-2</v>
+        <v>3.1812391503304581E-2</v>
       </c>
       <c r="Y54" s="8">
         <v>0</v>
       </c>
       <c r="Z54" s="8">
         <v>0</v>
       </c>
       <c r="AA54" s="8">
-        <v>0</v>
+        <v>1.2361649865165331E-3</v>
       </c>
       <c r="AB54" s="8">
-        <v>4.8856934226058128E-2</v>
+        <v>5.4500693119634028E-2</v>
       </c>
       <c r="AC54" s="8">
-        <v>8.7722871958526016E-4</v>
+        <v>9.5735575221588226E-4</v>
       </c>
       <c r="AD54" s="8">
         <v>0</v>
       </c>
       <c r="AE54" s="8">
-        <v>7.1747496913377989E-3</v>
+        <v>7.7300532702690447E-3</v>
       </c>
       <c r="AF54" s="8">
         <v>0</v>
       </c>
       <c r="AG54" s="8">
-        <v>7.6271933605321431E-5</v>
+        <v>7.0934052988275181E-5</v>
       </c>
       <c r="AH54" s="35"/>
     </row>
-    <row r="55" spans="1:34" s="58" customFormat="1">
-      <c r="A55" s="57" t="s">
+    <row r="55" spans="1:34" s="52" customFormat="1">
+      <c r="A55" s="51" t="s">
         <v>84</v>
       </c>
       <c r="B55" s="15">
         <v>0</v>
       </c>
       <c r="C55" s="16">
         <v>0</v>
       </c>
       <c r="D55" s="15">
         <v>0</v>
       </c>
       <c r="E55" s="16">
         <v>0</v>
       </c>
       <c r="F55" s="15">
         <v>0</v>
       </c>
       <c r="G55" s="15">
         <v>0</v>
       </c>
       <c r="H55" s="16">
         <v>0</v>
       </c>
       <c r="I55" s="15">
-        <v>0.94312690362111085</v>
+        <v>0.96219871109325661</v>
       </c>
       <c r="J55" s="16">
         <v>0</v>
       </c>
       <c r="K55" s="16">
-        <v>2.991192359393589E-2</v>
+        <v>3.7774971483877831E-2</v>
       </c>
       <c r="L55" s="18">
-        <v>2.6940085890964929E-2</v>
+        <v>2.63174228654794E-5</v>
       </c>
       <c r="M55" s="7">
         <f t="shared" si="5"/>
-        <v>0.99997891310601172</v>
+        <v>1</v>
       </c>
       <c r="N55" s="9">
         <f t="shared" si="4"/>
-        <v>0.97006698951207571</v>
+        <v>0.96222502851612213</v>
       </c>
       <c r="O55" s="7">
-        <v>8.7393392058968539E-3</v>
+        <v>0</v>
       </c>
       <c r="P55" s="7">
-        <v>0.15084681166156538</v>
+        <v>2.1557016127718498E-6</v>
       </c>
       <c r="Q55" s="7">
-        <v>0.81048083864461351</v>
+        <v>0.96222287281450936</v>
       </c>
       <c r="R55" s="7">
         <v>0</v>
       </c>
       <c r="S55" s="7">
         <v>0</v>
       </c>
       <c r="T55" s="7">
         <v>0</v>
       </c>
       <c r="U55" s="7">
         <v>0</v>
       </c>
       <c r="V55" s="7">
         <v>0</v>
       </c>
       <c r="W55" s="7">
         <v>0</v>
       </c>
       <c r="X55" s="7">
         <v>0</v>
       </c>
       <c r="Y55" s="7">
         <v>0</v>
       </c>
@@ -27202,1393 +27151,1393 @@
         <v>0</v>
       </c>
       <c r="AA55" s="7">
         <v>0</v>
       </c>
       <c r="AB55" s="7">
         <v>0</v>
       </c>
       <c r="AC55" s="7">
         <v>0</v>
       </c>
       <c r="AD55" s="7">
         <v>0</v>
       </c>
       <c r="AE55" s="7">
         <v>0</v>
       </c>
       <c r="AF55" s="7">
         <v>0</v>
       </c>
       <c r="AG55" s="7">
         <v>0</v>
       </c>
       <c r="AH55" s="35"/>
     </row>
-    <row r="56" spans="1:34" s="58" customFormat="1">
-      <c r="A56" s="59" t="s">
+    <row r="56" spans="1:34" s="52" customFormat="1">
+      <c r="A56" s="53" t="s">
         <v>85</v>
       </c>
       <c r="B56" s="14">
         <v>0</v>
       </c>
       <c r="C56" s="21">
-        <v>0.95062551546953444</v>
+        <v>0.94942243592595643</v>
       </c>
       <c r="D56" s="20">
         <v>0</v>
       </c>
       <c r="E56" s="21">
         <v>0</v>
       </c>
       <c r="F56" s="20">
         <v>0</v>
       </c>
       <c r="G56" s="20">
         <v>0</v>
       </c>
       <c r="H56" s="21">
         <v>0</v>
       </c>
       <c r="I56" s="20">
         <v>0</v>
       </c>
       <c r="J56" s="21">
         <v>0</v>
       </c>
       <c r="K56" s="21">
-        <v>3.1708883806701192E-2</v>
+        <v>5.0207861872904179E-2</v>
       </c>
       <c r="L56" s="24">
-        <v>1.7455249738185942E-2</v>
+        <v>3.6965534737833902E-4</v>
       </c>
       <c r="M56" s="14">
         <f t="shared" si="5"/>
-        <v>0.99978964901442158</v>
+        <v>0.99999995314623891</v>
       </c>
       <c r="N56" s="10">
         <f t="shared" si="4"/>
-        <v>0.96808076520772035</v>
+        <v>0.94979209127333486</v>
       </c>
       <c r="O56" s="8">
         <v>0</v>
       </c>
       <c r="P56" s="8">
-        <v>6.2764039930130924E-2</v>
+        <v>6.996458573299652E-2</v>
       </c>
       <c r="Q56" s="8">
-        <v>0.45389453597623869</v>
+        <v>0.42960717157995609</v>
       </c>
       <c r="R56" s="8">
-        <v>9.1799877806230043E-2</v>
+        <v>9.9844896160247484E-2</v>
       </c>
       <c r="S56" s="8">
         <v>0</v>
       </c>
       <c r="T56" s="8">
-        <v>0.19685728283480597</v>
+        <v>0.17532877598238669</v>
       </c>
       <c r="U56" s="8">
         <v>0</v>
       </c>
       <c r="V56" s="8">
         <v>0</v>
       </c>
       <c r="W56" s="8">
         <v>0</v>
       </c>
       <c r="X56" s="8">
-        <v>0.13383226007537791</v>
+        <v>0.13535009233915843</v>
       </c>
       <c r="Y56" s="8">
         <v>0</v>
       </c>
       <c r="Z56" s="8">
         <v>0</v>
       </c>
       <c r="AA56" s="8">
         <v>0</v>
       </c>
       <c r="AB56" s="8">
-        <v>1.3273083037791712E-2</v>
+        <v>1.8383976351654292E-2</v>
       </c>
       <c r="AC56" s="8">
-        <v>6.6560703010321272E-3</v>
+        <v>1.2686773053474945E-2</v>
       </c>
       <c r="AD56" s="8">
         <v>0</v>
       </c>
       <c r="AE56" s="8">
-        <v>6.533645462187267E-3</v>
+        <v>6.9887080296982792E-3</v>
       </c>
       <c r="AF56" s="8">
         <v>0</v>
       </c>
       <c r="AG56" s="8">
-        <v>2.4699697839257041E-3</v>
+        <v>1.6371120437620981E-3</v>
       </c>
       <c r="AH56" s="35"/>
     </row>
-    <row r="57" spans="1:34" s="58" customFormat="1">
-      <c r="A57" s="57" t="s">
+    <row r="57" spans="1:34" s="52" customFormat="1">
+      <c r="A57" s="51" t="s">
         <v>86</v>
       </c>
       <c r="B57" s="15">
         <v>0</v>
       </c>
       <c r="C57" s="16">
-        <v>0.88422272897685938</v>
+        <v>0.88180385130680716</v>
       </c>
       <c r="D57" s="15">
         <v>0</v>
       </c>
       <c r="E57" s="16">
         <v>0</v>
       </c>
       <c r="F57" s="15">
         <v>0</v>
       </c>
       <c r="G57" s="15">
         <v>0</v>
       </c>
       <c r="H57" s="16">
         <v>0</v>
       </c>
       <c r="I57" s="15">
         <v>0</v>
       </c>
       <c r="J57" s="16">
         <v>0</v>
       </c>
       <c r="K57" s="19">
-        <v>3.1172836871323897E-2</v>
+        <v>4.8747160615990298E-2</v>
       </c>
       <c r="L57" s="18">
-        <v>8.4550833750234769E-2</v>
+        <v>6.9448988077202012E-2</v>
       </c>
       <c r="M57" s="7">
         <f t="shared" si="5"/>
-        <v>0.99994639959841802</v>
+        <v>0.99999999999999944</v>
       </c>
       <c r="N57" s="9">
         <f t="shared" si="4"/>
-        <v>0.96877356272709414</v>
+        <v>0.95125283938400929</v>
       </c>
       <c r="O57" s="7">
         <v>0</v>
       </c>
       <c r="P57" s="7">
-        <v>2.4875662962512018E-5</v>
+        <v>0</v>
       </c>
       <c r="Q57" s="7">
-        <v>0.30564215615365675</v>
+        <v>0.30695942910086249</v>
       </c>
       <c r="R57" s="7">
-        <v>4.6583338696642419E-2</v>
+        <v>4.0787290195058022E-2</v>
       </c>
       <c r="S57" s="7">
         <v>0</v>
       </c>
       <c r="T57" s="7">
-        <v>0.57556793216696778</v>
+        <v>0.54009685275259689</v>
       </c>
       <c r="U57" s="7">
         <v>0</v>
       </c>
       <c r="V57" s="7">
         <v>0</v>
       </c>
       <c r="W57" s="7">
         <v>0</v>
       </c>
       <c r="X57" s="7">
-        <v>8.4733378689224245E-3</v>
+        <v>1.1801479406475716E-2</v>
       </c>
       <c r="Y57" s="7">
-        <v>3.2481922177942178E-2</v>
+        <v>4.6144502371661178E-2</v>
       </c>
       <c r="Z57" s="7">
         <v>0</v>
       </c>
       <c r="AA57" s="7">
         <v>0</v>
       </c>
       <c r="AB57" s="7">
         <v>0</v>
       </c>
       <c r="AC57" s="7">
         <v>0</v>
       </c>
       <c r="AD57" s="7">
         <v>0</v>
       </c>
       <c r="AE57" s="7">
         <v>0</v>
       </c>
       <c r="AF57" s="7">
-        <v>0</v>
+        <v>5.4632855573549617E-3</v>
       </c>
       <c r="AG57" s="7">
         <v>0</v>
       </c>
       <c r="AH57" s="35"/>
     </row>
-    <row r="58" spans="1:34" s="58" customFormat="1">
-      <c r="A58" s="59" t="s">
+    <row r="58" spans="1:34" s="52" customFormat="1">
+      <c r="A58" s="53" t="s">
         <v>88</v>
       </c>
       <c r="B58" s="20">
         <v>0</v>
       </c>
       <c r="C58" s="21">
-        <v>0.92285369870857903</v>
+        <v>0.96363929545800397</v>
       </c>
       <c r="D58" s="14">
         <v>0</v>
       </c>
       <c r="E58" s="21">
         <v>0</v>
       </c>
       <c r="F58" s="20">
         <v>0</v>
       </c>
       <c r="G58" s="20">
         <v>0</v>
       </c>
       <c r="H58" s="21">
         <v>0</v>
       </c>
       <c r="I58" s="20">
         <v>0</v>
       </c>
       <c r="J58" s="21">
         <v>0</v>
       </c>
       <c r="K58" s="21">
-        <v>3.7692528424624915E-2</v>
+        <v>3.5927231760476658E-2</v>
       </c>
       <c r="L58" s="24">
-        <v>3.9424145118614376E-2</v>
+        <v>4.3347278151948575E-4</v>
       </c>
       <c r="M58" s="14">
         <f t="shared" si="5"/>
-        <v>0.99997037225181828</v>
-[...1 lines deleted...]
-      <c r="N58" s="77">
+        <v>1</v>
+      </c>
+      <c r="N58" s="71">
         <f t="shared" si="4"/>
-        <v>0.96227784382719339</v>
+        <v>0.96407276823952326</v>
       </c>
       <c r="O58" s="8">
-        <v>1.4965578507280801E-2</v>
+        <v>0</v>
       </c>
       <c r="P58" s="8">
-        <v>5.0412254544484669E-2</v>
+        <v>4.4574583038308767E-2</v>
       </c>
       <c r="Q58" s="8">
-        <v>0.80397319909947929</v>
+        <v>0.87859841777096304</v>
       </c>
       <c r="R58" s="8">
-        <v>2.5169419621945744E-3</v>
+        <v>3.506383827456942E-3</v>
       </c>
       <c r="S58" s="8">
         <v>0</v>
       </c>
       <c r="T58" s="8">
-        <v>2.1883763092536454E-3</v>
+        <v>5.8792656504653763E-5</v>
       </c>
       <c r="U58" s="8">
         <v>0</v>
       </c>
       <c r="V58" s="8">
         <v>0</v>
       </c>
       <c r="W58" s="8">
         <v>0</v>
       </c>
       <c r="X58" s="8">
-        <v>5.7819608155313888E-2</v>
+        <v>4.8447336696765117E-3</v>
       </c>
       <c r="Y58" s="8">
         <v>0</v>
       </c>
       <c r="Z58" s="8">
         <v>0</v>
       </c>
       <c r="AA58" s="8">
         <v>0</v>
       </c>
       <c r="AB58" s="8">
-        <v>2.7612378013724913E-2</v>
+        <v>3.096932730253401E-2</v>
       </c>
       <c r="AC58" s="8">
         <v>0</v>
       </c>
       <c r="AD58" s="8">
         <v>0</v>
       </c>
       <c r="AE58" s="8">
-        <v>2.789507235461626E-3</v>
+        <v>1.520529974079399E-3</v>
       </c>
       <c r="AF58" s="8">
         <v>0</v>
       </c>
       <c r="AG58" s="8">
         <v>0</v>
       </c>
       <c r="AH58" s="35"/>
     </row>
-    <row r="59" spans="1:34" s="58" customFormat="1">
-      <c r="A59" s="57" t="s">
+    <row r="59" spans="1:34" s="52" customFormat="1">
+      <c r="A59" s="51" t="s">
         <v>89</v>
       </c>
       <c r="B59" s="15">
         <v>0</v>
       </c>
       <c r="C59" s="16">
-        <v>0.94363351721501099</v>
+        <v>0.96336167050241772</v>
       </c>
       <c r="D59" s="7">
         <v>0</v>
       </c>
       <c r="E59" s="16">
         <v>0</v>
       </c>
       <c r="F59" s="15">
         <v>0</v>
       </c>
       <c r="G59" s="15">
         <v>0</v>
       </c>
       <c r="H59" s="16">
         <v>0</v>
       </c>
       <c r="I59" s="15">
         <v>0</v>
       </c>
       <c r="J59" s="16">
         <v>0</v>
       </c>
       <c r="K59" s="16">
-        <v>3.6831879045793291E-2</v>
+        <v>3.6221395723167599E-2</v>
       </c>
       <c r="L59" s="18">
-        <v>1.9518848849809922E-2</v>
+        <v>4.1682654886761891E-4</v>
       </c>
       <c r="M59" s="7">
         <f t="shared" si="5"/>
-        <v>0.99998424511061423</v>
-[...1 lines deleted...]
-      <c r="N59" s="78">
+        <v>0.999999892774453</v>
+      </c>
+      <c r="N59" s="72">
         <f t="shared" si="4"/>
-        <v>0.96315236606482091</v>
+        <v>0.96377849705128549</v>
       </c>
       <c r="O59" s="7">
         <v>0</v>
       </c>
       <c r="P59" s="7">
-        <v>3.7153122826178338E-2</v>
+        <v>4.442470226228843E-2</v>
       </c>
       <c r="Q59" s="7">
-        <v>0.8788550251329762</v>
+        <v>0.86254011406827891</v>
       </c>
       <c r="R59" s="7">
-        <v>1.1083712352825061E-3</v>
+        <v>7.8801811519450208E-4</v>
       </c>
       <c r="S59" s="7">
         <v>0</v>
       </c>
       <c r="T59" s="7">
-        <v>1.3118934899526948E-2</v>
+        <v>9.82743958453146E-3</v>
       </c>
       <c r="U59" s="7">
-        <v>3.7829600444177E-4</v>
+        <v>1.165719804015488E-3</v>
       </c>
       <c r="V59" s="7">
         <v>0</v>
       </c>
       <c r="W59" s="7">
         <v>0</v>
       </c>
       <c r="X59" s="7">
-        <v>1.0575063224804661E-3</v>
+        <v>1.1302180861901415E-3</v>
       </c>
       <c r="Y59" s="7">
         <v>0</v>
       </c>
       <c r="Z59" s="7">
         <v>0</v>
       </c>
       <c r="AA59" s="7">
         <v>0</v>
       </c>
       <c r="AB59" s="7">
-        <v>2.8374530759009323E-2</v>
+        <v>4.1564036850699294E-2</v>
       </c>
       <c r="AC59" s="7">
         <v>0</v>
       </c>
       <c r="AD59" s="7">
         <v>0</v>
       </c>
       <c r="AE59" s="7">
-        <v>3.1065788849253782E-3</v>
+        <v>2.3382482800872093E-3</v>
       </c>
       <c r="AF59" s="7">
         <v>0</v>
       </c>
       <c r="AG59" s="7">
         <v>0</v>
       </c>
       <c r="AH59" s="35"/>
     </row>
-    <row r="60" spans="1:34" s="58" customFormat="1">
-      <c r="A60" s="59" t="s">
+    <row r="60" spans="1:34" s="52" customFormat="1">
+      <c r="A60" s="53" t="s">
         <v>90</v>
       </c>
       <c r="B60" s="20">
         <v>0</v>
       </c>
       <c r="C60" s="21">
-        <v>0.18456457289374331</v>
+        <v>0.14783289058315688</v>
       </c>
       <c r="D60" s="14">
         <v>0</v>
       </c>
       <c r="E60" s="21">
         <v>0</v>
       </c>
       <c r="F60" s="20">
         <v>0</v>
       </c>
       <c r="G60" s="20">
         <v>0</v>
       </c>
       <c r="H60" s="21">
         <v>0</v>
       </c>
       <c r="I60" s="20">
-        <v>0.75810905772737991</v>
+        <v>0.80906102059162899</v>
       </c>
       <c r="J60" s="21">
         <v>0</v>
       </c>
       <c r="K60" s="21">
-        <v>3.834852677549036E-2</v>
+        <v>4.2867349214429154E-2</v>
       </c>
       <c r="L60" s="24">
-        <v>1.8925159289251665E-2</v>
+        <v>2.3873961078488433E-4</v>
       </c>
       <c r="M60" s="14">
         <f t="shared" si="5"/>
-        <v>0.99994731668586523</v>
-[...1 lines deleted...]
-      <c r="N60" s="77">
+        <v>0.99999999999999989</v>
+      </c>
+      <c r="N60" s="71">
         <f t="shared" si="4"/>
-        <v>0.96159878991037495</v>
+        <v>0.95713265078557053</v>
       </c>
       <c r="O60" s="8">
         <v>0</v>
       </c>
       <c r="P60" s="8">
-        <v>4.3048324221348633E-2</v>
+        <v>3.4176641001561398E-2</v>
       </c>
       <c r="Q60" s="8">
-        <v>0.72130517556560747</v>
+        <v>0.72933681918890425</v>
       </c>
       <c r="R60" s="8">
-        <v>4.5461125692870627E-2</v>
+        <v>4.3165577062619712E-2</v>
       </c>
       <c r="S60" s="8">
         <v>0</v>
       </c>
       <c r="T60" s="8">
-        <v>4.6280064734598846E-3</v>
+        <v>3.7073879731880882E-3</v>
       </c>
       <c r="U60" s="8">
-        <v>8.4234733696899131E-3</v>
+        <v>1.11080569740172E-2</v>
       </c>
       <c r="V60" s="8">
         <v>0</v>
       </c>
       <c r="W60" s="8">
         <v>0</v>
       </c>
       <c r="X60" s="8">
-        <v>4.332966471689112E-2</v>
+        <v>4.3410315238672684E-2</v>
       </c>
       <c r="Y60" s="8">
-        <v>1.3053457952573913E-2</v>
+        <v>2.1149263363055823E-2</v>
       </c>
       <c r="Z60" s="8">
         <v>0</v>
       </c>
       <c r="AA60" s="8">
         <v>0</v>
       </c>
       <c r="AB60" s="8">
-        <v>7.4339912781079265E-2</v>
+        <v>6.570399054432112E-2</v>
       </c>
       <c r="AC60" s="8">
         <v>0</v>
       </c>
       <c r="AD60" s="8">
         <v>0</v>
       </c>
       <c r="AE60" s="8">
-        <v>8.0096491368541051E-3</v>
+        <v>5.3745994392304522E-3</v>
       </c>
       <c r="AF60" s="8">
         <v>0</v>
       </c>
       <c r="AG60" s="8">
         <v>0</v>
       </c>
       <c r="AH60" s="35"/>
     </row>
-    <row r="61" spans="1:34" s="58" customFormat="1">
-      <c r="A61" s="57" t="s">
+    <row r="61" spans="1:34" s="52" customFormat="1">
+      <c r="A61" s="51" t="s">
         <v>91</v>
       </c>
       <c r="B61" s="15">
         <v>0</v>
       </c>
       <c r="C61" s="16">
-        <v>0.94326002544941623</v>
+        <v>0.95814838874810504</v>
       </c>
       <c r="D61" s="7">
         <v>0</v>
       </c>
       <c r="E61" s="16">
         <v>0</v>
       </c>
       <c r="F61" s="15">
         <v>0</v>
       </c>
       <c r="G61" s="15">
         <v>0</v>
       </c>
       <c r="H61" s="16">
         <v>0</v>
       </c>
       <c r="I61" s="15">
         <v>0</v>
       </c>
       <c r="J61" s="16">
         <v>0</v>
       </c>
       <c r="K61" s="16">
-        <v>4.005027110765056E-2</v>
+        <v>3.8992367211757605E-2</v>
       </c>
       <c r="L61" s="18">
-        <v>1.6672948374823547E-2</v>
+        <v>2.8591332057362985E-3</v>
       </c>
       <c r="M61" s="7">
         <f t="shared" si="5"/>
-        <v>0.99998324493189039</v>
-[...1 lines deleted...]
-      <c r="N61" s="78">
+        <v>0.9999998891655989</v>
+      </c>
+      <c r="N61" s="72">
         <f t="shared" si="4"/>
-        <v>0.95993297382423992</v>
+        <v>0.96100752195384109</v>
       </c>
       <c r="O61" s="7">
         <v>0</v>
       </c>
       <c r="P61" s="7">
-        <v>3.328284700525258E-2</v>
+        <v>8.3298356596313142E-2</v>
       </c>
       <c r="Q61" s="7">
-        <v>0.84240129714529743</v>
+        <v>0.79910823335591163</v>
       </c>
       <c r="R61" s="7">
-        <v>3.7712779398949912E-3</v>
+        <v>2.6181899880259062E-3</v>
       </c>
       <c r="S61" s="7">
         <v>0</v>
       </c>
       <c r="T61" s="7">
-        <v>6.0802167147568599E-3</v>
+        <v>1.3754754194305101E-2</v>
       </c>
       <c r="U61" s="7">
         <v>0</v>
       </c>
       <c r="V61" s="7">
         <v>0</v>
       </c>
       <c r="W61" s="7">
         <v>0</v>
       </c>
       <c r="X61" s="7">
-        <v>1.5724520210653951E-3</v>
+        <v>2.6013077198135728E-5</v>
       </c>
       <c r="Y61" s="7">
         <v>0</v>
       </c>
       <c r="Z61" s="7">
         <v>0</v>
       </c>
       <c r="AA61" s="7">
         <v>0</v>
       </c>
       <c r="AB61" s="7">
-        <v>2.9791514495928539E-2</v>
+        <v>3.1675055368688899E-2</v>
       </c>
       <c r="AC61" s="7">
         <v>0</v>
       </c>
       <c r="AD61" s="7">
         <v>0</v>
       </c>
       <c r="AE61" s="7">
-        <v>4.3033368502044075E-2</v>
+        <v>3.0526919373398402E-2</v>
       </c>
       <c r="AF61" s="7">
         <v>0</v>
       </c>
       <c r="AG61" s="7">
         <v>0</v>
       </c>
       <c r="AH61" s="35"/>
     </row>
-    <row r="62" spans="1:34" s="58" customFormat="1">
-      <c r="A62" s="59" t="s">
+    <row r="62" spans="1:34" s="52" customFormat="1">
+      <c r="A62" s="53" t="s">
         <v>92</v>
       </c>
       <c r="B62" s="20">
         <v>0</v>
       </c>
       <c r="C62" s="21">
-        <v>0.93711976788639018</v>
+        <v>0.95002242106642054</v>
       </c>
       <c r="D62" s="14">
         <v>0</v>
       </c>
       <c r="E62" s="21">
         <v>0</v>
       </c>
       <c r="F62" s="20">
         <v>0</v>
       </c>
       <c r="G62" s="20">
         <v>0</v>
       </c>
       <c r="H62" s="21">
         <v>0</v>
       </c>
       <c r="I62" s="20">
         <v>0</v>
       </c>
       <c r="J62" s="21">
         <v>0</v>
       </c>
       <c r="K62" s="21">
-        <v>4.5274627593149111E-2</v>
+        <v>4.9042470900255646E-2</v>
       </c>
       <c r="L62" s="24">
-        <v>1.7523266740245656E-2</v>
+        <v>9.3510803332381076E-4</v>
       </c>
       <c r="M62" s="14">
         <f t="shared" si="5"/>
-        <v>0.99991766221978495</v>
-[...1 lines deleted...]
-      <c r="N62" s="77">
+        <v>1</v>
+      </c>
+      <c r="N62" s="71">
         <f t="shared" si="4"/>
-        <v>0.95464303462663591</v>
+        <v>0.95095752909974451</v>
       </c>
       <c r="O62" s="8">
         <v>0</v>
       </c>
       <c r="P62" s="8">
-        <v>0.23778736822871138</v>
+        <v>0.22344097142271216</v>
       </c>
       <c r="Q62" s="8">
-        <v>0.4563627927731545</v>
+        <v>0.41621039504146951</v>
       </c>
       <c r="R62" s="8">
-        <v>2.8699654248889973E-2</v>
+        <v>3.6668517879747266E-2</v>
       </c>
       <c r="S62" s="8">
         <v>0</v>
       </c>
       <c r="T62" s="8">
-        <v>1.1643385295456266E-2</v>
+        <v>1.4207576667364143E-2</v>
       </c>
       <c r="U62" s="8">
-        <v>4.4945948302302537E-3</v>
+        <v>2.0380584628991172E-3</v>
       </c>
       <c r="V62" s="8">
         <v>0</v>
       </c>
       <c r="W62" s="8">
-        <v>6.7370357034817197E-2</v>
+        <v>5.9194011061957499E-2</v>
       </c>
       <c r="X62" s="8">
-        <v>1.5360697113958531E-2</v>
+        <v>9.4379784333292523E-3</v>
       </c>
       <c r="Y62" s="8">
         <v>0</v>
       </c>
       <c r="Z62" s="8">
         <v>0</v>
       </c>
       <c r="AA62" s="8">
-        <v>1.6667368952974101E-2</v>
+        <v>2.25021157957161E-2</v>
       </c>
       <c r="AB62" s="8">
-        <v>0.11414676230127242</v>
+        <v>0.16450694133617666</v>
       </c>
       <c r="AC62" s="8">
-        <v>2.1100538471713129E-3</v>
+        <v>2.750962998372661E-3</v>
       </c>
       <c r="AD62" s="8">
         <v>0</v>
       </c>
       <c r="AE62" s="8">
         <v>0</v>
       </c>
       <c r="AF62" s="8">
         <v>0</v>
       </c>
       <c r="AG62" s="8">
         <v>0</v>
       </c>
       <c r="AH62" s="35"/>
     </row>
-    <row r="63" spans="1:34" s="58" customFormat="1">
-      <c r="A63" s="57" t="s">
+    <row r="63" spans="1:34" s="52" customFormat="1">
+      <c r="A63" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B63" s="15">
         <v>0</v>
       </c>
       <c r="C63" s="16">
         <v>0</v>
       </c>
       <c r="D63" s="7">
-        <v>0.80092836435416137</v>
+        <v>0.79325626014961803</v>
       </c>
       <c r="E63" s="16">
-        <v>9.1347593595890605E-4</v>
+        <v>5.2122264818622163E-3</v>
       </c>
       <c r="F63" s="15">
-        <v>0.1493991204738401</v>
+        <v>0.1541863202349264</v>
       </c>
       <c r="G63" s="15">
-        <v>3.0820783881503562E-2</v>
+        <v>2.1596849902058804E-2</v>
       </c>
       <c r="H63" s="16">
-        <v>8.8034651244143299E-4</v>
+        <v>2.6701232726259352E-3</v>
       </c>
       <c r="I63" s="15">
         <v>0</v>
       </c>
       <c r="J63" s="16">
         <v>0</v>
       </c>
       <c r="K63" s="16">
-        <v>1.2172359394587223E-2</v>
+        <v>1.8760281615356464E-2</v>
       </c>
       <c r="L63" s="18">
-        <v>4.8837628804377338E-3</v>
+        <v>4.3177556657872729E-3</v>
       </c>
       <c r="M63" s="7">
         <f t="shared" si="5"/>
-        <v>0.99999821343293027</v>
-[...1 lines deleted...]
-      <c r="N63" s="78">
+        <v>0.9999998173222352</v>
+      </c>
+      <c r="N63" s="72">
         <f t="shared" si="4"/>
-        <v>0.98782585403834311</v>
+        <v>0.98123953570687883</v>
       </c>
       <c r="O63" s="7">
-        <v>0.95257308787650707</v>
+        <v>0.95033761562137198</v>
       </c>
       <c r="P63" s="7">
-        <v>3.4372419649394609E-2</v>
+        <v>2.5708792745959795E-2</v>
       </c>
       <c r="Q63" s="7">
-        <v>8.8034651244143299E-4</v>
+        <v>8.3115560236275308E-4</v>
       </c>
       <c r="R63" s="7">
         <v>0</v>
       </c>
       <c r="S63" s="7">
         <v>0</v>
       </c>
       <c r="T63" s="7">
         <v>0</v>
       </c>
       <c r="U63" s="7">
         <v>0</v>
       </c>
       <c r="V63" s="7">
         <v>0</v>
       </c>
       <c r="W63" s="7">
         <v>0</v>
       </c>
       <c r="X63" s="7">
         <v>0</v>
       </c>
       <c r="Y63" s="7">
         <v>0</v>
       </c>
       <c r="Z63" s="7">
         <v>0</v>
       </c>
       <c r="AA63" s="7">
-        <v>0</v>
+        <v>4.3619717371842026E-3</v>
       </c>
       <c r="AB63" s="7">
         <v>0</v>
       </c>
       <c r="AC63" s="7">
         <v>0</v>
       </c>
       <c r="AD63" s="7">
         <v>0</v>
       </c>
       <c r="AE63" s="7">
         <v>0</v>
       </c>
       <c r="AF63" s="7">
         <v>0</v>
       </c>
       <c r="AG63" s="7">
         <v>0</v>
       </c>
       <c r="AH63" s="35"/>
     </row>
-    <row r="64" spans="1:34" s="58" customFormat="1">
-      <c r="A64" s="59" t="s">
+    <row r="64" spans="1:34" s="52" customFormat="1">
+      <c r="A64" s="53" t="s">
         <v>21</v>
       </c>
       <c r="B64" s="20">
-        <v>9.8484260593233078E-2</v>
+        <v>9.3751720250071391E-2</v>
       </c>
       <c r="C64" s="21">
-        <v>1.5952778145642516E-2</v>
+        <v>1.1357560143903878E-2</v>
       </c>
       <c r="D64" s="14">
-        <v>0.59170777033294375</v>
+        <v>0.63894517487751368</v>
       </c>
       <c r="E64" s="21">
-        <v>2.5500165871316662E-3</v>
+        <v>6.9777262446628283E-3</v>
       </c>
       <c r="F64" s="20">
-        <v>0.1631627845462835</v>
+        <v>0.18462052679463814</v>
       </c>
       <c r="G64" s="20">
-        <v>2.060331967139295E-2</v>
+        <v>2.7976099788530464E-2</v>
       </c>
       <c r="H64" s="21">
-        <v>1.2584472327579282E-2</v>
+        <v>1.5853513008357956E-2</v>
       </c>
       <c r="I64" s="20">
         <v>0</v>
       </c>
       <c r="J64" s="21">
         <v>0</v>
       </c>
       <c r="K64" s="21">
-        <v>9.257233277173775E-2</v>
+        <v>1.8099684033421659E-2</v>
       </c>
       <c r="L64" s="24">
-        <v>2.3627407488550521E-3</v>
+        <v>2.4177779403017573E-3</v>
       </c>
       <c r="M64" s="14">
         <f t="shared" si="5"/>
-        <v>0.99998047572479953</v>
-[...1 lines deleted...]
-      <c r="N64" s="77">
+        <v>0.99999978308140169</v>
+      </c>
+      <c r="N64" s="71">
         <f t="shared" si="4"/>
-        <v>0.90740814295306194</v>
+        <v>0.9819000990479797</v>
       </c>
       <c r="O64" s="8">
-        <v>0.83057044153232285</v>
+        <v>0.90084544504883557</v>
       </c>
       <c r="P64" s="8">
-        <v>6.6632195518105383E-2</v>
+        <v>6.8093544027642963E-2</v>
       </c>
       <c r="Q64" s="8">
-        <v>8.2462191867729122E-3</v>
+        <v>6.7592267874827718E-3</v>
       </c>
       <c r="R64" s="8">
         <v>0</v>
       </c>
       <c r="S64" s="8">
         <v>0</v>
       </c>
       <c r="T64" s="8">
-        <v>1.9592867158608018E-3</v>
+        <v>7.5627892486216806E-4</v>
       </c>
       <c r="U64" s="8">
         <v>0</v>
       </c>
       <c r="V64" s="8">
         <v>0</v>
       </c>
       <c r="W64" s="8">
         <v>0</v>
       </c>
       <c r="X64" s="8">
-        <v>0</v>
+        <v>7.1679456156795995E-6</v>
       </c>
       <c r="Y64" s="8">
         <v>0</v>
       </c>
       <c r="Z64" s="8">
         <v>0</v>
       </c>
       <c r="AA64" s="8">
-        <v>0</v>
+        <v>4.6877257523851162E-3</v>
       </c>
       <c r="AB64" s="8">
         <v>0</v>
       </c>
       <c r="AC64" s="8">
         <v>0</v>
       </c>
       <c r="AD64" s="8">
         <v>0</v>
       </c>
       <c r="AE64" s="8">
-        <v>0</v>
+        <v>7.5071056115535897E-4</v>
       </c>
       <c r="AF64" s="8">
         <v>0</v>
       </c>
       <c r="AG64" s="8">
         <v>0</v>
       </c>
       <c r="AH64" s="35"/>
     </row>
-    <row r="65" spans="1:45" s="58" customFormat="1">
-      <c r="A65" s="57" t="s">
+    <row r="65" spans="1:45" s="52" customFormat="1">
+      <c r="A65" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B65" s="15">
-        <v>0.26997866848600965</v>
+        <v>0.28617423835955857</v>
       </c>
       <c r="C65" s="16">
-        <v>0.11267839464384953</v>
+        <v>0.10886799678065329</v>
       </c>
       <c r="D65" s="7">
-        <v>0.35631246728755062</v>
+        <v>0.39192362338946835</v>
       </c>
       <c r="E65" s="16">
-        <v>9.7599508180062596E-4</v>
+        <v>4.1316135259259392E-3</v>
       </c>
       <c r="F65" s="15">
-        <v>8.4872119521468309E-2</v>
+        <v>0.10044242953748009</v>
       </c>
       <c r="G65" s="15">
-        <v>1.1210966016856835E-2</v>
+        <v>1.7698178561330116E-2</v>
       </c>
       <c r="H65" s="16">
-        <v>6.3159769016304934E-3</v>
+        <v>8.751243190594081E-3</v>
       </c>
       <c r="I65" s="15">
         <v>0</v>
       </c>
       <c r="J65" s="16">
         <v>0</v>
       </c>
       <c r="K65" s="16">
-        <v>0.12553208183013095</v>
+        <v>2.9149372304110206E-2</v>
       </c>
       <c r="L65" s="18">
-        <v>3.2092257380121322E-2</v>
+        <v>5.286130435087931E-2</v>
       </c>
       <c r="M65" s="7">
         <f t="shared" si="5"/>
-        <v>0.99996892714941832</v>
+        <v>0.99999999999999989</v>
       </c>
       <c r="N65" s="9">
         <f t="shared" si="4"/>
-        <v>0.87443684531928723</v>
+        <v>0.97085062769588959</v>
       </c>
       <c r="O65" s="7">
-        <v>0.742530204054489</v>
+        <v>0.83013461617557471</v>
       </c>
       <c r="P65" s="7">
-        <v>4.8627890413639574E-2</v>
+        <v>4.8840167593244256E-2</v>
       </c>
       <c r="Q65" s="7">
-        <v>7.196810691982776E-2</v>
+        <v>7.60149470590787E-2</v>
       </c>
       <c r="R65" s="7">
         <v>0</v>
       </c>
       <c r="S65" s="7">
         <v>0</v>
       </c>
       <c r="T65" s="7">
-        <v>8.5701112606248499E-3</v>
+        <v>5.5597723136161046E-3</v>
       </c>
       <c r="U65" s="7">
-        <v>9.2527085781328E-4</v>
+        <v>2.2562978919329533E-3</v>
       </c>
       <c r="V65" s="7">
         <v>0</v>
       </c>
       <c r="W65" s="7">
-        <v>7.88733469063624E-4</v>
+        <v>6.5488370645001306E-4</v>
       </c>
       <c r="X65" s="7">
-        <v>1.026528343829131E-3</v>
+        <v>9.5918817342417403E-4</v>
       </c>
       <c r="Y65" s="7">
         <v>0</v>
       </c>
       <c r="Z65" s="7">
         <v>0</v>
       </c>
       <c r="AA65" s="7">
-        <v>0</v>
+        <v>3.309851456906935E-3</v>
       </c>
       <c r="AB65" s="7">
         <v>0</v>
       </c>
       <c r="AC65" s="7">
         <v>0</v>
       </c>
       <c r="AD65" s="7">
         <v>0</v>
       </c>
       <c r="AE65" s="7">
-        <v>0</v>
+        <v>3.1209033256615129E-3</v>
       </c>
       <c r="AF65" s="7">
         <v>0</v>
       </c>
       <c r="AG65" s="7">
         <v>0</v>
       </c>
       <c r="AH65" s="35"/>
     </row>
-    <row r="66" spans="1:45" s="58" customFormat="1">
-      <c r="A66" s="59" t="s">
+    <row r="66" spans="1:45" s="52" customFormat="1">
+      <c r="A66" s="53" t="s">
         <v>23</v>
       </c>
       <c r="B66" s="20">
-        <v>0.42620629963106244</v>
+        <v>0.44585356814932864</v>
       </c>
       <c r="C66" s="21">
-        <v>0.18908186524466894</v>
+        <v>0.17425968096037736</v>
       </c>
       <c r="D66" s="14">
-        <v>0.25004916553024098</v>
+        <v>0.25823117617167385</v>
       </c>
       <c r="E66" s="21">
-        <v>7.3211541188306604E-4</v>
+        <v>2.5468863930697186E-3</v>
       </c>
       <c r="F66" s="20">
-        <v>4.80501247670257E-2</v>
+        <v>6.1889240813509966E-2</v>
       </c>
       <c r="G66" s="20">
-        <v>5.0476594553961768E-3</v>
+        <v>8.0128302905194508E-3</v>
       </c>
       <c r="H66" s="21">
-        <v>5.67825207295244E-4</v>
+        <v>5.4920928278996382E-3</v>
       </c>
       <c r="I66" s="20">
         <v>0</v>
       </c>
       <c r="J66" s="21">
         <v>0</v>
       </c>
       <c r="K66" s="21">
-        <v>6.3240000580214423E-2</v>
+        <v>3.857344843539675E-2</v>
       </c>
       <c r="L66" s="24">
-        <v>1.6997452991254998E-2</v>
+        <v>5.141075958224669E-3</v>
       </c>
       <c r="M66" s="14">
         <f t="shared" si="5"/>
-        <v>0.99997250881904209</v>
+        <v>1.0000000000000002</v>
       </c>
       <c r="N66" s="10">
         <f t="shared" si="4"/>
-        <v>0.9367325082388277</v>
+        <v>0.96142655156460299</v>
       </c>
       <c r="O66" s="8">
-        <v>0.75161580154320518</v>
+        <v>0.77514268864103597</v>
       </c>
       <c r="P66" s="8">
-        <v>4.6781578919976967E-2</v>
+        <v>4.2102138547515912E-2</v>
       </c>
       <c r="Q66" s="8">
-        <v>0.11830147884769678</v>
+        <v>0.12289716270312429</v>
       </c>
       <c r="R66" s="8">
         <v>0</v>
       </c>
       <c r="S66" s="8">
         <v>0</v>
       </c>
       <c r="T66" s="8">
-        <v>1.5382511850565501E-2</v>
+        <v>8.4363109410606971E-3</v>
       </c>
       <c r="U66" s="8">
-        <v>1.5350879459013619E-3</v>
+        <v>3.512194664452007E-3</v>
       </c>
       <c r="V66" s="8">
         <v>0</v>
       </c>
       <c r="W66" s="8">
-        <v>1.3313472515047091E-3</v>
+        <v>1.00777949011554E-3</v>
       </c>
       <c r="X66" s="8">
-        <v>1.7847018799771722E-3</v>
+        <v>1.520333246161816E-3</v>
       </c>
       <c r="Y66" s="8">
         <v>0</v>
       </c>
       <c r="Z66" s="8">
         <v>0</v>
       </c>
       <c r="AA66" s="8">
-        <v>0</v>
+        <v>1.9768419745719505E-3</v>
       </c>
       <c r="AB66" s="8">
         <v>0</v>
       </c>
       <c r="AC66" s="8">
         <v>0</v>
       </c>
       <c r="AD66" s="8">
         <v>0</v>
       </c>
       <c r="AE66" s="8">
-        <v>0</v>
+        <v>4.8311013565649503E-3</v>
       </c>
       <c r="AF66" s="8">
         <v>0</v>
       </c>
       <c r="AG66" s="8">
         <v>0</v>
       </c>
       <c r="AH66" s="35"/>
     </row>
-    <row r="67" spans="1:45" s="58" customFormat="1">
-      <c r="A67" s="57" t="s">
+    <row r="67" spans="1:45" s="52" customFormat="1">
+      <c r="A67" s="51" t="s">
         <v>24</v>
       </c>
       <c r="B67" s="15">
-        <v>0.48406715182804144</v>
+        <v>0.48225246779517061</v>
       </c>
       <c r="C67" s="16">
-        <v>0.20341098719839637</v>
+        <v>0.18315933209251559</v>
       </c>
       <c r="D67" s="7">
-        <v>0.17150898997126365</v>
+        <v>0.17895546828319839</v>
       </c>
       <c r="E67" s="16">
-        <v>1.1225857843220729E-3</v>
+        <v>3.2385411913527541E-3</v>
       </c>
       <c r="F67" s="15">
-        <v>2.3393034934893298E-2</v>
+        <v>4.6693921875029479E-2</v>
       </c>
       <c r="G67" s="15">
-        <v>2.278613474564011E-3</v>
+        <v>3.7803061486999219E-3</v>
       </c>
       <c r="H67" s="16">
-        <v>1.3131013415734998E-4</v>
+        <v>9.1103315524119065E-5</v>
       </c>
       <c r="I67" s="15">
         <v>0</v>
       </c>
       <c r="J67" s="16">
         <v>0</v>
       </c>
       <c r="K67" s="16">
-        <v>8.7316775584720521E-2</v>
+        <v>9.3521583243093162E-2</v>
       </c>
       <c r="L67" s="18">
-        <v>2.6756639252623553E-2</v>
+        <v>8.3072760554157334E-3</v>
       </c>
       <c r="M67" s="7">
         <f t="shared" si="5"/>
-        <v>0.99998608816298229</v>
+        <v>0.99999999999999978</v>
       </c>
       <c r="N67" s="9">
         <f t="shared" si="4"/>
-        <v>0.91266931257826223</v>
+        <v>0.90647841675690688</v>
       </c>
       <c r="O67" s="7">
-        <v>0.72799160284114617</v>
+        <v>0.72639747738306004</v>
       </c>
       <c r="P67" s="7">
-        <v>3.81262372499198E-2</v>
+        <v>2.8266238982391577E-2</v>
       </c>
       <c r="Q67" s="7">
-        <v>0.12647818205756495</v>
+        <v>0.1292438469537717</v>
       </c>
       <c r="R67" s="7">
         <v>0</v>
       </c>
       <c r="S67" s="7">
         <v>0</v>
       </c>
       <c r="T67" s="7">
-        <v>1.6097675653302501E-2</v>
+        <v>9.1161547766831393E-3</v>
       </c>
       <c r="U67" s="7">
-        <v>1.3484748555526909E-3</v>
+        <v>3.729960725352329E-3</v>
       </c>
       <c r="V67" s="7">
         <v>0</v>
       </c>
       <c r="W67" s="7">
-        <v>1.109527043899469E-3</v>
+        <v>7.5478716217119101E-4</v>
       </c>
       <c r="X67" s="7">
-        <v>1.517612876876745E-3</v>
+        <v>1.1618403799379161E-3</v>
       </c>
       <c r="Y67" s="7">
         <v>0</v>
       </c>
       <c r="Z67" s="7">
         <v>0</v>
       </c>
       <c r="AA67" s="7">
-        <v>0</v>
+        <v>2.4429558366300648E-3</v>
       </c>
       <c r="AB67" s="7">
         <v>0</v>
       </c>
       <c r="AC67" s="7">
         <v>0</v>
       </c>
       <c r="AD67" s="7">
         <v>0</v>
       </c>
       <c r="AE67" s="7">
-        <v>0</v>
+        <v>5.3651545569090011E-3</v>
       </c>
       <c r="AF67" s="7">
         <v>0</v>
       </c>
       <c r="AG67" s="7">
         <v>0</v>
       </c>
       <c r="AH67" s="35"/>
     </row>
-    <row r="68" spans="1:45" s="58" customFormat="1">
-      <c r="A68" s="59" t="s">
+    <row r="68" spans="1:45" s="52" customFormat="1">
+      <c r="A68" s="53" t="s">
         <v>135</v>
       </c>
       <c r="B68" s="20">
-        <v>0.49545180408796413</v>
+        <v>0.48752872098978245</v>
       </c>
       <c r="C68" s="21">
-        <v>0.20639993221317476</v>
+        <v>0.15827495943448405</v>
       </c>
       <c r="D68" s="14">
-        <v>0.17806779727567715</v>
+        <v>0.18699720936642009</v>
       </c>
       <c r="E68" s="21">
         <v>0</v>
       </c>
       <c r="F68" s="20">
-        <v>8.9441683773479035E-3</v>
+        <v>2.3858494796437986E-2</v>
       </c>
       <c r="G68" s="20">
         <v>0</v>
       </c>
       <c r="H68" s="21">
         <v>0</v>
       </c>
       <c r="I68" s="20">
         <v>0</v>
       </c>
       <c r="J68" s="21">
         <v>0</v>
       </c>
       <c r="K68" s="21">
-        <v>0.10983018747829328</v>
+        <v>0.13495005843662741</v>
       </c>
       <c r="L68" s="24">
-        <v>1.3009871734192329E-3</v>
+        <v>8.3905569762480758E-3</v>
       </c>
       <c r="M68" s="14">
         <f t="shared" si="5"/>
-        <v>0.99999487660587649</v>
+        <v>1</v>
       </c>
       <c r="N68" s="10">
         <f t="shared" si="4"/>
-        <v>0.89016468912758306</v>
+        <v>0.86504994156337256</v>
       </c>
       <c r="O68" s="8">
-        <v>0.70367047331455002</v>
+        <v>0.71616242274719089</v>
       </c>
       <c r="P68" s="8">
-        <v>3.6660665783276258E-2</v>
+        <v>2.2390107747195624E-2</v>
       </c>
       <c r="Q68" s="8">
-        <v>0.12863475376688521</v>
+        <v>0.10866271344341849</v>
       </c>
       <c r="R68" s="8">
         <v>0</v>
       </c>
       <c r="S68" s="8">
         <v>0</v>
       </c>
       <c r="T68" s="8">
-        <v>1.5621725589819401E-2</v>
+        <v>7.4349804640186212E-3</v>
       </c>
       <c r="U68" s="8">
-        <v>1.6950749457345371E-3</v>
+        <v>3.297484764801573E-3</v>
       </c>
       <c r="V68" s="8">
         <v>0</v>
       </c>
       <c r="W68" s="8">
-        <v>1.3641067717434061E-3</v>
+        <v>7.2629625339629903E-4</v>
       </c>
       <c r="X68" s="8">
-        <v>2.517888955574287E-3</v>
+        <v>1.508695096439203E-3</v>
       </c>
       <c r="Y68" s="8">
         <v>0</v>
       </c>
       <c r="Z68" s="8">
         <v>0</v>
       </c>
       <c r="AA68" s="8">
         <v>0</v>
       </c>
       <c r="AB68" s="8">
         <v>0</v>
       </c>
       <c r="AC68" s="8">
         <v>0</v>
       </c>
       <c r="AD68" s="8">
         <v>0</v>
       </c>
       <c r="AE68" s="8">
-        <v>0</v>
+        <v>4.8672410469118091E-3</v>
       </c>
       <c r="AF68" s="8">
         <v>0</v>
       </c>
       <c r="AG68" s="8">
         <v>0</v>
       </c>
       <c r="AH68" s="35"/>
     </row>
     <row r="69" spans="1:45" s="3" customFormat="1">
       <c r="A69" s="45"/>
       <c r="B69" s="4"/>
       <c r="C69" s="4"/>
       <c r="D69" s="4"/>
       <c r="E69" s="4"/>
       <c r="F69" s="4"/>
       <c r="G69" s="4"/>
       <c r="H69" s="4"/>
       <c r="I69" s="5"/>
       <c r="J69" s="5"/>
       <c r="K69" s="5"/>
       <c r="L69" s="5"/>
       <c r="M69" s="5"/>
       <c r="N69" s="5"/>
       <c r="O69" s="6"/>
@@ -28636,357 +28585,357 @@
       <c r="K70" s="46"/>
       <c r="L70" s="46"/>
       <c r="M70" s="46"/>
       <c r="N70" s="46"/>
       <c r="O70" s="46"/>
       <c r="P70" s="46"/>
       <c r="Q70" s="46"/>
       <c r="R70" s="46"/>
       <c r="S70" s="46"/>
       <c r="T70" s="46"/>
       <c r="U70" s="46"/>
       <c r="V70" s="46"/>
       <c r="W70" s="46"/>
       <c r="X70" s="46"/>
       <c r="Y70" s="46"/>
       <c r="Z70" s="46"/>
       <c r="AA70" s="46"/>
       <c r="AB70" s="46"/>
       <c r="AC70" s="46"/>
       <c r="AD70" s="46"/>
       <c r="AE70" s="46"/>
       <c r="AF70" s="46"/>
       <c r="AG70" s="35"/>
     </row>
     <row r="71" spans="1:45" ht="15" customHeight="1">
-      <c r="A71" s="90" t="s">
+      <c r="A71" s="73" t="s">
         <v>70</v>
       </c>
-      <c r="B71" s="90"/>
-[...29 lines deleted...]
-      <c r="AF71" s="90"/>
+      <c r="B71" s="73"/>
+      <c r="C71" s="73"/>
+      <c r="D71" s="73"/>
+      <c r="E71" s="73"/>
+      <c r="F71" s="73"/>
+      <c r="G71" s="73"/>
+      <c r="H71" s="73"/>
+      <c r="I71" s="73"/>
+      <c r="J71" s="73"/>
+      <c r="K71" s="73"/>
+      <c r="L71" s="73"/>
+      <c r="M71" s="73"/>
+      <c r="N71" s="73"/>
+      <c r="O71" s="73"/>
+      <c r="P71" s="73"/>
+      <c r="Q71" s="73"/>
+      <c r="R71" s="73"/>
+      <c r="S71" s="73"/>
+      <c r="T71" s="73"/>
+      <c r="U71" s="73"/>
+      <c r="V71" s="73"/>
+      <c r="W71" s="73"/>
+      <c r="X71" s="73"/>
+      <c r="Y71" s="73"/>
+      <c r="Z71" s="73"/>
+      <c r="AA71" s="73"/>
+      <c r="AB71" s="73"/>
+      <c r="AC71" s="73"/>
+      <c r="AD71" s="73"/>
+      <c r="AE71" s="73"/>
+      <c r="AF71" s="73"/>
     </row>
     <row r="72" spans="1:45">
-      <c r="A72" s="90"/>
-[...30 lines deleted...]
-      <c r="AF72" s="90"/>
+      <c r="A72" s="73"/>
+      <c r="B72" s="73"/>
+      <c r="C72" s="73"/>
+      <c r="D72" s="73"/>
+      <c r="E72" s="73"/>
+      <c r="F72" s="73"/>
+      <c r="G72" s="73"/>
+      <c r="H72" s="73"/>
+      <c r="I72" s="73"/>
+      <c r="J72" s="73"/>
+      <c r="K72" s="73"/>
+      <c r="L72" s="73"/>
+      <c r="M72" s="73"/>
+      <c r="N72" s="73"/>
+      <c r="O72" s="73"/>
+      <c r="P72" s="73"/>
+      <c r="Q72" s="73"/>
+      <c r="R72" s="73"/>
+      <c r="S72" s="73"/>
+      <c r="T72" s="73"/>
+      <c r="U72" s="73"/>
+      <c r="V72" s="73"/>
+      <c r="W72" s="73"/>
+      <c r="X72" s="73"/>
+      <c r="Y72" s="73"/>
+      <c r="Z72" s="73"/>
+      <c r="AA72" s="73"/>
+      <c r="AB72" s="73"/>
+      <c r="AC72" s="73"/>
+      <c r="AD72" s="73"/>
+      <c r="AE72" s="73"/>
+      <c r="AF72" s="73"/>
     </row>
     <row r="73" spans="1:45">
-      <c r="A73" s="90"/>
-[...30 lines deleted...]
-      <c r="AF73" s="90"/>
+      <c r="A73" s="73"/>
+      <c r="B73" s="73"/>
+      <c r="C73" s="73"/>
+      <c r="D73" s="73"/>
+      <c r="E73" s="73"/>
+      <c r="F73" s="73"/>
+      <c r="G73" s="73"/>
+      <c r="H73" s="73"/>
+      <c r="I73" s="73"/>
+      <c r="J73" s="73"/>
+      <c r="K73" s="73"/>
+      <c r="L73" s="73"/>
+      <c r="M73" s="73"/>
+      <c r="N73" s="73"/>
+      <c r="O73" s="73"/>
+      <c r="P73" s="73"/>
+      <c r="Q73" s="73"/>
+      <c r="R73" s="73"/>
+      <c r="S73" s="73"/>
+      <c r="T73" s="73"/>
+      <c r="U73" s="73"/>
+      <c r="V73" s="73"/>
+      <c r="W73" s="73"/>
+      <c r="X73" s="73"/>
+      <c r="Y73" s="73"/>
+      <c r="Z73" s="73"/>
+      <c r="AA73" s="73"/>
+      <c r="AB73" s="73"/>
+      <c r="AC73" s="73"/>
+      <c r="AD73" s="73"/>
+      <c r="AE73" s="73"/>
+      <c r="AF73" s="73"/>
     </row>
     <row r="74" spans="1:45">
-      <c r="A74" s="90"/>
-[...30 lines deleted...]
-      <c r="AF74" s="90"/>
+      <c r="A74" s="73"/>
+      <c r="B74" s="73"/>
+      <c r="C74" s="73"/>
+      <c r="D74" s="73"/>
+      <c r="E74" s="73"/>
+      <c r="F74" s="73"/>
+      <c r="G74" s="73"/>
+      <c r="H74" s="73"/>
+      <c r="I74" s="73"/>
+      <c r="J74" s="73"/>
+      <c r="K74" s="73"/>
+      <c r="L74" s="73"/>
+      <c r="M74" s="73"/>
+      <c r="N74" s="73"/>
+      <c r="O74" s="73"/>
+      <c r="P74" s="73"/>
+      <c r="Q74" s="73"/>
+      <c r="R74" s="73"/>
+      <c r="S74" s="73"/>
+      <c r="T74" s="73"/>
+      <c r="U74" s="73"/>
+      <c r="V74" s="73"/>
+      <c r="W74" s="73"/>
+      <c r="X74" s="73"/>
+      <c r="Y74" s="73"/>
+      <c r="Z74" s="73"/>
+      <c r="AA74" s="73"/>
+      <c r="AB74" s="73"/>
+      <c r="AC74" s="73"/>
+      <c r="AD74" s="73"/>
+      <c r="AE74" s="73"/>
+      <c r="AF74" s="73"/>
     </row>
     <row r="75" spans="1:45">
-      <c r="A75" s="90"/>
-[...30 lines deleted...]
-      <c r="AF75" s="90"/>
+      <c r="A75" s="73"/>
+      <c r="B75" s="73"/>
+      <c r="C75" s="73"/>
+      <c r="D75" s="73"/>
+      <c r="E75" s="73"/>
+      <c r="F75" s="73"/>
+      <c r="G75" s="73"/>
+      <c r="H75" s="73"/>
+      <c r="I75" s="73"/>
+      <c r="J75" s="73"/>
+      <c r="K75" s="73"/>
+      <c r="L75" s="73"/>
+      <c r="M75" s="73"/>
+      <c r="N75" s="73"/>
+      <c r="O75" s="73"/>
+      <c r="P75" s="73"/>
+      <c r="Q75" s="73"/>
+      <c r="R75" s="73"/>
+      <c r="S75" s="73"/>
+      <c r="T75" s="73"/>
+      <c r="U75" s="73"/>
+      <c r="V75" s="73"/>
+      <c r="W75" s="73"/>
+      <c r="X75" s="73"/>
+      <c r="Y75" s="73"/>
+      <c r="Z75" s="73"/>
+      <c r="AA75" s="73"/>
+      <c r="AB75" s="73"/>
+      <c r="AC75" s="73"/>
+      <c r="AD75" s="73"/>
+      <c r="AE75" s="73"/>
+      <c r="AF75" s="73"/>
     </row>
     <row r="76" spans="1:45">
-      <c r="A76" s="90"/>
-[...30 lines deleted...]
-      <c r="AF76" s="90"/>
+      <c r="A76" s="73"/>
+      <c r="B76" s="73"/>
+      <c r="C76" s="73"/>
+      <c r="D76" s="73"/>
+      <c r="E76" s="73"/>
+      <c r="F76" s="73"/>
+      <c r="G76" s="73"/>
+      <c r="H76" s="73"/>
+      <c r="I76" s="73"/>
+      <c r="J76" s="73"/>
+      <c r="K76" s="73"/>
+      <c r="L76" s="73"/>
+      <c r="M76" s="73"/>
+      <c r="N76" s="73"/>
+      <c r="O76" s="73"/>
+      <c r="P76" s="73"/>
+      <c r="Q76" s="73"/>
+      <c r="R76" s="73"/>
+      <c r="S76" s="73"/>
+      <c r="T76" s="73"/>
+      <c r="U76" s="73"/>
+      <c r="V76" s="73"/>
+      <c r="W76" s="73"/>
+      <c r="X76" s="73"/>
+      <c r="Y76" s="73"/>
+      <c r="Z76" s="73"/>
+      <c r="AA76" s="73"/>
+      <c r="AB76" s="73"/>
+      <c r="AC76" s="73"/>
+      <c r="AD76" s="73"/>
+      <c r="AE76" s="73"/>
+      <c r="AF76" s="73"/>
     </row>
     <row r="77" spans="1:45">
-      <c r="A77" s="90"/>
-[...30 lines deleted...]
-      <c r="AF77" s="90"/>
+      <c r="A77" s="73"/>
+      <c r="B77" s="73"/>
+      <c r="C77" s="73"/>
+      <c r="D77" s="73"/>
+      <c r="E77" s="73"/>
+      <c r="F77" s="73"/>
+      <c r="G77" s="73"/>
+      <c r="H77" s="73"/>
+      <c r="I77" s="73"/>
+      <c r="J77" s="73"/>
+      <c r="K77" s="73"/>
+      <c r="L77" s="73"/>
+      <c r="M77" s="73"/>
+      <c r="N77" s="73"/>
+      <c r="O77" s="73"/>
+      <c r="P77" s="73"/>
+      <c r="Q77" s="73"/>
+      <c r="R77" s="73"/>
+      <c r="S77" s="73"/>
+      <c r="T77" s="73"/>
+      <c r="U77" s="73"/>
+      <c r="V77" s="73"/>
+      <c r="W77" s="73"/>
+      <c r="X77" s="73"/>
+      <c r="Y77" s="73"/>
+      <c r="Z77" s="73"/>
+      <c r="AA77" s="73"/>
+      <c r="AB77" s="73"/>
+      <c r="AC77" s="73"/>
+      <c r="AD77" s="73"/>
+      <c r="AE77" s="73"/>
+      <c r="AF77" s="73"/>
     </row>
     <row r="78" spans="1:45">
-      <c r="A78" s="90"/>
-[...30 lines deleted...]
-      <c r="AF78" s="90"/>
+      <c r="A78" s="73"/>
+      <c r="B78" s="73"/>
+      <c r="C78" s="73"/>
+      <c r="D78" s="73"/>
+      <c r="E78" s="73"/>
+      <c r="F78" s="73"/>
+      <c r="G78" s="73"/>
+      <c r="H78" s="73"/>
+      <c r="I78" s="73"/>
+      <c r="J78" s="73"/>
+      <c r="K78" s="73"/>
+      <c r="L78" s="73"/>
+      <c r="M78" s="73"/>
+      <c r="N78" s="73"/>
+      <c r="O78" s="73"/>
+      <c r="P78" s="73"/>
+      <c r="Q78" s="73"/>
+      <c r="R78" s="73"/>
+      <c r="S78" s="73"/>
+      <c r="T78" s="73"/>
+      <c r="U78" s="73"/>
+      <c r="V78" s="73"/>
+      <c r="W78" s="73"/>
+      <c r="X78" s="73"/>
+      <c r="Y78" s="73"/>
+      <c r="Z78" s="73"/>
+      <c r="AA78" s="73"/>
+      <c r="AB78" s="73"/>
+      <c r="AC78" s="73"/>
+      <c r="AD78" s="73"/>
+      <c r="AE78" s="73"/>
+      <c r="AF78" s="73"/>
       <c r="AG78" s="47"/>
     </row>
     <row r="79" spans="1:45">
-      <c r="A79" s="90"/>
-[...30 lines deleted...]
-      <c r="AF79" s="90"/>
+      <c r="A79" s="73"/>
+      <c r="B79" s="73"/>
+      <c r="C79" s="73"/>
+      <c r="D79" s="73"/>
+      <c r="E79" s="73"/>
+      <c r="F79" s="73"/>
+      <c r="G79" s="73"/>
+      <c r="H79" s="73"/>
+      <c r="I79" s="73"/>
+      <c r="J79" s="73"/>
+      <c r="K79" s="73"/>
+      <c r="L79" s="73"/>
+      <c r="M79" s="73"/>
+      <c r="N79" s="73"/>
+      <c r="O79" s="73"/>
+      <c r="P79" s="73"/>
+      <c r="Q79" s="73"/>
+      <c r="R79" s="73"/>
+      <c r="S79" s="73"/>
+      <c r="T79" s="73"/>
+      <c r="U79" s="73"/>
+      <c r="V79" s="73"/>
+      <c r="W79" s="73"/>
+      <c r="X79" s="73"/>
+      <c r="Y79" s="73"/>
+      <c r="Z79" s="73"/>
+      <c r="AA79" s="73"/>
+      <c r="AB79" s="73"/>
+      <c r="AC79" s="73"/>
+      <c r="AD79" s="73"/>
+      <c r="AE79" s="73"/>
+      <c r="AF79" s="73"/>
       <c r="AG79" s="47"/>
     </row>
     <row r="80" spans="1:45">
       <c r="A80" s="34"/>
       <c r="B80" s="34"/>
       <c r="C80" s="34"/>
       <c r="D80" s="34"/>
       <c r="E80" s="34"/>
       <c r="F80" s="34"/>
       <c r="G80" s="34"/>
       <c r="H80" s="34"/>
       <c r="I80" s="34"/>
       <c r="J80" s="34"/>
       <c r="K80" s="34"/>
       <c r="L80" s="34"/>
       <c r="M80" s="34"/>
       <c r="N80" s="34"/>
       <c r="O80" s="34"/>
       <c r="P80" s="34"/>
       <c r="Q80" s="34"/>
       <c r="R80" s="34"/>
       <c r="S80" s="34"/>
       <c r="T80" s="34"/>
       <c r="U80" s="34"/>
       <c r="V80" s="34"/>
@@ -29125,208 +29074,208 @@
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
       <selection pane="topRight" activeCell="A13" sqref="A13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="40.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="10" width="10.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="13.5703125" style="2" customWidth="1"/>
     <col min="12" max="14" width="10.42578125" style="2" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" style="1" customWidth="1"/>
     <col min="16" max="32" width="6.7109375" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:33" ht="50.1" customHeight="1">
       <c r="B2" s="37" t="s">
         <v>134</v>
       </c>
       <c r="C2" s="37"/>
     </row>
     <row r="3" spans="1:33" ht="30" customHeight="1"/>
     <row r="5" spans="1:33">
-      <c r="A5" s="95" t="s">
+      <c r="A5" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="96" t="s">
+      <c r="B5" s="79" t="s">
         <v>125</v>
       </c>
-      <c r="C5" s="96"/>
-[...10 lines deleted...]
-      <c r="N5" s="97" t="s">
+      <c r="C5" s="79"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="79"/>
+      <c r="F5" s="79"/>
+      <c r="G5" s="79"/>
+      <c r="H5" s="79"/>
+      <c r="I5" s="79"/>
+      <c r="J5" s="38"/>
+      <c r="K5" s="38"/>
+      <c r="L5" s="38"/>
+      <c r="M5" s="38"/>
+      <c r="N5" s="80" t="s">
         <v>127</v>
       </c>
-      <c r="O5" s="97"/>
-[...17 lines deleted...]
-      <c r="AG5" s="97"/>
+      <c r="O5" s="80"/>
+      <c r="P5" s="80"/>
+      <c r="Q5" s="80"/>
+      <c r="R5" s="80"/>
+      <c r="S5" s="80"/>
+      <c r="T5" s="80"/>
+      <c r="U5" s="80"/>
+      <c r="V5" s="80"/>
+      <c r="W5" s="80"/>
+      <c r="X5" s="80"/>
+      <c r="Y5" s="80"/>
+      <c r="Z5" s="80"/>
+      <c r="AA5" s="80"/>
+      <c r="AB5" s="80"/>
+      <c r="AC5" s="80"/>
+      <c r="AD5" s="80"/>
+      <c r="AE5" s="80"/>
+      <c r="AF5" s="80"/>
+      <c r="AG5" s="80"/>
     </row>
     <row r="6" spans="1:33" ht="22.5" customHeight="1">
-      <c r="A6" s="95"/>
-      <c r="B6" s="98" t="s">
+      <c r="A6" s="78"/>
+      <c r="B6" s="81" t="s">
         <v>107</v>
       </c>
-      <c r="C6" s="99"/>
-      <c r="D6" s="100" t="s">
+      <c r="C6" s="82"/>
+      <c r="D6" s="83" t="s">
         <v>13</v>
       </c>
-      <c r="E6" s="98"/>
-[...3 lines deleted...]
-      <c r="I6" s="100" t="s">
+      <c r="E6" s="81"/>
+      <c r="F6" s="81"/>
+      <c r="G6" s="81"/>
+      <c r="H6" s="82"/>
+      <c r="I6" s="83" t="s">
         <v>14</v>
       </c>
-      <c r="J6" s="99"/>
-      <c r="K6" s="101" t="s">
+      <c r="J6" s="82"/>
+      <c r="K6" s="84" t="s">
         <v>108</v>
       </c>
-      <c r="L6" s="102" t="s">
+      <c r="L6" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="M6" s="91" t="s">
+      <c r="M6" s="74" t="s">
         <v>28</v>
       </c>
-      <c r="N6" s="97"/>
-[...18 lines deleted...]
-      <c r="AG6" s="97"/>
+      <c r="N6" s="80"/>
+      <c r="O6" s="80"/>
+      <c r="P6" s="80"/>
+      <c r="Q6" s="80"/>
+      <c r="R6" s="80"/>
+      <c r="S6" s="80"/>
+      <c r="T6" s="80"/>
+      <c r="U6" s="80"/>
+      <c r="V6" s="80"/>
+      <c r="W6" s="80"/>
+      <c r="X6" s="80"/>
+      <c r="Y6" s="80"/>
+      <c r="Z6" s="80"/>
+      <c r="AA6" s="80"/>
+      <c r="AB6" s="80"/>
+      <c r="AC6" s="80"/>
+      <c r="AD6" s="80"/>
+      <c r="AE6" s="80"/>
+      <c r="AF6" s="80"/>
+      <c r="AG6" s="80"/>
     </row>
     <row r="7" spans="1:33">
-      <c r="A7" s="95"/>
-[...2 lines deleted...]
-      <c r="D7" s="92" t="s">
+      <c r="A7" s="78"/>
+      <c r="B7" s="81"/>
+      <c r="C7" s="82"/>
+      <c r="D7" s="75" t="s">
         <v>109</v>
       </c>
-      <c r="E7" s="93"/>
-      <c r="F7" s="94" t="s">
+      <c r="E7" s="76"/>
+      <c r="F7" s="77" t="s">
         <v>105</v>
       </c>
-      <c r="G7" s="94"/>
-[...25 lines deleted...]
-      <c r="AG7" s="97"/>
+      <c r="G7" s="77"/>
+      <c r="H7" s="76"/>
+      <c r="I7" s="83"/>
+      <c r="J7" s="82"/>
+      <c r="K7" s="84"/>
+      <c r="L7" s="85"/>
+      <c r="M7" s="74"/>
+      <c r="N7" s="80"/>
+      <c r="O7" s="80"/>
+      <c r="P7" s="80"/>
+      <c r="Q7" s="80"/>
+      <c r="R7" s="80"/>
+      <c r="S7" s="80"/>
+      <c r="T7" s="80"/>
+      <c r="U7" s="80"/>
+      <c r="V7" s="80"/>
+      <c r="W7" s="80"/>
+      <c r="X7" s="80"/>
+      <c r="Y7" s="80"/>
+      <c r="Z7" s="80"/>
+      <c r="AA7" s="80"/>
+      <c r="AB7" s="80"/>
+      <c r="AC7" s="80"/>
+      <c r="AD7" s="80"/>
+      <c r="AE7" s="80"/>
+      <c r="AF7" s="80"/>
+      <c r="AG7" s="80"/>
     </row>
     <row r="8" spans="1:33" ht="39.75" customHeight="1">
-      <c r="A8" s="95"/>
-      <c r="B8" s="80" t="s">
+      <c r="A8" s="78"/>
+      <c r="B8" s="39" t="s">
         <v>110</v>
       </c>
-      <c r="C8" s="81" t="s">
+      <c r="C8" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="D8" s="82" t="s">
+      <c r="D8" s="50" t="s">
         <v>111</v>
       </c>
-      <c r="E8" s="81" t="s">
+      <c r="E8" s="40" t="s">
         <v>112</v>
       </c>
-      <c r="F8" s="80" t="s">
+      <c r="F8" s="39" t="s">
         <v>106</v>
       </c>
-      <c r="G8" s="80" t="s">
+      <c r="G8" s="39" t="s">
         <v>113</v>
       </c>
-      <c r="H8" s="81" t="s">
+      <c r="H8" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="I8" s="82" t="s">
+      <c r="I8" s="50" t="s">
         <v>114</v>
       </c>
-      <c r="J8" s="81" t="s">
+      <c r="J8" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="K8" s="101"/>
-[...1 lines deleted...]
-      <c r="M8" s="91"/>
+      <c r="K8" s="84"/>
+      <c r="L8" s="85"/>
+      <c r="M8" s="74"/>
       <c r="N8" s="36" t="s">
         <v>15</v>
       </c>
       <c r="O8" s="36" t="s">
         <v>31</v>
       </c>
       <c r="P8" s="36" t="s">
         <v>4</v>
       </c>
       <c r="Q8" s="36" t="s">
         <v>9</v>
       </c>
       <c r="R8" s="36" t="s">
         <v>1</v>
       </c>
       <c r="S8" s="36" t="s">
         <v>34</v>
       </c>
       <c r="T8" s="36" t="s">
         <v>2</v>
       </c>
       <c r="U8" s="36" t="s">
         <v>3</v>
       </c>
       <c r="V8" s="36" t="s">
@@ -30920,208 +30869,208 @@
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="6"/>
       <c r="N24" s="6"/>
       <c r="O24" s="6"/>
       <c r="P24" s="6"/>
       <c r="Q24" s="6"/>
       <c r="R24" s="6"/>
       <c r="S24" s="6"/>
       <c r="T24" s="6"/>
       <c r="U24" s="6"/>
       <c r="V24" s="6"/>
       <c r="W24" s="6"/>
       <c r="X24" s="6"/>
       <c r="Y24" s="6"/>
       <c r="Z24" s="6"/>
       <c r="AA24" s="6"/>
       <c r="AB24" s="6"/>
       <c r="AC24" s="6"/>
       <c r="AD24" s="6"/>
       <c r="AE24" s="6"/>
       <c r="AF24" s="35"/>
     </row>
     <row r="25" spans="1:33" ht="15" customHeight="1">
-      <c r="A25" s="95" t="s">
+      <c r="A25" s="78" t="s">
         <v>73</v>
       </c>
-      <c r="B25" s="96" t="s">
+      <c r="B25" s="79" t="s">
         <v>125</v>
       </c>
-      <c r="C25" s="96"/>
-[...10 lines deleted...]
-      <c r="N25" s="97" t="s">
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="41"/>
+      <c r="K25" s="41"/>
+      <c r="L25" s="41"/>
+      <c r="M25" s="41"/>
+      <c r="N25" s="80" t="s">
         <v>127</v>
       </c>
-      <c r="O25" s="97"/>
-[...17 lines deleted...]
-      <c r="AG25" s="97"/>
+      <c r="O25" s="80"/>
+      <c r="P25" s="80"/>
+      <c r="Q25" s="80"/>
+      <c r="R25" s="80"/>
+      <c r="S25" s="80"/>
+      <c r="T25" s="80"/>
+      <c r="U25" s="80"/>
+      <c r="V25" s="80"/>
+      <c r="W25" s="80"/>
+      <c r="X25" s="80"/>
+      <c r="Y25" s="80"/>
+      <c r="Z25" s="80"/>
+      <c r="AA25" s="80"/>
+      <c r="AB25" s="80"/>
+      <c r="AC25" s="80"/>
+      <c r="AD25" s="80"/>
+      <c r="AE25" s="80"/>
+      <c r="AF25" s="80"/>
+      <c r="AG25" s="80"/>
     </row>
     <row r="26" spans="1:33" ht="22.5" customHeight="1">
-      <c r="A26" s="95"/>
-      <c r="B26" s="98" t="s">
+      <c r="A26" s="78"/>
+      <c r="B26" s="81" t="s">
         <v>107</v>
       </c>
-      <c r="C26" s="99"/>
-      <c r="D26" s="100" t="s">
+      <c r="C26" s="82"/>
+      <c r="D26" s="83" t="s">
         <v>13</v>
       </c>
-      <c r="E26" s="98"/>
-[...3 lines deleted...]
-      <c r="I26" s="100" t="s">
+      <c r="E26" s="81"/>
+      <c r="F26" s="81"/>
+      <c r="G26" s="81"/>
+      <c r="H26" s="82"/>
+      <c r="I26" s="83" t="s">
         <v>14</v>
       </c>
-      <c r="J26" s="99"/>
-      <c r="K26" s="101" t="s">
+      <c r="J26" s="82"/>
+      <c r="K26" s="84" t="s">
         <v>108</v>
       </c>
-      <c r="L26" s="102" t="s">
+      <c r="L26" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="M26" s="91" t="s">
+      <c r="M26" s="74" t="s">
         <v>28</v>
       </c>
-      <c r="N26" s="97"/>
-[...18 lines deleted...]
-      <c r="AG26" s="97"/>
+      <c r="N26" s="80"/>
+      <c r="O26" s="80"/>
+      <c r="P26" s="80"/>
+      <c r="Q26" s="80"/>
+      <c r="R26" s="80"/>
+      <c r="S26" s="80"/>
+      <c r="T26" s="80"/>
+      <c r="U26" s="80"/>
+      <c r="V26" s="80"/>
+      <c r="W26" s="80"/>
+      <c r="X26" s="80"/>
+      <c r="Y26" s="80"/>
+      <c r="Z26" s="80"/>
+      <c r="AA26" s="80"/>
+      <c r="AB26" s="80"/>
+      <c r="AC26" s="80"/>
+      <c r="AD26" s="80"/>
+      <c r="AE26" s="80"/>
+      <c r="AF26" s="80"/>
+      <c r="AG26" s="80"/>
     </row>
     <row r="27" spans="1:33" ht="22.5" customHeight="1">
-      <c r="A27" s="95"/>
-[...2 lines deleted...]
-      <c r="D27" s="92" t="s">
+      <c r="A27" s="78"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="82"/>
+      <c r="D27" s="75" t="s">
         <v>109</v>
       </c>
-      <c r="E27" s="93"/>
-      <c r="F27" s="94" t="s">
+      <c r="E27" s="76"/>
+      <c r="F27" s="77" t="s">
         <v>105</v>
       </c>
-      <c r="G27" s="94"/>
-[...25 lines deleted...]
-      <c r="AG27" s="97"/>
+      <c r="G27" s="77"/>
+      <c r="H27" s="76"/>
+      <c r="I27" s="83"/>
+      <c r="J27" s="82"/>
+      <c r="K27" s="84"/>
+      <c r="L27" s="85"/>
+      <c r="M27" s="74"/>
+      <c r="N27" s="80"/>
+      <c r="O27" s="80"/>
+      <c r="P27" s="80"/>
+      <c r="Q27" s="80"/>
+      <c r="R27" s="80"/>
+      <c r="S27" s="80"/>
+      <c r="T27" s="80"/>
+      <c r="U27" s="80"/>
+      <c r="V27" s="80"/>
+      <c r="W27" s="80"/>
+      <c r="X27" s="80"/>
+      <c r="Y27" s="80"/>
+      <c r="Z27" s="80"/>
+      <c r="AA27" s="80"/>
+      <c r="AB27" s="80"/>
+      <c r="AC27" s="80"/>
+      <c r="AD27" s="80"/>
+      <c r="AE27" s="80"/>
+      <c r="AF27" s="80"/>
+      <c r="AG27" s="80"/>
     </row>
     <row r="28" spans="1:33" ht="41.25" customHeight="1">
-      <c r="A28" s="95"/>
-      <c r="B28" s="80" t="s">
+      <c r="A28" s="78"/>
+      <c r="B28" s="39" t="s">
         <v>110</v>
       </c>
-      <c r="C28" s="81" t="s">
+      <c r="C28" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="D28" s="82" t="s">
+      <c r="D28" s="50" t="s">
         <v>111</v>
       </c>
-      <c r="E28" s="81" t="s">
+      <c r="E28" s="40" t="s">
         <v>112</v>
       </c>
-      <c r="F28" s="80" t="s">
+      <c r="F28" s="39" t="s">
         <v>106</v>
       </c>
-      <c r="G28" s="80" t="s">
+      <c r="G28" s="39" t="s">
         <v>113</v>
       </c>
-      <c r="H28" s="81" t="s">
+      <c r="H28" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="I28" s="82" t="s">
+      <c r="I28" s="50" t="s">
         <v>114</v>
       </c>
-      <c r="J28" s="81" t="s">
+      <c r="J28" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="K28" s="101"/>
-[...1 lines deleted...]
-      <c r="M28" s="91"/>
+      <c r="K28" s="84"/>
+      <c r="L28" s="85"/>
+      <c r="M28" s="74"/>
       <c r="N28" s="36" t="s">
         <v>15</v>
       </c>
       <c r="O28" s="36" t="s">
         <v>31</v>
       </c>
       <c r="P28" s="36" t="s">
         <v>4</v>
       </c>
       <c r="Q28" s="36" t="s">
         <v>9</v>
       </c>
       <c r="R28" s="36" t="s">
         <v>1</v>
       </c>
       <c r="S28" s="36" t="s">
         <v>34</v>
       </c>
       <c r="T28" s="36" t="s">
         <v>2</v>
       </c>
       <c r="U28" s="36" t="s">
         <v>3</v>
       </c>
       <c r="V28" s="36" t="s">
@@ -32110,208 +32059,208 @@
       <c r="W38" s="6"/>
       <c r="X38" s="6"/>
       <c r="Y38" s="6"/>
       <c r="Z38" s="6"/>
       <c r="AA38" s="6"/>
       <c r="AB38" s="6"/>
       <c r="AC38" s="6"/>
       <c r="AD38" s="6"/>
       <c r="AE38" s="6"/>
       <c r="AF38" s="35"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
     </row>
     <row r="39" spans="1:45" ht="15" customHeight="1">
-      <c r="A39" s="95" t="s">
+      <c r="A39" s="78" t="s">
         <v>11</v>
       </c>
-      <c r="B39" s="96" t="s">
+      <c r="B39" s="79" t="s">
         <v>125</v>
       </c>
-      <c r="C39" s="96"/>
-[...10 lines deleted...]
-      <c r="N39" s="97" t="s">
+      <c r="C39" s="79"/>
+      <c r="D39" s="79"/>
+      <c r="E39" s="79"/>
+      <c r="F39" s="79"/>
+      <c r="G39" s="79"/>
+      <c r="H39" s="79"/>
+      <c r="I39" s="79"/>
+      <c r="J39" s="41"/>
+      <c r="K39" s="41"/>
+      <c r="L39" s="41"/>
+      <c r="M39" s="41"/>
+      <c r="N39" s="80" t="s">
         <v>127</v>
       </c>
-      <c r="O39" s="97"/>
-[...17 lines deleted...]
-      <c r="AG39" s="97"/>
+      <c r="O39" s="80"/>
+      <c r="P39" s="80"/>
+      <c r="Q39" s="80"/>
+      <c r="R39" s="80"/>
+      <c r="S39" s="80"/>
+      <c r="T39" s="80"/>
+      <c r="U39" s="80"/>
+      <c r="V39" s="80"/>
+      <c r="W39" s="80"/>
+      <c r="X39" s="80"/>
+      <c r="Y39" s="80"/>
+      <c r="Z39" s="80"/>
+      <c r="AA39" s="80"/>
+      <c r="AB39" s="80"/>
+      <c r="AC39" s="80"/>
+      <c r="AD39" s="80"/>
+      <c r="AE39" s="80"/>
+      <c r="AF39" s="80"/>
+      <c r="AG39" s="80"/>
     </row>
     <row r="40" spans="1:45" ht="22.5" customHeight="1">
-      <c r="A40" s="95"/>
-      <c r="B40" s="98" t="s">
+      <c r="A40" s="78"/>
+      <c r="B40" s="81" t="s">
         <v>107</v>
       </c>
-      <c r="C40" s="99"/>
-      <c r="D40" s="100" t="s">
+      <c r="C40" s="82"/>
+      <c r="D40" s="83" t="s">
         <v>13</v>
       </c>
-      <c r="E40" s="98"/>
-[...3 lines deleted...]
-      <c r="I40" s="100" t="s">
+      <c r="E40" s="81"/>
+      <c r="F40" s="81"/>
+      <c r="G40" s="81"/>
+      <c r="H40" s="82"/>
+      <c r="I40" s="83" t="s">
         <v>14</v>
       </c>
-      <c r="J40" s="99"/>
-      <c r="K40" s="101" t="s">
+      <c r="J40" s="82"/>
+      <c r="K40" s="84" t="s">
         <v>108</v>
       </c>
-      <c r="L40" s="102" t="s">
+      <c r="L40" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="M40" s="91" t="s">
+      <c r="M40" s="74" t="s">
         <v>28</v>
       </c>
-      <c r="N40" s="97"/>
-[...18 lines deleted...]
-      <c r="AG40" s="97"/>
+      <c r="N40" s="80"/>
+      <c r="O40" s="80"/>
+      <c r="P40" s="80"/>
+      <c r="Q40" s="80"/>
+      <c r="R40" s="80"/>
+      <c r="S40" s="80"/>
+      <c r="T40" s="80"/>
+      <c r="U40" s="80"/>
+      <c r="V40" s="80"/>
+      <c r="W40" s="80"/>
+      <c r="X40" s="80"/>
+      <c r="Y40" s="80"/>
+      <c r="Z40" s="80"/>
+      <c r="AA40" s="80"/>
+      <c r="AB40" s="80"/>
+      <c r="AC40" s="80"/>
+      <c r="AD40" s="80"/>
+      <c r="AE40" s="80"/>
+      <c r="AF40" s="80"/>
+      <c r="AG40" s="80"/>
     </row>
     <row r="41" spans="1:45" ht="22.5" customHeight="1">
-      <c r="A41" s="95"/>
-[...2 lines deleted...]
-      <c r="D41" s="92" t="s">
+      <c r="A41" s="78"/>
+      <c r="B41" s="81"/>
+      <c r="C41" s="82"/>
+      <c r="D41" s="75" t="s">
         <v>109</v>
       </c>
-      <c r="E41" s="93"/>
-      <c r="F41" s="94" t="s">
+      <c r="E41" s="76"/>
+      <c r="F41" s="77" t="s">
         <v>105</v>
       </c>
-      <c r="G41" s="94"/>
-[...25 lines deleted...]
-      <c r="AG41" s="97"/>
+      <c r="G41" s="77"/>
+      <c r="H41" s="76"/>
+      <c r="I41" s="83"/>
+      <c r="J41" s="82"/>
+      <c r="K41" s="84"/>
+      <c r="L41" s="85"/>
+      <c r="M41" s="74"/>
+      <c r="N41" s="80"/>
+      <c r="O41" s="80"/>
+      <c r="P41" s="80"/>
+      <c r="Q41" s="80"/>
+      <c r="R41" s="80"/>
+      <c r="S41" s="80"/>
+      <c r="T41" s="80"/>
+      <c r="U41" s="80"/>
+      <c r="V41" s="80"/>
+      <c r="W41" s="80"/>
+      <c r="X41" s="80"/>
+      <c r="Y41" s="80"/>
+      <c r="Z41" s="80"/>
+      <c r="AA41" s="80"/>
+      <c r="AB41" s="80"/>
+      <c r="AC41" s="80"/>
+      <c r="AD41" s="80"/>
+      <c r="AE41" s="80"/>
+      <c r="AF41" s="80"/>
+      <c r="AG41" s="80"/>
     </row>
     <row r="42" spans="1:45" ht="33.75">
-      <c r="A42" s="95"/>
-      <c r="B42" s="80" t="s">
+      <c r="A42" s="78"/>
+      <c r="B42" s="39" t="s">
         <v>110</v>
       </c>
-      <c r="C42" s="81" t="s">
+      <c r="C42" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="D42" s="82" t="s">
+      <c r="D42" s="50" t="s">
         <v>111</v>
       </c>
-      <c r="E42" s="81" t="s">
+      <c r="E42" s="40" t="s">
         <v>112</v>
       </c>
-      <c r="F42" s="80" t="s">
+      <c r="F42" s="39" t="s">
         <v>106</v>
       </c>
-      <c r="G42" s="80" t="s">
+      <c r="G42" s="39" t="s">
         <v>113</v>
       </c>
-      <c r="H42" s="81" t="s">
+      <c r="H42" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="I42" s="82" t="s">
+      <c r="I42" s="50" t="s">
         <v>114</v>
       </c>
-      <c r="J42" s="81" t="s">
+      <c r="J42" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="K42" s="101"/>
-[...1 lines deleted...]
-      <c r="M42" s="91"/>
+      <c r="K42" s="84"/>
+      <c r="L42" s="85"/>
+      <c r="M42" s="74"/>
       <c r="N42" s="36" t="s">
         <v>15</v>
       </c>
       <c r="O42" s="36" t="s">
         <v>31</v>
       </c>
       <c r="P42" s="36" t="s">
         <v>4</v>
       </c>
       <c r="Q42" s="36" t="s">
         <v>9</v>
       </c>
       <c r="R42" s="36" t="s">
         <v>1</v>
       </c>
       <c r="S42" s="36" t="s">
         <v>34</v>
       </c>
       <c r="T42" s="36" t="s">
         <v>2</v>
       </c>
       <c r="U42" s="36" t="s">
         <v>3</v>
       </c>
       <c r="V42" s="36" t="s">
@@ -32325,52 +32274,52 @@
       </c>
       <c r="Y42" s="36" t="s">
         <v>130</v>
       </c>
       <c r="Z42" s="36" t="s">
         <v>6</v>
       </c>
       <c r="AA42" s="36" t="s">
         <v>35</v>
       </c>
       <c r="AB42" s="36" t="s">
         <v>7</v>
       </c>
       <c r="AC42" s="36" t="s">
         <v>131</v>
       </c>
       <c r="AD42" s="36" t="s">
         <v>8</v>
       </c>
       <c r="AE42" s="36" t="s">
         <v>132</v>
       </c>
       <c r="AF42" s="36"/>
       <c r="AG42" s="36"/>
     </row>
-    <row r="43" spans="1:45" s="58" customFormat="1">
-      <c r="A43" s="57" t="s">
+    <row r="43" spans="1:45" s="52" customFormat="1">
+      <c r="A43" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B43" s="15">
         <v>0</v>
       </c>
       <c r="C43" s="16">
         <v>0</v>
       </c>
       <c r="D43" s="15">
         <v>0.86892919907840782</v>
       </c>
       <c r="E43" s="16">
         <v>0</v>
       </c>
       <c r="F43" s="15">
         <v>7.0695840811819302E-2</v>
       </c>
       <c r="G43" s="15">
         <v>0</v>
       </c>
       <c r="H43" s="16">
         <v>0</v>
       </c>
       <c r="I43" s="15">
         <v>0</v>
@@ -32428,52 +32377,52 @@
       <c r="Z43" s="7">
         <v>0</v>
       </c>
       <c r="AA43" s="7">
         <v>0</v>
       </c>
       <c r="AB43" s="7">
         <v>0</v>
       </c>
       <c r="AC43" s="7">
         <v>0</v>
       </c>
       <c r="AD43" s="7">
         <v>0</v>
       </c>
       <c r="AE43" s="7">
         <v>0</v>
       </c>
       <c r="AF43" s="7">
         <v>0</v>
       </c>
       <c r="AG43" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:45" s="58" customFormat="1">
-      <c r="A44" s="59" t="s">
+    <row r="44" spans="1:45" s="52" customFormat="1">
+      <c r="A44" s="53" t="s">
         <v>33</v>
       </c>
       <c r="B44" s="20">
         <v>0</v>
       </c>
       <c r="C44" s="21">
         <v>0</v>
       </c>
       <c r="D44" s="14">
         <v>0</v>
       </c>
       <c r="E44" s="21">
         <v>0.94807064001979269</v>
       </c>
       <c r="F44" s="20">
         <v>0</v>
       </c>
       <c r="G44" s="20">
         <v>0</v>
       </c>
       <c r="H44" s="21">
         <v>0</v>
       </c>
       <c r="I44" s="20">
         <v>0</v>
@@ -32531,52 +32480,52 @@
       <c r="Z44" s="8">
         <v>0</v>
       </c>
       <c r="AA44" s="8">
         <v>0</v>
       </c>
       <c r="AB44" s="8">
         <v>0</v>
       </c>
       <c r="AC44" s="8">
         <v>0</v>
       </c>
       <c r="AD44" s="8">
         <v>0</v>
       </c>
       <c r="AE44" s="8">
         <v>4.8093464513767597E-3</v>
       </c>
       <c r="AF44" s="8">
         <v>0</v>
       </c>
       <c r="AG44" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:45" s="58" customFormat="1">
-      <c r="A45" s="57" t="s">
+    <row r="45" spans="1:45" s="52" customFormat="1">
+      <c r="A45" s="51" t="s">
         <v>74</v>
       </c>
       <c r="B45" s="15">
         <v>0</v>
       </c>
       <c r="C45" s="16">
         <v>0</v>
       </c>
       <c r="D45" s="7">
         <v>0</v>
       </c>
       <c r="E45" s="16">
         <v>0</v>
       </c>
       <c r="F45" s="15">
         <v>0</v>
       </c>
       <c r="G45" s="15">
         <v>0</v>
       </c>
       <c r="H45" s="16">
         <v>0.95294175045137564</v>
       </c>
       <c r="I45" s="15">
         <v>0</v>
@@ -32634,52 +32583,52 @@
       <c r="Z45" s="7">
         <v>0</v>
       </c>
       <c r="AA45" s="7">
         <v>0</v>
       </c>
       <c r="AB45" s="7">
         <v>0</v>
       </c>
       <c r="AC45" s="7">
         <v>0</v>
       </c>
       <c r="AD45" s="7">
         <v>0</v>
       </c>
       <c r="AE45" s="7">
         <v>0</v>
       </c>
       <c r="AF45" s="7">
         <v>0</v>
       </c>
       <c r="AG45" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:45" s="58" customFormat="1">
-      <c r="A46" s="59" t="s">
+    <row r="46" spans="1:45" s="52" customFormat="1">
+      <c r="A46" s="53" t="s">
         <v>75</v>
       </c>
       <c r="B46" s="20">
         <v>0</v>
       </c>
       <c r="C46" s="21">
         <v>0</v>
       </c>
       <c r="D46" s="14">
         <v>0.99429177422964188</v>
       </c>
       <c r="E46" s="21">
         <v>0</v>
       </c>
       <c r="F46" s="20">
         <v>0</v>
       </c>
       <c r="G46" s="20">
         <v>0</v>
       </c>
       <c r="H46" s="21">
         <v>0</v>
       </c>
       <c r="I46" s="20">
         <v>0</v>
@@ -32737,52 +32686,52 @@
       <c r="Z46" s="8">
         <v>0</v>
       </c>
       <c r="AA46" s="8">
         <v>0</v>
       </c>
       <c r="AB46" s="8">
         <v>0</v>
       </c>
       <c r="AC46" s="8">
         <v>0</v>
       </c>
       <c r="AD46" s="8">
         <v>0</v>
       </c>
       <c r="AE46" s="8">
         <v>0</v>
       </c>
       <c r="AF46" s="8">
         <v>0</v>
       </c>
       <c r="AG46" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:45" s="58" customFormat="1">
-      <c r="A47" s="57" t="s">
+    <row r="47" spans="1:45" s="52" customFormat="1">
+      <c r="A47" s="51" t="s">
         <v>76</v>
       </c>
       <c r="B47" s="15">
         <v>0</v>
       </c>
       <c r="C47" s="16">
         <v>0</v>
       </c>
       <c r="D47" s="15">
         <v>0</v>
       </c>
       <c r="E47" s="16">
         <v>0.75835681421991863</v>
       </c>
       <c r="F47" s="15">
         <v>0</v>
       </c>
       <c r="G47" s="15">
         <v>0</v>
       </c>
       <c r="H47" s="16">
         <v>0</v>
       </c>
       <c r="I47" s="15">
         <v>0</v>
@@ -32840,52 +32789,52 @@
       <c r="Z47" s="7">
         <v>0</v>
       </c>
       <c r="AA47" s="7">
         <v>0</v>
       </c>
       <c r="AB47" s="7">
         <v>0</v>
       </c>
       <c r="AC47" s="7">
         <v>0</v>
       </c>
       <c r="AD47" s="7">
         <v>0</v>
       </c>
       <c r="AE47" s="7">
         <v>6.54759077116062E-4</v>
       </c>
       <c r="AF47" s="7">
         <v>0</v>
       </c>
       <c r="AG47" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="1:45" s="58" customFormat="1">
-      <c r="A48" s="59" t="s">
+    <row r="48" spans="1:45" s="52" customFormat="1">
+      <c r="A48" s="53" t="s">
         <v>77</v>
       </c>
       <c r="B48" s="20">
         <v>0</v>
       </c>
       <c r="C48" s="21">
         <v>0</v>
       </c>
       <c r="D48" s="14">
         <v>4.1639030698865903E-2</v>
       </c>
       <c r="E48" s="21">
         <v>0.78055442855209278</v>
       </c>
       <c r="F48" s="20">
         <v>0</v>
       </c>
       <c r="G48" s="20">
         <v>0</v>
       </c>
       <c r="H48" s="21">
         <v>0.12207173002091454</v>
       </c>
       <c r="I48" s="20">
         <v>0</v>
@@ -32943,52 +32892,52 @@
       <c r="Z48" s="8">
         <v>0</v>
       </c>
       <c r="AA48" s="8">
         <v>0</v>
       </c>
       <c r="AB48" s="8">
         <v>0</v>
       </c>
       <c r="AC48" s="8">
         <v>0</v>
       </c>
       <c r="AD48" s="8">
         <v>0</v>
       </c>
       <c r="AE48" s="8">
         <v>0</v>
       </c>
       <c r="AF48" s="8">
         <v>0</v>
       </c>
       <c r="AG48" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:33" s="58" customFormat="1">
-      <c r="A49" s="57" t="s">
+    <row r="49" spans="1:33" s="52" customFormat="1">
+      <c r="A49" s="51" t="s">
         <v>78</v>
       </c>
       <c r="B49" s="15">
         <v>0</v>
       </c>
       <c r="C49" s="16">
         <v>0</v>
       </c>
       <c r="D49" s="7">
         <v>4.9816131661335455E-3</v>
       </c>
       <c r="E49" s="16">
         <v>0.25624190582152939</v>
       </c>
       <c r="F49" s="15">
         <v>0</v>
       </c>
       <c r="G49" s="15">
         <v>0</v>
       </c>
       <c r="H49" s="16">
         <v>0.62837466937263053</v>
       </c>
       <c r="I49" s="15">
         <v>0</v>
@@ -33046,52 +32995,52 @@
       <c r="Z49" s="7">
         <v>0</v>
       </c>
       <c r="AA49" s="7">
         <v>0</v>
       </c>
       <c r="AB49" s="7">
         <v>0</v>
       </c>
       <c r="AC49" s="7">
         <v>0</v>
       </c>
       <c r="AD49" s="7">
         <v>0</v>
       </c>
       <c r="AE49" s="7">
         <v>0</v>
       </c>
       <c r="AF49" s="7">
         <v>0</v>
       </c>
       <c r="AG49" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:33" s="58" customFormat="1">
-      <c r="A50" s="59" t="s">
+    <row r="50" spans="1:33" s="52" customFormat="1">
+      <c r="A50" s="53" t="s">
         <v>79</v>
       </c>
       <c r="B50" s="20">
         <v>0</v>
       </c>
       <c r="C50" s="21">
         <v>0.88336884803862614</v>
       </c>
       <c r="D50" s="20">
         <v>3.4517923671756302E-2</v>
       </c>
       <c r="E50" s="21">
         <v>0</v>
       </c>
       <c r="F50" s="20">
         <v>0</v>
       </c>
       <c r="G50" s="20">
         <v>0</v>
       </c>
       <c r="H50" s="21">
         <v>0</v>
       </c>
       <c r="I50" s="20">
         <v>1.9836161590445892E-2</v>
@@ -33149,52 +33098,52 @@
       <c r="Z50" s="8">
         <v>0</v>
       </c>
       <c r="AA50" s="8">
         <v>0</v>
       </c>
       <c r="AB50" s="8">
         <v>0</v>
       </c>
       <c r="AC50" s="8">
         <v>0</v>
       </c>
       <c r="AD50" s="8">
         <v>0</v>
       </c>
       <c r="AE50" s="8">
         <v>0</v>
       </c>
       <c r="AF50" s="8">
         <v>0</v>
       </c>
       <c r="AG50" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:33" s="58" customFormat="1">
-      <c r="A51" s="57" t="s">
+    <row r="51" spans="1:33" s="52" customFormat="1">
+      <c r="A51" s="51" t="s">
         <v>80</v>
       </c>
       <c r="B51" s="15">
         <v>0.46149368323367673</v>
       </c>
       <c r="C51" s="16">
         <v>0.48594023532826647</v>
       </c>
       <c r="D51" s="7">
         <v>0</v>
       </c>
       <c r="E51" s="16">
         <v>0</v>
       </c>
       <c r="F51" s="15">
         <v>0</v>
       </c>
       <c r="G51" s="15">
         <v>0</v>
       </c>
       <c r="H51" s="16">
         <v>0</v>
       </c>
       <c r="I51" s="15">
         <v>2.2726296699914993E-3</v>
@@ -33252,52 +33201,52 @@
       <c r="Z51" s="7">
         <v>0.1555</v>
       </c>
       <c r="AA51" s="7">
         <v>0</v>
       </c>
       <c r="AB51" s="7">
         <v>0</v>
       </c>
       <c r="AC51" s="7">
         <v>0</v>
       </c>
       <c r="AD51" s="7">
         <v>0.10361050594335512</v>
       </c>
       <c r="AE51" s="7">
         <v>0</v>
       </c>
       <c r="AF51" s="7">
         <v>0</v>
       </c>
       <c r="AG51" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="52" spans="1:33" s="58" customFormat="1">
-      <c r="A52" s="59" t="s">
+    <row r="52" spans="1:33" s="52" customFormat="1">
+      <c r="A52" s="53" t="s">
         <v>81</v>
       </c>
       <c r="B52" s="20">
         <v>0</v>
       </c>
       <c r="C52" s="21">
         <v>0.90356522609846146</v>
       </c>
       <c r="D52" s="14">
         <v>0</v>
       </c>
       <c r="E52" s="21">
         <v>0</v>
       </c>
       <c r="F52" s="20">
         <v>0</v>
       </c>
       <c r="G52" s="20">
         <v>0</v>
       </c>
       <c r="H52" s="21">
         <v>0</v>
       </c>
       <c r="I52" s="20">
         <v>2.2073700159566832E-3</v>
@@ -33355,52 +33304,52 @@
       <c r="Z52" s="8">
         <v>0</v>
       </c>
       <c r="AA52" s="8">
         <v>0</v>
       </c>
       <c r="AB52" s="8">
         <v>0</v>
       </c>
       <c r="AC52" s="8">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="AD52" s="8">
         <v>0</v>
       </c>
       <c r="AE52" s="8">
         <v>4.3694088214096607E-2</v>
       </c>
       <c r="AF52" s="8">
         <v>0</v>
       </c>
       <c r="AG52" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="1:33" s="58" customFormat="1">
-      <c r="A53" s="57" t="s">
+    <row r="53" spans="1:33" s="52" customFormat="1">
+      <c r="A53" s="51" t="s">
         <v>82</v>
       </c>
       <c r="B53" s="7">
         <v>0.87660042045631259</v>
       </c>
       <c r="C53" s="16">
         <v>6.0511970688822046E-2</v>
       </c>
       <c r="D53" s="15">
         <v>2.5187565961360202E-2</v>
       </c>
       <c r="E53" s="16">
         <v>0</v>
       </c>
       <c r="F53" s="15">
         <v>0</v>
       </c>
       <c r="G53" s="15">
         <v>0</v>
       </c>
       <c r="H53" s="16">
         <v>0</v>
       </c>
       <c r="I53" s="15">
         <v>0</v>
@@ -33458,52 +33407,52 @@
       <c r="Z53" s="7">
         <v>0</v>
       </c>
       <c r="AA53" s="7">
         <v>0</v>
       </c>
       <c r="AB53" s="7">
         <v>0</v>
       </c>
       <c r="AC53" s="7">
         <v>0</v>
       </c>
       <c r="AD53" s="7">
         <v>0</v>
       </c>
       <c r="AE53" s="7">
         <v>0</v>
       </c>
       <c r="AF53" s="7">
         <v>0</v>
       </c>
       <c r="AG53" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="1:33" s="58" customFormat="1">
-      <c r="A54" s="59" t="s">
+    <row r="54" spans="1:33" s="52" customFormat="1">
+      <c r="A54" s="53" t="s">
         <v>83</v>
       </c>
       <c r="B54" s="20">
         <v>0</v>
       </c>
       <c r="C54" s="21">
         <v>0.89700000000000002</v>
       </c>
       <c r="D54" s="20">
         <v>2.4120259857431998E-2</v>
       </c>
       <c r="E54" s="21">
         <v>0</v>
       </c>
       <c r="F54" s="20">
         <v>0</v>
       </c>
       <c r="G54" s="20">
         <v>0</v>
       </c>
       <c r="H54" s="21">
         <v>0</v>
       </c>
       <c r="I54" s="20">
         <v>2.3566269253751992E-2</v>
@@ -33561,52 +33510,52 @@
       <c r="Z54" s="8">
         <v>0</v>
       </c>
       <c r="AA54" s="8">
         <v>0</v>
       </c>
       <c r="AB54" s="8">
         <v>5.5317127904259043E-2</v>
       </c>
       <c r="AC54" s="8">
         <v>2.1061268883472719E-3</v>
       </c>
       <c r="AD54" s="8">
         <v>0</v>
       </c>
       <c r="AE54" s="8">
         <v>7.7542657761299552E-3</v>
       </c>
       <c r="AF54" s="8">
         <v>0</v>
       </c>
       <c r="AG54" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="55" spans="1:33" s="58" customFormat="1">
-      <c r="A55" s="57" t="s">
+    <row r="55" spans="1:33" s="52" customFormat="1">
+      <c r="A55" s="51" t="s">
         <v>84</v>
       </c>
       <c r="B55" s="15">
         <v>0</v>
       </c>
       <c r="C55" s="16">
         <v>0</v>
       </c>
       <c r="D55" s="15">
         <v>0</v>
       </c>
       <c r="E55" s="16">
         <v>0</v>
       </c>
       <c r="F55" s="15">
         <v>0</v>
       </c>
       <c r="G55" s="15">
         <v>0</v>
       </c>
       <c r="H55" s="16">
         <v>0</v>
       </c>
       <c r="I55" s="15">
         <v>0.9385302339776993</v>
@@ -33664,52 +33613,52 @@
       <c r="Z55" s="7">
         <v>0</v>
       </c>
       <c r="AA55" s="7">
         <v>0</v>
       </c>
       <c r="AB55" s="7">
         <v>0</v>
       </c>
       <c r="AC55" s="7">
         <v>0</v>
       </c>
       <c r="AD55" s="7">
         <v>0</v>
       </c>
       <c r="AE55" s="7">
         <v>0</v>
       </c>
       <c r="AF55" s="7">
         <v>0</v>
       </c>
       <c r="AG55" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="1:33" s="58" customFormat="1">
-      <c r="A56" s="59" t="s">
+    <row r="56" spans="1:33" s="52" customFormat="1">
+      <c r="A56" s="53" t="s">
         <v>85</v>
       </c>
       <c r="B56" s="14">
         <v>0</v>
       </c>
       <c r="C56" s="21">
         <v>0.95633705351453924</v>
       </c>
       <c r="D56" s="20">
         <v>0</v>
       </c>
       <c r="E56" s="21">
         <v>0</v>
       </c>
       <c r="F56" s="20">
         <v>0</v>
       </c>
       <c r="G56" s="20">
         <v>0</v>
       </c>
       <c r="H56" s="21">
         <v>0</v>
       </c>
       <c r="I56" s="20">
         <v>0</v>
@@ -33767,52 +33716,52 @@
       <c r="Z56" s="8">
         <v>0</v>
       </c>
       <c r="AA56" s="8">
         <v>0</v>
       </c>
       <c r="AB56" s="8">
         <v>1.6260742058770157E-2</v>
       </c>
       <c r="AC56" s="8">
         <v>1.01E-2</v>
       </c>
       <c r="AD56" s="8">
         <v>0</v>
       </c>
       <c r="AE56" s="8">
         <v>4.738410792327544E-3</v>
       </c>
       <c r="AF56" s="8">
         <v>0</v>
       </c>
       <c r="AG56" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="57" spans="1:33" s="58" customFormat="1">
-      <c r="A57" s="57" t="s">
+    <row r="57" spans="1:33" s="52" customFormat="1">
+      <c r="A57" s="51" t="s">
         <v>86</v>
       </c>
       <c r="B57" s="15">
         <v>0</v>
       </c>
       <c r="C57" s="16">
         <v>0.83107931261651369</v>
       </c>
       <c r="D57" s="15">
         <v>0</v>
       </c>
       <c r="E57" s="16">
         <v>0</v>
       </c>
       <c r="F57" s="15">
         <v>0</v>
       </c>
       <c r="G57" s="15">
         <v>0</v>
       </c>
       <c r="H57" s="16">
         <v>0</v>
       </c>
       <c r="I57" s="15">
         <v>0</v>
@@ -33870,92 +33819,92 @@
       <c r="Z57" s="7">
         <v>0</v>
       </c>
       <c r="AA57" s="7">
         <v>0</v>
       </c>
       <c r="AB57" s="7">
         <v>0</v>
       </c>
       <c r="AC57" s="7">
         <v>0</v>
       </c>
       <c r="AD57" s="7">
         <v>0</v>
       </c>
       <c r="AE57" s="7">
         <v>0</v>
       </c>
       <c r="AF57" s="7">
         <v>0</v>
       </c>
       <c r="AG57" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="58" spans="1:33" s="58" customFormat="1">
-      <c r="A58" s="59" t="s">
+    <row r="58" spans="1:33" s="52" customFormat="1">
+      <c r="A58" s="53" t="s">
         <v>87</v>
       </c>
       <c r="B58" s="20">
         <v>0</v>
       </c>
       <c r="C58" s="21">
         <v>0.93936792068841823</v>
       </c>
       <c r="D58" s="14">
         <v>0</v>
       </c>
       <c r="E58" s="21">
         <v>0</v>
       </c>
       <c r="F58" s="20">
         <v>0</v>
       </c>
       <c r="G58" s="20">
         <v>0</v>
       </c>
       <c r="H58" s="21">
         <v>0</v>
       </c>
       <c r="I58" s="20">
         <v>0</v>
       </c>
       <c r="J58" s="21">
         <v>0</v>
       </c>
       <c r="K58" s="21">
         <v>5.1529125296811105E-2</v>
       </c>
       <c r="L58" s="24">
         <v>9.077539100866186E-3</v>
       </c>
       <c r="M58" s="14">
         <f t="shared" si="5"/>
         <v>0.99997458508609549</v>
       </c>
-      <c r="N58" s="77">
+      <c r="N58" s="71">
         <f t="shared" si="4"/>
         <v>0.94844545978928441</v>
       </c>
       <c r="O58" s="8">
         <v>0</v>
       </c>
       <c r="P58" s="8">
         <v>2.4283195823002687E-2</v>
       </c>
       <c r="Q58" s="8">
         <v>0.82785114780094349</v>
       </c>
       <c r="R58" s="8">
         <v>7.9584113393581804E-2</v>
       </c>
       <c r="S58" s="8">
         <v>0</v>
       </c>
       <c r="T58" s="8">
         <v>0</v>
       </c>
       <c r="U58" s="8">
         <v>0</v>
       </c>
       <c r="V58" s="8">
@@ -33973,92 +33922,92 @@
       <c r="Z58" s="8">
         <v>0</v>
       </c>
       <c r="AA58" s="8">
         <v>0</v>
       </c>
       <c r="AB58" s="8">
         <v>0</v>
       </c>
       <c r="AC58" s="8">
         <v>0</v>
       </c>
       <c r="AD58" s="8">
         <v>0</v>
       </c>
       <c r="AE58" s="8">
         <v>3.4863925167938452E-3</v>
       </c>
       <c r="AF58" s="8">
         <v>0</v>
       </c>
       <c r="AG58" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="59" spans="1:33" s="58" customFormat="1">
-      <c r="A59" s="57" t="s">
+    <row r="59" spans="1:33" s="52" customFormat="1">
+      <c r="A59" s="51" t="s">
         <v>88</v>
       </c>
       <c r="B59" s="15">
         <v>0</v>
       </c>
       <c r="C59" s="16">
         <v>0.89644711521603382</v>
       </c>
       <c r="D59" s="7">
         <v>0</v>
       </c>
       <c r="E59" s="16">
         <v>0</v>
       </c>
       <c r="F59" s="15">
         <v>0</v>
       </c>
       <c r="G59" s="15">
         <v>0</v>
       </c>
       <c r="H59" s="16">
         <v>0</v>
       </c>
       <c r="I59" s="15">
         <v>4.9846100111171403E-2</v>
       </c>
       <c r="J59" s="16">
         <v>0</v>
       </c>
       <c r="K59" s="16">
         <v>4.997454421126641E-2</v>
       </c>
       <c r="L59" s="18">
         <v>3.7169151627184445E-3</v>
       </c>
       <c r="M59" s="7">
         <f t="shared" si="5"/>
         <v>0.99998467470119012</v>
       </c>
-      <c r="N59" s="78">
+      <c r="N59" s="72">
         <f t="shared" si="4"/>
         <v>0.95001013048992367</v>
       </c>
       <c r="O59" s="7">
         <v>0</v>
       </c>
       <c r="P59" s="7">
         <v>4.1675046154774298E-2</v>
       </c>
       <c r="Q59" s="7">
         <v>0.87633662310125138</v>
       </c>
       <c r="R59" s="7">
         <v>0</v>
       </c>
       <c r="S59" s="7">
         <v>0</v>
       </c>
       <c r="T59" s="7">
         <v>9.0492621276305231E-3</v>
       </c>
       <c r="U59" s="7">
         <v>0</v>
       </c>
       <c r="V59" s="7">
@@ -34076,92 +34025,92 @@
       <c r="Z59" s="7">
         <v>0</v>
       </c>
       <c r="AA59" s="7">
         <v>0</v>
       </c>
       <c r="AB59" s="7">
         <v>1.8130570957769102E-2</v>
       </c>
       <c r="AC59" s="7">
         <v>0</v>
       </c>
       <c r="AD59" s="7">
         <v>0</v>
       </c>
       <c r="AE59" s="7">
         <v>0</v>
       </c>
       <c r="AF59" s="7">
         <v>0</v>
       </c>
       <c r="AG59" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="60" spans="1:33" s="58" customFormat="1">
-      <c r="A60" s="59" t="s">
+    <row r="60" spans="1:33" s="52" customFormat="1">
+      <c r="A60" s="53" t="s">
         <v>89</v>
       </c>
       <c r="B60" s="20">
         <v>0</v>
       </c>
       <c r="C60" s="21">
         <v>0.90344896964218979</v>
       </c>
       <c r="D60" s="14">
         <v>0</v>
       </c>
       <c r="E60" s="21">
         <v>0</v>
       </c>
       <c r="F60" s="20">
         <v>0</v>
       </c>
       <c r="G60" s="20">
         <v>0</v>
       </c>
       <c r="H60" s="21">
         <v>0</v>
       </c>
       <c r="I60" s="20">
         <v>0</v>
       </c>
       <c r="J60" s="21">
         <v>0</v>
       </c>
       <c r="K60" s="21">
         <v>9.1204292315106669E-2</v>
       </c>
       <c r="L60" s="24">
         <v>5.2637640099774761E-3</v>
       </c>
       <c r="M60" s="14">
         <f t="shared" si="5"/>
         <v>0.99991702596727394</v>
       </c>
-      <c r="N60" s="77">
+      <c r="N60" s="71">
         <f t="shared" si="4"/>
         <v>0.90876455165698034</v>
       </c>
       <c r="O60" s="8">
         <v>0</v>
       </c>
       <c r="P60" s="8">
         <v>4.5600000000000002E-2</v>
       </c>
       <c r="Q60" s="8">
         <v>0.81289999999999996</v>
       </c>
       <c r="R60" s="8">
         <v>0</v>
       </c>
       <c r="S60" s="8">
         <v>0</v>
       </c>
       <c r="T60" s="8">
         <v>1.150742405226832E-2</v>
       </c>
       <c r="U60" s="8">
         <v>0</v>
       </c>
       <c r="V60" s="8">
@@ -34179,92 +34128,92 @@
       <c r="Z60" s="8">
         <v>0</v>
       </c>
       <c r="AA60" s="8">
         <v>0</v>
       </c>
       <c r="AB60" s="8">
         <v>3.4821616227028875E-2</v>
       </c>
       <c r="AC60" s="8">
         <v>0</v>
       </c>
       <c r="AD60" s="8">
         <v>0</v>
       </c>
       <c r="AE60" s="8">
         <v>3.9355113776832372E-3</v>
       </c>
       <c r="AF60" s="8">
         <v>0</v>
       </c>
       <c r="AG60" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="61" spans="1:33" s="58" customFormat="1">
-      <c r="A61" s="57" t="s">
+    <row r="61" spans="1:33" s="52" customFormat="1">
+      <c r="A61" s="51" t="s">
         <v>90</v>
       </c>
       <c r="B61" s="15">
         <v>0</v>
       </c>
       <c r="C61" s="16">
         <v>0.13578536470115946</v>
       </c>
       <c r="D61" s="7">
         <v>0</v>
       </c>
       <c r="E61" s="16">
         <v>0</v>
       </c>
       <c r="F61" s="15">
         <v>0</v>
       </c>
       <c r="G61" s="15">
         <v>0</v>
       </c>
       <c r="H61" s="16">
         <v>0</v>
       </c>
       <c r="I61" s="15">
         <v>0.79699909226597387</v>
       </c>
       <c r="J61" s="16">
         <v>0</v>
       </c>
       <c r="K61" s="16">
         <v>6.1629545292205337E-2</v>
       </c>
       <c r="L61" s="18">
         <v>5.5382559484997455E-3</v>
       </c>
       <c r="M61" s="7">
         <f t="shared" si="5"/>
         <v>0.9999522582078384</v>
       </c>
-      <c r="N61" s="78">
+      <c r="N61" s="72">
         <f t="shared" si="4"/>
         <v>0.93835667723212024</v>
       </c>
       <c r="O61" s="7">
         <v>0</v>
       </c>
       <c r="P61" s="7">
         <v>4.249285236905416E-2</v>
       </c>
       <c r="Q61" s="7">
         <v>0.69774935800181215</v>
       </c>
       <c r="R61" s="7">
         <v>4.8099999999999997E-2</v>
       </c>
       <c r="S61" s="7">
         <v>0</v>
       </c>
       <c r="T61" s="7">
         <v>5.7447308816780491E-3</v>
       </c>
       <c r="U61" s="7">
         <v>6.3892630724164982E-3</v>
       </c>
       <c r="V61" s="7">
@@ -34282,92 +34231,92 @@
       <c r="Z61" s="7">
         <v>0</v>
       </c>
       <c r="AA61" s="7">
         <v>0</v>
       </c>
       <c r="AB61" s="7">
         <v>6.8618463288285969E-2</v>
       </c>
       <c r="AC61" s="7">
         <v>0</v>
       </c>
       <c r="AD61" s="7">
         <v>0</v>
       </c>
       <c r="AE61" s="7">
         <v>1.1552071344938105E-2</v>
       </c>
       <c r="AF61" s="7">
         <v>0</v>
       </c>
       <c r="AG61" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="62" spans="1:33" s="58" customFormat="1">
-      <c r="A62" s="59" t="s">
+    <row r="62" spans="1:33" s="52" customFormat="1">
+      <c r="A62" s="53" t="s">
         <v>91</v>
       </c>
       <c r="B62" s="20">
         <v>0</v>
       </c>
       <c r="C62" s="21">
         <v>0.93450855413291034</v>
       </c>
       <c r="D62" s="14">
         <v>0</v>
       </c>
       <c r="E62" s="21">
         <v>0</v>
       </c>
       <c r="F62" s="20">
         <v>0</v>
       </c>
       <c r="G62" s="20">
         <v>0</v>
       </c>
       <c r="H62" s="21">
         <v>0</v>
       </c>
       <c r="I62" s="20">
         <v>0</v>
       </c>
       <c r="J62" s="21">
         <v>0</v>
       </c>
       <c r="K62" s="21">
         <v>5.5262816748095994E-2</v>
       </c>
       <c r="L62" s="24">
         <v>1.0194958380053123E-2</v>
       </c>
       <c r="M62" s="14">
         <f t="shared" si="5"/>
         <v>0.99996632926105944</v>
       </c>
-      <c r="N62" s="77">
+      <c r="N62" s="71">
         <f t="shared" si="4"/>
         <v>0.94470351251296336</v>
       </c>
       <c r="O62" s="8">
         <v>0</v>
       </c>
       <c r="P62" s="8">
         <v>8.2718108197572471E-2</v>
       </c>
       <c r="Q62" s="8">
         <v>0.80478519526919123</v>
       </c>
       <c r="R62" s="8">
         <v>0</v>
       </c>
       <c r="S62" s="8">
         <v>0</v>
       </c>
       <c r="T62" s="8">
         <v>4.2683454913796616E-3</v>
       </c>
       <c r="U62" s="8">
         <v>0</v>
       </c>
       <c r="V62" s="8">
@@ -34385,92 +34334,92 @@
       <c r="Z62" s="8">
         <v>0</v>
       </c>
       <c r="AA62" s="8">
         <v>0</v>
       </c>
       <c r="AB62" s="8">
         <v>0</v>
       </c>
       <c r="AC62" s="8">
         <v>0</v>
       </c>
       <c r="AD62" s="8">
         <v>0</v>
       </c>
       <c r="AE62" s="8">
         <v>5.0204875535558996E-2</v>
       </c>
       <c r="AF62" s="8">
         <v>0</v>
       </c>
       <c r="AG62" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="63" spans="1:33" s="58" customFormat="1">
-      <c r="A63" s="57" t="s">
+    <row r="63" spans="1:33" s="52" customFormat="1">
+      <c r="A63" s="51" t="s">
         <v>92</v>
       </c>
       <c r="B63" s="15">
         <v>0</v>
       </c>
       <c r="C63" s="16">
         <v>0.94487861612938551</v>
       </c>
       <c r="D63" s="7">
         <v>0</v>
       </c>
       <c r="E63" s="16">
         <v>0</v>
       </c>
       <c r="F63" s="15">
         <v>0</v>
       </c>
       <c r="G63" s="15">
         <v>0</v>
       </c>
       <c r="H63" s="16">
         <v>0</v>
       </c>
       <c r="I63" s="15">
         <v>0</v>
       </c>
       <c r="J63" s="16">
         <v>0</v>
       </c>
       <c r="K63" s="16">
         <v>4.6775053731151199E-2</v>
       </c>
       <c r="L63" s="18">
         <v>8.3369183390031559E-3</v>
       </c>
       <c r="M63" s="7">
         <f t="shared" si="5"/>
         <v>0.9999905881995399</v>
       </c>
-      <c r="N63" s="78">
+      <c r="N63" s="72">
         <f t="shared" si="4"/>
         <v>0.95318184010289575</v>
       </c>
       <c r="O63" s="7">
         <v>0</v>
       </c>
       <c r="P63" s="7">
         <v>0.17829999999999999</v>
       </c>
       <c r="Q63" s="7">
         <v>0.38847860500761722</v>
       </c>
       <c r="R63" s="7">
         <v>0</v>
       </c>
       <c r="S63" s="7">
         <v>0</v>
       </c>
       <c r="T63" s="7">
         <v>5.04E-2</v>
       </c>
       <c r="U63" s="7">
         <v>0</v>
       </c>
       <c r="V63" s="7">
@@ -34488,92 +34437,92 @@
       <c r="Z63" s="7">
         <v>0</v>
       </c>
       <c r="AA63" s="7">
         <v>1.9478014671148E-2</v>
       </c>
       <c r="AB63" s="7">
         <v>1.8965541045929079E-2</v>
       </c>
       <c r="AC63" s="7">
         <v>8.0644688824738388E-3</v>
       </c>
       <c r="AD63" s="7">
         <v>0</v>
       </c>
       <c r="AE63" s="7">
         <v>4.3707093132482984E-3</v>
       </c>
       <c r="AF63" s="7">
         <v>0</v>
       </c>
       <c r="AG63" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="64" spans="1:33" s="58" customFormat="1">
-      <c r="A64" s="59" t="s">
+    <row r="64" spans="1:33" s="52" customFormat="1">
+      <c r="A64" s="53" t="s">
         <v>93</v>
       </c>
       <c r="B64" s="20">
         <v>0</v>
       </c>
       <c r="C64" s="21">
         <v>0.9250682921938248</v>
       </c>
       <c r="D64" s="14">
         <v>0</v>
       </c>
       <c r="E64" s="21">
         <v>0</v>
       </c>
       <c r="F64" s="20">
         <v>0</v>
       </c>
       <c r="G64" s="20">
         <v>0</v>
       </c>
       <c r="H64" s="21">
         <v>0</v>
       </c>
       <c r="I64" s="20">
         <v>0</v>
       </c>
       <c r="J64" s="21">
         <v>0</v>
       </c>
       <c r="K64" s="21">
         <v>7.2062306693319839E-2</v>
       </c>
       <c r="L64" s="24">
         <v>2.8510244508261062E-3</v>
       </c>
       <c r="M64" s="14">
         <f t="shared" si="5"/>
         <v>0.99998162333797069</v>
       </c>
-      <c r="N64" s="77">
+      <c r="N64" s="71">
         <f t="shared" si="4"/>
         <v>0.92791931664465099</v>
       </c>
       <c r="O64" s="8">
         <v>0</v>
       </c>
       <c r="P64" s="8">
         <v>6.456044644232159E-2</v>
       </c>
       <c r="Q64" s="8">
         <v>0.67999243765194173</v>
       </c>
       <c r="R64" s="8">
         <v>7.5902998480652135E-3</v>
       </c>
       <c r="S64" s="8">
         <v>0</v>
       </c>
       <c r="T64" s="8">
         <v>0</v>
       </c>
       <c r="U64" s="8">
         <v>4.7472116079374897E-2</v>
       </c>
       <c r="V64" s="8">
@@ -34591,52 +34540,52 @@
       <c r="Z64" s="8">
         <v>0</v>
       </c>
       <c r="AA64" s="8">
         <v>0</v>
       </c>
       <c r="AB64" s="8">
         <v>3.8819228556992783E-2</v>
       </c>
       <c r="AC64" s="8">
         <v>0</v>
       </c>
       <c r="AD64" s="8">
         <v>0</v>
       </c>
       <c r="AE64" s="8">
         <v>2.8020557681332603E-2</v>
       </c>
       <c r="AF64" s="8">
         <v>0</v>
       </c>
       <c r="AG64" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="65" spans="1:45" s="58" customFormat="1">
-      <c r="A65" s="57" t="s">
+    <row r="65" spans="1:45" s="52" customFormat="1">
+      <c r="A65" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B65" s="15">
         <v>0</v>
       </c>
       <c r="C65" s="16">
         <v>0</v>
       </c>
       <c r="D65" s="7">
         <v>0.85861584107124378</v>
       </c>
       <c r="E65" s="16">
         <v>1.0809425726124361E-3</v>
       </c>
       <c r="F65" s="15">
         <v>6.4689863584897686E-2</v>
       </c>
       <c r="G65" s="15">
         <v>1.5159173477182881E-2</v>
       </c>
       <c r="H65" s="16">
         <v>3.2889434838351342E-2</v>
       </c>
       <c r="I65" s="15">
         <v>0</v>
@@ -34694,52 +34643,52 @@
       <c r="Z65" s="7">
         <v>0</v>
       </c>
       <c r="AA65" s="7">
         <v>0</v>
       </c>
       <c r="AB65" s="7">
         <v>0</v>
       </c>
       <c r="AC65" s="7">
         <v>0</v>
       </c>
       <c r="AD65" s="7">
         <v>0</v>
       </c>
       <c r="AE65" s="7">
         <v>0</v>
       </c>
       <c r="AF65" s="7">
         <v>0</v>
       </c>
       <c r="AG65" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="66" spans="1:45" s="58" customFormat="1">
-      <c r="A66" s="59" t="s">
+    <row r="66" spans="1:45" s="52" customFormat="1">
+      <c r="A66" s="53" t="s">
         <v>21</v>
       </c>
       <c r="B66" s="20">
         <v>0.15554087967487465</v>
       </c>
       <c r="C66" s="21">
         <v>8.0812648630877795E-2</v>
       </c>
       <c r="D66" s="14">
         <v>0.68311439426163001</v>
       </c>
       <c r="E66" s="21">
         <v>3.988290786324576E-3</v>
       </c>
       <c r="F66" s="20">
         <v>3.798209354970912E-2</v>
       </c>
       <c r="G66" s="20">
         <v>7.483810707638365E-3</v>
       </c>
       <c r="H66" s="21">
         <v>1.3708403761445598E-3</v>
       </c>
       <c r="I66" s="20">
         <v>3.6100451029746289E-3</v>
@@ -34797,52 +34746,52 @@
       <c r="Z66" s="8">
         <v>0</v>
       </c>
       <c r="AA66" s="8">
         <v>0</v>
       </c>
       <c r="AB66" s="8">
         <v>0</v>
       </c>
       <c r="AC66" s="8">
         <v>0</v>
       </c>
       <c r="AD66" s="8">
         <v>0</v>
       </c>
       <c r="AE66" s="8">
         <v>3.1290684966573321E-3</v>
       </c>
       <c r="AF66" s="8">
         <v>0</v>
       </c>
       <c r="AG66" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="67" spans="1:45" s="58" customFormat="1">
-      <c r="A67" s="57" t="s">
+    <row r="67" spans="1:45" s="52" customFormat="1">
+      <c r="A67" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B67" s="15">
         <v>0.34401776757228292</v>
       </c>
       <c r="C67" s="16">
         <v>0.1781824285063463</v>
       </c>
       <c r="D67" s="7">
         <v>0.40077985230017282</v>
       </c>
       <c r="E67" s="16">
         <v>1.5704202707940399E-3</v>
       </c>
       <c r="F67" s="15">
         <v>1.7263564151582991E-2</v>
       </c>
       <c r="G67" s="15">
         <v>6.550376138849864E-3</v>
       </c>
       <c r="H67" s="16">
         <v>5.5240003570067797E-4</v>
       </c>
       <c r="I67" s="15">
         <v>7.9943586076864966E-3</v>
@@ -34900,52 +34849,52 @@
       <c r="Z67" s="7">
         <v>0</v>
       </c>
       <c r="AA67" s="7">
         <v>0</v>
       </c>
       <c r="AB67" s="7">
         <v>0</v>
       </c>
       <c r="AC67" s="7">
         <v>0</v>
       </c>
       <c r="AD67" s="7">
         <v>0</v>
       </c>
       <c r="AE67" s="7">
         <v>7.0533698821493174E-3</v>
       </c>
       <c r="AF67" s="7">
         <v>0</v>
       </c>
       <c r="AG67" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="68" spans="1:45" s="58" customFormat="1">
-      <c r="A68" s="59" t="s">
+    <row r="68" spans="1:45" s="52" customFormat="1">
+      <c r="A68" s="53" t="s">
         <v>23</v>
       </c>
       <c r="B68" s="20">
         <v>0.42464166337730902</v>
       </c>
       <c r="C68" s="21">
         <v>0.21773448425673605</v>
       </c>
       <c r="D68" s="14">
         <v>0.26538098642270558</v>
       </c>
       <c r="E68" s="21">
         <v>1.4180553313911551E-3</v>
       </c>
       <c r="F68" s="20">
         <v>1.2249207257991961E-2</v>
       </c>
       <c r="G68" s="20">
         <v>1.9966869071724501E-3</v>
       </c>
       <c r="H68" s="21">
         <v>1.0726973276670331E-3</v>
       </c>
       <c r="I68" s="20">
         <v>8.591571911318192E-3</v>
@@ -35003,52 +34952,52 @@
       <c r="Z68" s="8">
         <v>0</v>
       </c>
       <c r="AA68" s="8">
         <v>0</v>
       </c>
       <c r="AB68" s="8">
         <v>0</v>
       </c>
       <c r="AC68" s="8">
         <v>0</v>
       </c>
       <c r="AD68" s="8">
         <v>0</v>
       </c>
       <c r="AE68" s="8">
         <v>8.7200271589123451E-3</v>
       </c>
       <c r="AF68" s="8">
         <v>0</v>
       </c>
       <c r="AG68" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="69" spans="1:45" s="58" customFormat="1">
-      <c r="A69" s="57" t="s">
+    <row r="69" spans="1:45" s="52" customFormat="1">
+      <c r="A69" s="51" t="s">
         <v>24</v>
       </c>
       <c r="B69" s="15">
         <v>0.45429718037726685</v>
       </c>
       <c r="C69" s="16">
         <v>0.2297209895877679</v>
       </c>
       <c r="D69" s="7">
         <v>0.15835152074988956</v>
       </c>
       <c r="E69" s="16">
         <v>2.871906085731736E-3</v>
       </c>
       <c r="F69" s="15">
         <v>1.6483677308781829E-2</v>
       </c>
       <c r="G69" s="15">
         <v>1.094448795180178E-3</v>
       </c>
       <c r="H69" s="16">
         <v>1.425450952457371E-3</v>
       </c>
       <c r="I69" s="15">
         <v>1.2749166217149763E-2</v>
@@ -35106,52 +35055,52 @@
       <c r="Z69" s="7">
         <v>0</v>
       </c>
       <c r="AA69" s="7">
         <v>0</v>
       </c>
       <c r="AB69" s="7">
         <v>0</v>
       </c>
       <c r="AC69" s="7">
         <v>0</v>
       </c>
       <c r="AD69" s="7">
         <v>0</v>
       </c>
       <c r="AE69" s="7">
         <v>9.2480030707650096E-3</v>
       </c>
       <c r="AF69" s="7">
         <v>0</v>
       </c>
       <c r="AG69" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="70" spans="1:45" s="58" customFormat="1">
-      <c r="A70" s="59" t="s">
+    <row r="70" spans="1:45" s="52" customFormat="1">
+      <c r="A70" s="53" t="s">
         <v>135</v>
       </c>
       <c r="B70" s="20">
         <v>0.45197636905386479</v>
       </c>
       <c r="C70" s="21">
         <v>0.12310381014126986</v>
       </c>
       <c r="D70" s="14">
         <v>0</v>
       </c>
       <c r="E70" s="21">
         <v>0</v>
       </c>
       <c r="F70" s="20">
         <v>0</v>
       </c>
       <c r="G70" s="20">
         <v>0</v>
       </c>
       <c r="H70" s="21">
         <v>0</v>
       </c>
       <c r="I70" s="20">
         <v>0.17428165565930681</v>
@@ -35256,169 +35205,169 @@
       <c r="W71" s="6"/>
       <c r="X71" s="6"/>
       <c r="Y71" s="6"/>
       <c r="Z71" s="6"/>
       <c r="AA71" s="6"/>
       <c r="AB71" s="6"/>
       <c r="AC71" s="6"/>
       <c r="AD71" s="6"/>
       <c r="AE71" s="6"/>
       <c r="AF71" s="35"/>
       <c r="AG71"/>
       <c r="AH71"/>
       <c r="AI71"/>
       <c r="AJ71"/>
       <c r="AK71"/>
       <c r="AL71"/>
       <c r="AM71"/>
       <c r="AN71"/>
       <c r="AO71"/>
       <c r="AP71"/>
       <c r="AQ71"/>
       <c r="AR71"/>
       <c r="AS71"/>
     </row>
     <row r="72" spans="1:45" ht="15" customHeight="1">
-      <c r="A72" s="95" t="s">
+      <c r="A72" s="78" t="s">
         <v>124</v>
       </c>
-      <c r="B72" s="96" t="s">
+      <c r="B72" s="79" t="s">
         <v>125</v>
       </c>
-      <c r="C72" s="96"/>
-[...10 lines deleted...]
-      <c r="N72" s="97" t="s">
+      <c r="C72" s="79"/>
+      <c r="D72" s="79"/>
+      <c r="E72" s="79"/>
+      <c r="F72" s="79"/>
+      <c r="G72" s="79"/>
+      <c r="H72" s="79"/>
+      <c r="I72" s="79"/>
+      <c r="J72" s="38"/>
+      <c r="K72" s="38"/>
+      <c r="L72" s="38"/>
+      <c r="M72" s="38"/>
+      <c r="N72" s="80" t="s">
         <v>127</v>
       </c>
-      <c r="O72" s="97"/>
-[...17 lines deleted...]
-      <c r="AG72" s="97"/>
+      <c r="O72" s="80"/>
+      <c r="P72" s="80"/>
+      <c r="Q72" s="80"/>
+      <c r="R72" s="80"/>
+      <c r="S72" s="80"/>
+      <c r="T72" s="80"/>
+      <c r="U72" s="80"/>
+      <c r="V72" s="80"/>
+      <c r="W72" s="80"/>
+      <c r="X72" s="80"/>
+      <c r="Y72" s="80"/>
+      <c r="Z72" s="80"/>
+      <c r="AA72" s="80"/>
+      <c r="AB72" s="80"/>
+      <c r="AC72" s="80"/>
+      <c r="AD72" s="80"/>
+      <c r="AE72" s="80"/>
+      <c r="AF72" s="80"/>
+      <c r="AG72" s="80"/>
     </row>
     <row r="73" spans="1:45" ht="25.5" customHeight="1">
-      <c r="A73" s="95"/>
-      <c r="B73" s="98" t="s">
+      <c r="A73" s="78"/>
+      <c r="B73" s="81" t="s">
         <v>39</v>
       </c>
-      <c r="C73" s="99"/>
-      <c r="D73" s="98" t="s">
+      <c r="C73" s="82"/>
+      <c r="D73" s="81" t="s">
         <v>13</v>
       </c>
-      <c r="E73" s="98"/>
-[...3 lines deleted...]
-      <c r="I73" s="100" t="s">
+      <c r="E73" s="81"/>
+      <c r="F73" s="81"/>
+      <c r="G73" s="39"/>
+      <c r="H73" s="40"/>
+      <c r="I73" s="83" t="s">
         <v>14</v>
       </c>
-      <c r="J73" s="99"/>
-      <c r="K73" s="101" t="s">
+      <c r="J73" s="82"/>
+      <c r="K73" s="84" t="s">
         <v>108</v>
       </c>
-      <c r="L73" s="103" t="s">
+      <c r="L73" s="86" t="s">
         <v>32</v>
       </c>
-      <c r="M73" s="91" t="s">
+      <c r="M73" s="74" t="s">
         <v>30</v>
       </c>
-      <c r="N73" s="97"/>
-[...18 lines deleted...]
-      <c r="AG73" s="97"/>
+      <c r="N73" s="80"/>
+      <c r="O73" s="80"/>
+      <c r="P73" s="80"/>
+      <c r="Q73" s="80"/>
+      <c r="R73" s="80"/>
+      <c r="S73" s="80"/>
+      <c r="T73" s="80"/>
+      <c r="U73" s="80"/>
+      <c r="V73" s="80"/>
+      <c r="W73" s="80"/>
+      <c r="X73" s="80"/>
+      <c r="Y73" s="80"/>
+      <c r="Z73" s="80"/>
+      <c r="AA73" s="80"/>
+      <c r="AB73" s="80"/>
+      <c r="AC73" s="80"/>
+      <c r="AD73" s="80"/>
+      <c r="AE73" s="80"/>
+      <c r="AF73" s="80"/>
+      <c r="AG73" s="80"/>
     </row>
     <row r="74" spans="1:45" ht="33.75">
-      <c r="A74" s="95"/>
-      <c r="B74" s="80" t="s">
+      <c r="A74" s="78"/>
+      <c r="B74" s="39" t="s">
         <v>110</v>
       </c>
-      <c r="C74" s="81" t="s">
+      <c r="C74" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="D74" s="82" t="s">
+      <c r="D74" s="50" t="s">
         <v>111</v>
       </c>
-      <c r="E74" s="81" t="s">
+      <c r="E74" s="40" t="s">
         <v>112</v>
       </c>
-      <c r="F74" s="80" t="s">
+      <c r="F74" s="39" t="s">
         <v>106</v>
       </c>
-      <c r="G74" s="80" t="s">
+      <c r="G74" s="39" t="s">
         <v>113</v>
       </c>
-      <c r="H74" s="81" t="s">
+      <c r="H74" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="I74" s="82" t="s">
+      <c r="I74" s="50" t="s">
         <v>114</v>
       </c>
-      <c r="J74" s="81" t="s">
+      <c r="J74" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="K74" s="101"/>
-[...1 lines deleted...]
-      <c r="M74" s="91"/>
+      <c r="K74" s="84"/>
+      <c r="L74" s="86"/>
+      <c r="M74" s="74"/>
       <c r="N74" s="36" t="s">
         <v>15</v>
       </c>
       <c r="O74" s="36" t="s">
         <v>31</v>
       </c>
       <c r="P74" s="36" t="s">
         <v>4</v>
       </c>
       <c r="Q74" s="36" t="s">
         <v>9</v>
       </c>
       <c r="R74" s="36" t="s">
         <v>1</v>
       </c>
       <c r="S74" s="36" t="s">
         <v>34</v>
       </c>
       <c r="T74" s="36" t="s">
         <v>2</v>
       </c>
       <c r="U74" s="36" t="s">
         <v>3</v>
       </c>
       <c r="V74" s="36" t="s">
@@ -35433,51 +35382,51 @@
       <c r="Y74" s="36" t="s">
         <v>130</v>
       </c>
       <c r="Z74" s="36" t="s">
         <v>6</v>
       </c>
       <c r="AA74" s="36" t="s">
         <v>35</v>
       </c>
       <c r="AB74" s="36" t="s">
         <v>7</v>
       </c>
       <c r="AC74" s="36" t="s">
         <v>131</v>
       </c>
       <c r="AD74" s="36" t="s">
         <v>8</v>
       </c>
       <c r="AE74" s="36" t="s">
         <v>132</v>
       </c>
       <c r="AF74" s="36"/>
       <c r="AG74" s="36"/>
     </row>
     <row r="75" spans="1:45" ht="18.75" customHeight="1">
-      <c r="A75" s="95"/>
+      <c r="A75" s="78"/>
       <c r="B75" s="13">
         <v>0</v>
       </c>
       <c r="C75" s="29">
         <v>0</v>
       </c>
       <c r="D75" s="12">
         <v>0.55237455216053233</v>
       </c>
       <c r="E75" s="22">
         <v>5.62026323365869E-2</v>
       </c>
       <c r="F75" s="12">
         <v>0.35804962961968223</v>
       </c>
       <c r="G75" s="13">
         <v>0</v>
       </c>
       <c r="H75" s="22">
         <v>0</v>
       </c>
       <c r="I75" s="13">
         <v>0</v>
       </c>
       <c r="J75" s="29">
@@ -35569,357 +35518,357 @@
       <c r="K76" s="46"/>
       <c r="L76" s="46"/>
       <c r="M76" s="46"/>
       <c r="N76" s="46"/>
       <c r="O76" s="46"/>
       <c r="P76" s="46"/>
       <c r="Q76" s="46"/>
       <c r="R76" s="46"/>
       <c r="S76" s="46"/>
       <c r="T76" s="46"/>
       <c r="U76" s="46"/>
       <c r="V76" s="46"/>
       <c r="W76" s="46"/>
       <c r="X76" s="46"/>
       <c r="Y76" s="46"/>
       <c r="Z76" s="46"/>
       <c r="AA76" s="46"/>
       <c r="AB76" s="46"/>
       <c r="AC76" s="46"/>
       <c r="AD76" s="46"/>
       <c r="AE76" s="46"/>
       <c r="AF76" s="46"/>
       <c r="AG76" s="35"/>
     </row>
     <row r="77" spans="1:45" ht="15" customHeight="1">
-      <c r="A77" s="90" t="s">
+      <c r="A77" s="73" t="s">
         <v>70</v>
       </c>
-      <c r="B77" s="90"/>
-[...29 lines deleted...]
-      <c r="AF77" s="90"/>
+      <c r="B77" s="73"/>
+      <c r="C77" s="73"/>
+      <c r="D77" s="73"/>
+      <c r="E77" s="73"/>
+      <c r="F77" s="73"/>
+      <c r="G77" s="73"/>
+      <c r="H77" s="73"/>
+      <c r="I77" s="73"/>
+      <c r="J77" s="73"/>
+      <c r="K77" s="73"/>
+      <c r="L77" s="73"/>
+      <c r="M77" s="73"/>
+      <c r="N77" s="73"/>
+      <c r="O77" s="73"/>
+      <c r="P77" s="73"/>
+      <c r="Q77" s="73"/>
+      <c r="R77" s="73"/>
+      <c r="S77" s="73"/>
+      <c r="T77" s="73"/>
+      <c r="U77" s="73"/>
+      <c r="V77" s="73"/>
+      <c r="W77" s="73"/>
+      <c r="X77" s="73"/>
+      <c r="Y77" s="73"/>
+      <c r="Z77" s="73"/>
+      <c r="AA77" s="73"/>
+      <c r="AB77" s="73"/>
+      <c r="AC77" s="73"/>
+      <c r="AD77" s="73"/>
+      <c r="AE77" s="73"/>
+      <c r="AF77" s="73"/>
     </row>
     <row r="78" spans="1:45">
-      <c r="A78" s="90"/>
-[...30 lines deleted...]
-      <c r="AF78" s="90"/>
+      <c r="A78" s="73"/>
+      <c r="B78" s="73"/>
+      <c r="C78" s="73"/>
+      <c r="D78" s="73"/>
+      <c r="E78" s="73"/>
+      <c r="F78" s="73"/>
+      <c r="G78" s="73"/>
+      <c r="H78" s="73"/>
+      <c r="I78" s="73"/>
+      <c r="J78" s="73"/>
+      <c r="K78" s="73"/>
+      <c r="L78" s="73"/>
+      <c r="M78" s="73"/>
+      <c r="N78" s="73"/>
+      <c r="O78" s="73"/>
+      <c r="P78" s="73"/>
+      <c r="Q78" s="73"/>
+      <c r="R78" s="73"/>
+      <c r="S78" s="73"/>
+      <c r="T78" s="73"/>
+      <c r="U78" s="73"/>
+      <c r="V78" s="73"/>
+      <c r="W78" s="73"/>
+      <c r="X78" s="73"/>
+      <c r="Y78" s="73"/>
+      <c r="Z78" s="73"/>
+      <c r="AA78" s="73"/>
+      <c r="AB78" s="73"/>
+      <c r="AC78" s="73"/>
+      <c r="AD78" s="73"/>
+      <c r="AE78" s="73"/>
+      <c r="AF78" s="73"/>
     </row>
     <row r="79" spans="1:45">
-      <c r="A79" s="90"/>
-[...30 lines deleted...]
-      <c r="AF79" s="90"/>
+      <c r="A79" s="73"/>
+      <c r="B79" s="73"/>
+      <c r="C79" s="73"/>
+      <c r="D79" s="73"/>
+      <c r="E79" s="73"/>
+      <c r="F79" s="73"/>
+      <c r="G79" s="73"/>
+      <c r="H79" s="73"/>
+      <c r="I79" s="73"/>
+      <c r="J79" s="73"/>
+      <c r="K79" s="73"/>
+      <c r="L79" s="73"/>
+      <c r="M79" s="73"/>
+      <c r="N79" s="73"/>
+      <c r="O79" s="73"/>
+      <c r="P79" s="73"/>
+      <c r="Q79" s="73"/>
+      <c r="R79" s="73"/>
+      <c r="S79" s="73"/>
+      <c r="T79" s="73"/>
+      <c r="U79" s="73"/>
+      <c r="V79" s="73"/>
+      <c r="W79" s="73"/>
+      <c r="X79" s="73"/>
+      <c r="Y79" s="73"/>
+      <c r="Z79" s="73"/>
+      <c r="AA79" s="73"/>
+      <c r="AB79" s="73"/>
+      <c r="AC79" s="73"/>
+      <c r="AD79" s="73"/>
+      <c r="AE79" s="73"/>
+      <c r="AF79" s="73"/>
     </row>
     <row r="80" spans="1:45">
-      <c r="A80" s="90"/>
-[...30 lines deleted...]
-      <c r="AF80" s="90"/>
+      <c r="A80" s="73"/>
+      <c r="B80" s="73"/>
+      <c r="C80" s="73"/>
+      <c r="D80" s="73"/>
+      <c r="E80" s="73"/>
+      <c r="F80" s="73"/>
+      <c r="G80" s="73"/>
+      <c r="H80" s="73"/>
+      <c r="I80" s="73"/>
+      <c r="J80" s="73"/>
+      <c r="K80" s="73"/>
+      <c r="L80" s="73"/>
+      <c r="M80" s="73"/>
+      <c r="N80" s="73"/>
+      <c r="O80" s="73"/>
+      <c r="P80" s="73"/>
+      <c r="Q80" s="73"/>
+      <c r="R80" s="73"/>
+      <c r="S80" s="73"/>
+      <c r="T80" s="73"/>
+      <c r="U80" s="73"/>
+      <c r="V80" s="73"/>
+      <c r="W80" s="73"/>
+      <c r="X80" s="73"/>
+      <c r="Y80" s="73"/>
+      <c r="Z80" s="73"/>
+      <c r="AA80" s="73"/>
+      <c r="AB80" s="73"/>
+      <c r="AC80" s="73"/>
+      <c r="AD80" s="73"/>
+      <c r="AE80" s="73"/>
+      <c r="AF80" s="73"/>
     </row>
     <row r="81" spans="1:33">
-      <c r="A81" s="90"/>
-[...30 lines deleted...]
-      <c r="AF81" s="90"/>
+      <c r="A81" s="73"/>
+      <c r="B81" s="73"/>
+      <c r="C81" s="73"/>
+      <c r="D81" s="73"/>
+      <c r="E81" s="73"/>
+      <c r="F81" s="73"/>
+      <c r="G81" s="73"/>
+      <c r="H81" s="73"/>
+      <c r="I81" s="73"/>
+      <c r="J81" s="73"/>
+      <c r="K81" s="73"/>
+      <c r="L81" s="73"/>
+      <c r="M81" s="73"/>
+      <c r="N81" s="73"/>
+      <c r="O81" s="73"/>
+      <c r="P81" s="73"/>
+      <c r="Q81" s="73"/>
+      <c r="R81" s="73"/>
+      <c r="S81" s="73"/>
+      <c r="T81" s="73"/>
+      <c r="U81" s="73"/>
+      <c r="V81" s="73"/>
+      <c r="W81" s="73"/>
+      <c r="X81" s="73"/>
+      <c r="Y81" s="73"/>
+      <c r="Z81" s="73"/>
+      <c r="AA81" s="73"/>
+      <c r="AB81" s="73"/>
+      <c r="AC81" s="73"/>
+      <c r="AD81" s="73"/>
+      <c r="AE81" s="73"/>
+      <c r="AF81" s="73"/>
     </row>
     <row r="82" spans="1:33">
-      <c r="A82" s="90"/>
-[...30 lines deleted...]
-      <c r="AF82" s="90"/>
+      <c r="A82" s="73"/>
+      <c r="B82" s="73"/>
+      <c r="C82" s="73"/>
+      <c r="D82" s="73"/>
+      <c r="E82" s="73"/>
+      <c r="F82" s="73"/>
+      <c r="G82" s="73"/>
+      <c r="H82" s="73"/>
+      <c r="I82" s="73"/>
+      <c r="J82" s="73"/>
+      <c r="K82" s="73"/>
+      <c r="L82" s="73"/>
+      <c r="M82" s="73"/>
+      <c r="N82" s="73"/>
+      <c r="O82" s="73"/>
+      <c r="P82" s="73"/>
+      <c r="Q82" s="73"/>
+      <c r="R82" s="73"/>
+      <c r="S82" s="73"/>
+      <c r="T82" s="73"/>
+      <c r="U82" s="73"/>
+      <c r="V82" s="73"/>
+      <c r="W82" s="73"/>
+      <c r="X82" s="73"/>
+      <c r="Y82" s="73"/>
+      <c r="Z82" s="73"/>
+      <c r="AA82" s="73"/>
+      <c r="AB82" s="73"/>
+      <c r="AC82" s="73"/>
+      <c r="AD82" s="73"/>
+      <c r="AE82" s="73"/>
+      <c r="AF82" s="73"/>
     </row>
     <row r="83" spans="1:33">
-      <c r="A83" s="90"/>
-[...30 lines deleted...]
-      <c r="AF83" s="90"/>
+      <c r="A83" s="73"/>
+      <c r="B83" s="73"/>
+      <c r="C83" s="73"/>
+      <c r="D83" s="73"/>
+      <c r="E83" s="73"/>
+      <c r="F83" s="73"/>
+      <c r="G83" s="73"/>
+      <c r="H83" s="73"/>
+      <c r="I83" s="73"/>
+      <c r="J83" s="73"/>
+      <c r="K83" s="73"/>
+      <c r="L83" s="73"/>
+      <c r="M83" s="73"/>
+      <c r="N83" s="73"/>
+      <c r="O83" s="73"/>
+      <c r="P83" s="73"/>
+      <c r="Q83" s="73"/>
+      <c r="R83" s="73"/>
+      <c r="S83" s="73"/>
+      <c r="T83" s="73"/>
+      <c r="U83" s="73"/>
+      <c r="V83" s="73"/>
+      <c r="W83" s="73"/>
+      <c r="X83" s="73"/>
+      <c r="Y83" s="73"/>
+      <c r="Z83" s="73"/>
+      <c r="AA83" s="73"/>
+      <c r="AB83" s="73"/>
+      <c r="AC83" s="73"/>
+      <c r="AD83" s="73"/>
+      <c r="AE83" s="73"/>
+      <c r="AF83" s="73"/>
     </row>
     <row r="84" spans="1:33">
-      <c r="A84" s="90"/>
-[...30 lines deleted...]
-      <c r="AF84" s="90"/>
+      <c r="A84" s="73"/>
+      <c r="B84" s="73"/>
+      <c r="C84" s="73"/>
+      <c r="D84" s="73"/>
+      <c r="E84" s="73"/>
+      <c r="F84" s="73"/>
+      <c r="G84" s="73"/>
+      <c r="H84" s="73"/>
+      <c r="I84" s="73"/>
+      <c r="J84" s="73"/>
+      <c r="K84" s="73"/>
+      <c r="L84" s="73"/>
+      <c r="M84" s="73"/>
+      <c r="N84" s="73"/>
+      <c r="O84" s="73"/>
+      <c r="P84" s="73"/>
+      <c r="Q84" s="73"/>
+      <c r="R84" s="73"/>
+      <c r="S84" s="73"/>
+      <c r="T84" s="73"/>
+      <c r="U84" s="73"/>
+      <c r="V84" s="73"/>
+      <c r="W84" s="73"/>
+      <c r="X84" s="73"/>
+      <c r="Y84" s="73"/>
+      <c r="Z84" s="73"/>
+      <c r="AA84" s="73"/>
+      <c r="AB84" s="73"/>
+      <c r="AC84" s="73"/>
+      <c r="AD84" s="73"/>
+      <c r="AE84" s="73"/>
+      <c r="AF84" s="73"/>
       <c r="AG84" s="47"/>
     </row>
     <row r="85" spans="1:33">
-      <c r="A85" s="90"/>
-[...30 lines deleted...]
-      <c r="AF85" s="90"/>
+      <c r="A85" s="73"/>
+      <c r="B85" s="73"/>
+      <c r="C85" s="73"/>
+      <c r="D85" s="73"/>
+      <c r="E85" s="73"/>
+      <c r="F85" s="73"/>
+      <c r="G85" s="73"/>
+      <c r="H85" s="73"/>
+      <c r="I85" s="73"/>
+      <c r="J85" s="73"/>
+      <c r="K85" s="73"/>
+      <c r="L85" s="73"/>
+      <c r="M85" s="73"/>
+      <c r="N85" s="73"/>
+      <c r="O85" s="73"/>
+      <c r="P85" s="73"/>
+      <c r="Q85" s="73"/>
+      <c r="R85" s="73"/>
+      <c r="S85" s="73"/>
+      <c r="T85" s="73"/>
+      <c r="U85" s="73"/>
+      <c r="V85" s="73"/>
+      <c r="W85" s="73"/>
+      <c r="X85" s="73"/>
+      <c r="Y85" s="73"/>
+      <c r="Z85" s="73"/>
+      <c r="AA85" s="73"/>
+      <c r="AB85" s="73"/>
+      <c r="AC85" s="73"/>
+      <c r="AD85" s="73"/>
+      <c r="AE85" s="73"/>
+      <c r="AF85" s="73"/>
       <c r="AG85" s="47"/>
     </row>
     <row r="86" spans="1:33">
       <c r="A86" s="34"/>
       <c r="B86" s="34"/>
       <c r="C86" s="34"/>
       <c r="D86" s="34"/>
       <c r="E86" s="34"/>
       <c r="F86" s="34"/>
       <c r="G86" s="34"/>
       <c r="H86" s="34"/>
       <c r="I86" s="34"/>
       <c r="J86" s="34"/>
       <c r="K86" s="34"/>
       <c r="L86" s="34"/>
       <c r="M86" s="34"/>
       <c r="N86" s="34"/>
       <c r="O86" s="34"/>
       <c r="P86" s="34"/>
       <c r="Q86" s="34"/>
       <c r="R86" s="34"/>
       <c r="S86" s="34"/>
       <c r="T86" s="34"/>
       <c r="U86" s="34"/>
       <c r="V86" s="34"/>
@@ -36070,208 +36019,208 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6CEAD9F5-B46A-46AA-BB54-2650E6174439}">
   <dimension ref="A2:AS86"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A42" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
       <selection activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="40.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="10" width="10.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="13.5703125" style="2" customWidth="1"/>
     <col min="12" max="14" width="10.42578125" style="2" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" style="1" customWidth="1"/>
     <col min="16" max="32" width="6.7109375" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:33" ht="50.1" customHeight="1">
       <c r="B2" s="37" t="s">
         <v>126</v>
       </c>
       <c r="C2" s="37"/>
     </row>
     <row r="3" spans="1:33" ht="30" customHeight="1"/>
     <row r="5" spans="1:33">
-      <c r="A5" s="95" t="s">
+      <c r="A5" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="96" t="s">
+      <c r="B5" s="79" t="s">
         <v>125</v>
       </c>
-      <c r="C5" s="96"/>
-[...10 lines deleted...]
-      <c r="N5" s="97" t="s">
+      <c r="C5" s="79"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="79"/>
+      <c r="F5" s="79"/>
+      <c r="G5" s="79"/>
+      <c r="H5" s="79"/>
+      <c r="I5" s="79"/>
+      <c r="J5" s="38"/>
+      <c r="K5" s="38"/>
+      <c r="L5" s="38"/>
+      <c r="M5" s="38"/>
+      <c r="N5" s="80" t="s">
         <v>127</v>
       </c>
-      <c r="O5" s="97"/>
-[...17 lines deleted...]
-      <c r="AG5" s="97"/>
+      <c r="O5" s="80"/>
+      <c r="P5" s="80"/>
+      <c r="Q5" s="80"/>
+      <c r="R5" s="80"/>
+      <c r="S5" s="80"/>
+      <c r="T5" s="80"/>
+      <c r="U5" s="80"/>
+      <c r="V5" s="80"/>
+      <c r="W5" s="80"/>
+      <c r="X5" s="80"/>
+      <c r="Y5" s="80"/>
+      <c r="Z5" s="80"/>
+      <c r="AA5" s="80"/>
+      <c r="AB5" s="80"/>
+      <c r="AC5" s="80"/>
+      <c r="AD5" s="80"/>
+      <c r="AE5" s="80"/>
+      <c r="AF5" s="80"/>
+      <c r="AG5" s="80"/>
     </row>
     <row r="6" spans="1:33" ht="22.5" customHeight="1">
-      <c r="A6" s="95"/>
-      <c r="B6" s="98" t="s">
+      <c r="A6" s="78"/>
+      <c r="B6" s="81" t="s">
         <v>107</v>
       </c>
-      <c r="C6" s="99"/>
-      <c r="D6" s="100" t="s">
+      <c r="C6" s="82"/>
+      <c r="D6" s="83" t="s">
         <v>13</v>
       </c>
-      <c r="E6" s="98"/>
-[...3 lines deleted...]
-      <c r="I6" s="100" t="s">
+      <c r="E6" s="81"/>
+      <c r="F6" s="81"/>
+      <c r="G6" s="81"/>
+      <c r="H6" s="82"/>
+      <c r="I6" s="83" t="s">
         <v>14</v>
       </c>
-      <c r="J6" s="99"/>
-      <c r="K6" s="101" t="s">
+      <c r="J6" s="82"/>
+      <c r="K6" s="84" t="s">
         <v>108</v>
       </c>
-      <c r="L6" s="102" t="s">
+      <c r="L6" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="M6" s="91" t="s">
+      <c r="M6" s="74" t="s">
         <v>28</v>
       </c>
-      <c r="N6" s="97"/>
-[...18 lines deleted...]
-      <c r="AG6" s="97"/>
+      <c r="N6" s="80"/>
+      <c r="O6" s="80"/>
+      <c r="P6" s="80"/>
+      <c r="Q6" s="80"/>
+      <c r="R6" s="80"/>
+      <c r="S6" s="80"/>
+      <c r="T6" s="80"/>
+      <c r="U6" s="80"/>
+      <c r="V6" s="80"/>
+      <c r="W6" s="80"/>
+      <c r="X6" s="80"/>
+      <c r="Y6" s="80"/>
+      <c r="Z6" s="80"/>
+      <c r="AA6" s="80"/>
+      <c r="AB6" s="80"/>
+      <c r="AC6" s="80"/>
+      <c r="AD6" s="80"/>
+      <c r="AE6" s="80"/>
+      <c r="AF6" s="80"/>
+      <c r="AG6" s="80"/>
     </row>
     <row r="7" spans="1:33">
-      <c r="A7" s="95"/>
-[...2 lines deleted...]
-      <c r="D7" s="92" t="s">
+      <c r="A7" s="78"/>
+      <c r="B7" s="81"/>
+      <c r="C7" s="82"/>
+      <c r="D7" s="75" t="s">
         <v>109</v>
       </c>
-      <c r="E7" s="93"/>
-      <c r="F7" s="94" t="s">
+      <c r="E7" s="76"/>
+      <c r="F7" s="77" t="s">
         <v>105</v>
       </c>
-      <c r="G7" s="94"/>
-[...25 lines deleted...]
-      <c r="AG7" s="97"/>
+      <c r="G7" s="77"/>
+      <c r="H7" s="76"/>
+      <c r="I7" s="83"/>
+      <c r="J7" s="82"/>
+      <c r="K7" s="84"/>
+      <c r="L7" s="85"/>
+      <c r="M7" s="74"/>
+      <c r="N7" s="80"/>
+      <c r="O7" s="80"/>
+      <c r="P7" s="80"/>
+      <c r="Q7" s="80"/>
+      <c r="R7" s="80"/>
+      <c r="S7" s="80"/>
+      <c r="T7" s="80"/>
+      <c r="U7" s="80"/>
+      <c r="V7" s="80"/>
+      <c r="W7" s="80"/>
+      <c r="X7" s="80"/>
+      <c r="Y7" s="80"/>
+      <c r="Z7" s="80"/>
+      <c r="AA7" s="80"/>
+      <c r="AB7" s="80"/>
+      <c r="AC7" s="80"/>
+      <c r="AD7" s="80"/>
+      <c r="AE7" s="80"/>
+      <c r="AF7" s="80"/>
+      <c r="AG7" s="80"/>
     </row>
     <row r="8" spans="1:33" ht="39.75" customHeight="1">
-      <c r="A8" s="95"/>
-      <c r="B8" s="53" t="s">
+      <c r="A8" s="78"/>
+      <c r="B8" s="39" t="s">
         <v>110</v>
       </c>
-      <c r="C8" s="54" t="s">
+      <c r="C8" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="D8" s="56" t="s">
+      <c r="D8" s="50" t="s">
         <v>111</v>
       </c>
-      <c r="E8" s="54" t="s">
+      <c r="E8" s="40" t="s">
         <v>112</v>
       </c>
-      <c r="F8" s="53" t="s">
+      <c r="F8" s="39" t="s">
         <v>106</v>
       </c>
-      <c r="G8" s="53" t="s">
+      <c r="G8" s="39" t="s">
         <v>113</v>
       </c>
-      <c r="H8" s="54" t="s">
+      <c r="H8" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="I8" s="56" t="s">
+      <c r="I8" s="50" t="s">
         <v>114</v>
       </c>
-      <c r="J8" s="54" t="s">
+      <c r="J8" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="K8" s="101"/>
-[...1 lines deleted...]
-      <c r="M8" s="91"/>
+      <c r="K8" s="84"/>
+      <c r="L8" s="85"/>
+      <c r="M8" s="74"/>
       <c r="N8" s="36" t="s">
         <v>15</v>
       </c>
       <c r="O8" s="36" t="s">
         <v>31</v>
       </c>
       <c r="P8" s="36" t="s">
         <v>4</v>
       </c>
       <c r="Q8" s="36" t="s">
         <v>9</v>
       </c>
       <c r="R8" s="36" t="s">
         <v>1</v>
       </c>
       <c r="S8" s="36" t="s">
         <v>34</v>
       </c>
       <c r="T8" s="36" t="s">
         <v>2</v>
       </c>
       <c r="U8" s="36" t="s">
         <v>3</v>
       </c>
       <c r="V8" s="36" t="s">
@@ -37865,208 +37814,208 @@
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="6"/>
       <c r="N24" s="6"/>
       <c r="O24" s="6"/>
       <c r="P24" s="6"/>
       <c r="Q24" s="6"/>
       <c r="R24" s="6"/>
       <c r="S24" s="6"/>
       <c r="T24" s="6"/>
       <c r="U24" s="6"/>
       <c r="V24" s="6"/>
       <c r="W24" s="6"/>
       <c r="X24" s="6"/>
       <c r="Y24" s="6"/>
       <c r="Z24" s="6"/>
       <c r="AA24" s="6"/>
       <c r="AB24" s="6"/>
       <c r="AC24" s="6"/>
       <c r="AD24" s="6"/>
       <c r="AE24" s="6"/>
       <c r="AF24" s="35"/>
     </row>
     <row r="25" spans="1:33" ht="15" customHeight="1">
-      <c r="A25" s="95" t="s">
+      <c r="A25" s="78" t="s">
         <v>73</v>
       </c>
-      <c r="B25" s="96" t="s">
+      <c r="B25" s="79" t="s">
         <v>125</v>
       </c>
-      <c r="C25" s="96"/>
-[...10 lines deleted...]
-      <c r="N25" s="97" t="s">
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="41"/>
+      <c r="K25" s="41"/>
+      <c r="L25" s="41"/>
+      <c r="M25" s="41"/>
+      <c r="N25" s="80" t="s">
         <v>127</v>
       </c>
-      <c r="O25" s="97"/>
-[...17 lines deleted...]
-      <c r="AG25" s="97"/>
+      <c r="O25" s="80"/>
+      <c r="P25" s="80"/>
+      <c r="Q25" s="80"/>
+      <c r="R25" s="80"/>
+      <c r="S25" s="80"/>
+      <c r="T25" s="80"/>
+      <c r="U25" s="80"/>
+      <c r="V25" s="80"/>
+      <c r="W25" s="80"/>
+      <c r="X25" s="80"/>
+      <c r="Y25" s="80"/>
+      <c r="Z25" s="80"/>
+      <c r="AA25" s="80"/>
+      <c r="AB25" s="80"/>
+      <c r="AC25" s="80"/>
+      <c r="AD25" s="80"/>
+      <c r="AE25" s="80"/>
+      <c r="AF25" s="80"/>
+      <c r="AG25" s="80"/>
     </row>
     <row r="26" spans="1:33" ht="22.5" customHeight="1">
-      <c r="A26" s="95"/>
-      <c r="B26" s="98" t="s">
+      <c r="A26" s="78"/>
+      <c r="B26" s="81" t="s">
         <v>107</v>
       </c>
-      <c r="C26" s="99"/>
-      <c r="D26" s="100" t="s">
+      <c r="C26" s="82"/>
+      <c r="D26" s="83" t="s">
         <v>13</v>
       </c>
-      <c r="E26" s="98"/>
-[...3 lines deleted...]
-      <c r="I26" s="100" t="s">
+      <c r="E26" s="81"/>
+      <c r="F26" s="81"/>
+      <c r="G26" s="81"/>
+      <c r="H26" s="82"/>
+      <c r="I26" s="83" t="s">
         <v>14</v>
       </c>
-      <c r="J26" s="99"/>
-      <c r="K26" s="101" t="s">
+      <c r="J26" s="82"/>
+      <c r="K26" s="84" t="s">
         <v>108</v>
       </c>
-      <c r="L26" s="102" t="s">
+      <c r="L26" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="M26" s="91" t="s">
+      <c r="M26" s="74" t="s">
         <v>28</v>
       </c>
-      <c r="N26" s="97"/>
-[...18 lines deleted...]
-      <c r="AG26" s="97"/>
+      <c r="N26" s="80"/>
+      <c r="O26" s="80"/>
+      <c r="P26" s="80"/>
+      <c r="Q26" s="80"/>
+      <c r="R26" s="80"/>
+      <c r="S26" s="80"/>
+      <c r="T26" s="80"/>
+      <c r="U26" s="80"/>
+      <c r="V26" s="80"/>
+      <c r="W26" s="80"/>
+      <c r="X26" s="80"/>
+      <c r="Y26" s="80"/>
+      <c r="Z26" s="80"/>
+      <c r="AA26" s="80"/>
+      <c r="AB26" s="80"/>
+      <c r="AC26" s="80"/>
+      <c r="AD26" s="80"/>
+      <c r="AE26" s="80"/>
+      <c r="AF26" s="80"/>
+      <c r="AG26" s="80"/>
     </row>
     <row r="27" spans="1:33" ht="22.5" customHeight="1">
-      <c r="A27" s="95"/>
-[...2 lines deleted...]
-      <c r="D27" s="92" t="s">
+      <c r="A27" s="78"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="82"/>
+      <c r="D27" s="75" t="s">
         <v>109</v>
       </c>
-      <c r="E27" s="93"/>
-      <c r="F27" s="94" t="s">
+      <c r="E27" s="76"/>
+      <c r="F27" s="77" t="s">
         <v>105</v>
       </c>
-      <c r="G27" s="94"/>
-[...25 lines deleted...]
-      <c r="AG27" s="97"/>
+      <c r="G27" s="77"/>
+      <c r="H27" s="76"/>
+      <c r="I27" s="83"/>
+      <c r="J27" s="82"/>
+      <c r="K27" s="84"/>
+      <c r="L27" s="85"/>
+      <c r="M27" s="74"/>
+      <c r="N27" s="80"/>
+      <c r="O27" s="80"/>
+      <c r="P27" s="80"/>
+      <c r="Q27" s="80"/>
+      <c r="R27" s="80"/>
+      <c r="S27" s="80"/>
+      <c r="T27" s="80"/>
+      <c r="U27" s="80"/>
+      <c r="V27" s="80"/>
+      <c r="W27" s="80"/>
+      <c r="X27" s="80"/>
+      <c r="Y27" s="80"/>
+      <c r="Z27" s="80"/>
+      <c r="AA27" s="80"/>
+      <c r="AB27" s="80"/>
+      <c r="AC27" s="80"/>
+      <c r="AD27" s="80"/>
+      <c r="AE27" s="80"/>
+      <c r="AF27" s="80"/>
+      <c r="AG27" s="80"/>
     </row>
     <row r="28" spans="1:33" ht="41.25" customHeight="1">
-      <c r="A28" s="95"/>
-      <c r="B28" s="53" t="s">
+      <c r="A28" s="78"/>
+      <c r="B28" s="39" t="s">
         <v>110</v>
       </c>
-      <c r="C28" s="54" t="s">
+      <c r="C28" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="D28" s="56" t="s">
+      <c r="D28" s="50" t="s">
         <v>111</v>
       </c>
-      <c r="E28" s="54" t="s">
+      <c r="E28" s="40" t="s">
         <v>112</v>
       </c>
-      <c r="F28" s="53" t="s">
+      <c r="F28" s="39" t="s">
         <v>106</v>
       </c>
-      <c r="G28" s="53" t="s">
+      <c r="G28" s="39" t="s">
         <v>113</v>
       </c>
-      <c r="H28" s="54" t="s">
+      <c r="H28" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="I28" s="56" t="s">
+      <c r="I28" s="50" t="s">
         <v>114</v>
       </c>
-      <c r="J28" s="54" t="s">
+      <c r="J28" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="K28" s="101"/>
-[...1 lines deleted...]
-      <c r="M28" s="91"/>
+      <c r="K28" s="84"/>
+      <c r="L28" s="85"/>
+      <c r="M28" s="74"/>
       <c r="N28" s="36" t="s">
         <v>15</v>
       </c>
       <c r="O28" s="36" t="s">
         <v>31</v>
       </c>
       <c r="P28" s="36" t="s">
         <v>4</v>
       </c>
       <c r="Q28" s="36" t="s">
         <v>9</v>
       </c>
       <c r="R28" s="36" t="s">
         <v>1</v>
       </c>
       <c r="S28" s="36" t="s">
         <v>34</v>
       </c>
       <c r="T28" s="36" t="s">
         <v>2</v>
       </c>
       <c r="U28" s="36" t="s">
         <v>3</v>
       </c>
       <c r="V28" s="36" t="s">
@@ -39055,208 +39004,208 @@
       <c r="W38" s="6"/>
       <c r="X38" s="6"/>
       <c r="Y38" s="6"/>
       <c r="Z38" s="6"/>
       <c r="AA38" s="6"/>
       <c r="AB38" s="6"/>
       <c r="AC38" s="6"/>
       <c r="AD38" s="6"/>
       <c r="AE38" s="6"/>
       <c r="AF38" s="35"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
     </row>
     <row r="39" spans="1:45" ht="15" customHeight="1">
-      <c r="A39" s="95" t="s">
+      <c r="A39" s="78" t="s">
         <v>11</v>
       </c>
-      <c r="B39" s="96" t="s">
+      <c r="B39" s="79" t="s">
         <v>125</v>
       </c>
-      <c r="C39" s="96"/>
-[...10 lines deleted...]
-      <c r="N39" s="97" t="s">
+      <c r="C39" s="79"/>
+      <c r="D39" s="79"/>
+      <c r="E39" s="79"/>
+      <c r="F39" s="79"/>
+      <c r="G39" s="79"/>
+      <c r="H39" s="79"/>
+      <c r="I39" s="79"/>
+      <c r="J39" s="41"/>
+      <c r="K39" s="41"/>
+      <c r="L39" s="41"/>
+      <c r="M39" s="41"/>
+      <c r="N39" s="80" t="s">
         <v>127</v>
       </c>
-      <c r="O39" s="97"/>
-[...17 lines deleted...]
-      <c r="AG39" s="97"/>
+      <c r="O39" s="80"/>
+      <c r="P39" s="80"/>
+      <c r="Q39" s="80"/>
+      <c r="R39" s="80"/>
+      <c r="S39" s="80"/>
+      <c r="T39" s="80"/>
+      <c r="U39" s="80"/>
+      <c r="V39" s="80"/>
+      <c r="W39" s="80"/>
+      <c r="X39" s="80"/>
+      <c r="Y39" s="80"/>
+      <c r="Z39" s="80"/>
+      <c r="AA39" s="80"/>
+      <c r="AB39" s="80"/>
+      <c r="AC39" s="80"/>
+      <c r="AD39" s="80"/>
+      <c r="AE39" s="80"/>
+      <c r="AF39" s="80"/>
+      <c r="AG39" s="80"/>
     </row>
     <row r="40" spans="1:45" ht="22.5" customHeight="1">
-      <c r="A40" s="95"/>
-      <c r="B40" s="98" t="s">
+      <c r="A40" s="78"/>
+      <c r="B40" s="81" t="s">
         <v>107</v>
       </c>
-      <c r="C40" s="99"/>
-      <c r="D40" s="100" t="s">
+      <c r="C40" s="82"/>
+      <c r="D40" s="83" t="s">
         <v>13</v>
       </c>
-      <c r="E40" s="98"/>
-[...3 lines deleted...]
-      <c r="I40" s="100" t="s">
+      <c r="E40" s="81"/>
+      <c r="F40" s="81"/>
+      <c r="G40" s="81"/>
+      <c r="H40" s="82"/>
+      <c r="I40" s="83" t="s">
         <v>14</v>
       </c>
-      <c r="J40" s="99"/>
-      <c r="K40" s="101" t="s">
+      <c r="J40" s="82"/>
+      <c r="K40" s="84" t="s">
         <v>108</v>
       </c>
-      <c r="L40" s="102" t="s">
+      <c r="L40" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="M40" s="91" t="s">
+      <c r="M40" s="74" t="s">
         <v>28</v>
       </c>
-      <c r="N40" s="97"/>
-[...18 lines deleted...]
-      <c r="AG40" s="97"/>
+      <c r="N40" s="80"/>
+      <c r="O40" s="80"/>
+      <c r="P40" s="80"/>
+      <c r="Q40" s="80"/>
+      <c r="R40" s="80"/>
+      <c r="S40" s="80"/>
+      <c r="T40" s="80"/>
+      <c r="U40" s="80"/>
+      <c r="V40" s="80"/>
+      <c r="W40" s="80"/>
+      <c r="X40" s="80"/>
+      <c r="Y40" s="80"/>
+      <c r="Z40" s="80"/>
+      <c r="AA40" s="80"/>
+      <c r="AB40" s="80"/>
+      <c r="AC40" s="80"/>
+      <c r="AD40" s="80"/>
+      <c r="AE40" s="80"/>
+      <c r="AF40" s="80"/>
+      <c r="AG40" s="80"/>
     </row>
     <row r="41" spans="1:45" ht="22.5" customHeight="1">
-      <c r="A41" s="95"/>
-[...2 lines deleted...]
-      <c r="D41" s="92" t="s">
+      <c r="A41" s="78"/>
+      <c r="B41" s="81"/>
+      <c r="C41" s="82"/>
+      <c r="D41" s="75" t="s">
         <v>109</v>
       </c>
-      <c r="E41" s="93"/>
-      <c r="F41" s="94" t="s">
+      <c r="E41" s="76"/>
+      <c r="F41" s="77" t="s">
         <v>105</v>
       </c>
-      <c r="G41" s="94"/>
-[...25 lines deleted...]
-      <c r="AG41" s="97"/>
+      <c r="G41" s="77"/>
+      <c r="H41" s="76"/>
+      <c r="I41" s="83"/>
+      <c r="J41" s="82"/>
+      <c r="K41" s="84"/>
+      <c r="L41" s="85"/>
+      <c r="M41" s="74"/>
+      <c r="N41" s="80"/>
+      <c r="O41" s="80"/>
+      <c r="P41" s="80"/>
+      <c r="Q41" s="80"/>
+      <c r="R41" s="80"/>
+      <c r="S41" s="80"/>
+      <c r="T41" s="80"/>
+      <c r="U41" s="80"/>
+      <c r="V41" s="80"/>
+      <c r="W41" s="80"/>
+      <c r="X41" s="80"/>
+      <c r="Y41" s="80"/>
+      <c r="Z41" s="80"/>
+      <c r="AA41" s="80"/>
+      <c r="AB41" s="80"/>
+      <c r="AC41" s="80"/>
+      <c r="AD41" s="80"/>
+      <c r="AE41" s="80"/>
+      <c r="AF41" s="80"/>
+      <c r="AG41" s="80"/>
     </row>
     <row r="42" spans="1:45" ht="33.75">
-      <c r="A42" s="95"/>
-      <c r="B42" s="53" t="s">
+      <c r="A42" s="78"/>
+      <c r="B42" s="39" t="s">
         <v>110</v>
       </c>
-      <c r="C42" s="54" t="s">
+      <c r="C42" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="D42" s="56" t="s">
+      <c r="D42" s="50" t="s">
         <v>111</v>
       </c>
-      <c r="E42" s="54" t="s">
+      <c r="E42" s="40" t="s">
         <v>112</v>
       </c>
-      <c r="F42" s="53" t="s">
+      <c r="F42" s="39" t="s">
         <v>106</v>
       </c>
-      <c r="G42" s="53" t="s">
+      <c r="G42" s="39" t="s">
         <v>113</v>
       </c>
-      <c r="H42" s="54" t="s">
+      <c r="H42" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="I42" s="56" t="s">
+      <c r="I42" s="50" t="s">
         <v>114</v>
       </c>
-      <c r="J42" s="54" t="s">
+      <c r="J42" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="K42" s="101"/>
-[...1 lines deleted...]
-      <c r="M42" s="91"/>
+      <c r="K42" s="84"/>
+      <c r="L42" s="85"/>
+      <c r="M42" s="74"/>
       <c r="N42" s="36" t="s">
         <v>15</v>
       </c>
       <c r="O42" s="36" t="s">
         <v>31</v>
       </c>
       <c r="P42" s="36" t="s">
         <v>4</v>
       </c>
       <c r="Q42" s="36" t="s">
         <v>9</v>
       </c>
       <c r="R42" s="36" t="s">
         <v>1</v>
       </c>
       <c r="S42" s="36" t="s">
         <v>34</v>
       </c>
       <c r="T42" s="36" t="s">
         <v>2</v>
       </c>
       <c r="U42" s="36" t="s">
         <v>3</v>
       </c>
       <c r="V42" s="36" t="s">
@@ -39270,85 +39219,85 @@
       </c>
       <c r="Y42" s="36" t="s">
         <v>130</v>
       </c>
       <c r="Z42" s="36" t="s">
         <v>6</v>
       </c>
       <c r="AA42" s="36" t="s">
         <v>35</v>
       </c>
       <c r="AB42" s="36" t="s">
         <v>7</v>
       </c>
       <c r="AC42" s="36" t="s">
         <v>131</v>
       </c>
       <c r="AD42" s="36" t="s">
         <v>8</v>
       </c>
       <c r="AE42" s="36" t="s">
         <v>132</v>
       </c>
       <c r="AF42" s="36"/>
       <c r="AG42" s="36"/>
     </row>
-    <row r="43" spans="1:45" s="58" customFormat="1">
-      <c r="A43" s="57" t="s">
+    <row r="43" spans="1:45" s="52" customFormat="1">
+      <c r="A43" s="51" t="s">
         <v>19</v>
       </c>
-      <c r="B43" s="60">
-[...5 lines deleted...]
-      <c r="D43" s="60">
+      <c r="B43" s="54">
+        <v>0</v>
+      </c>
+      <c r="C43" s="56">
+        <v>0</v>
+      </c>
+      <c r="D43" s="54">
         <v>0.91216945590622833</v>
       </c>
-      <c r="E43" s="62">
-[...2 lines deleted...]
-      <c r="F43" s="60">
+      <c r="E43" s="56">
+        <v>0</v>
+      </c>
+      <c r="F43" s="54">
         <v>5.4181158815781207E-2</v>
       </c>
-      <c r="G43" s="60">
-[...11 lines deleted...]
-      <c r="K43" s="62">
+      <c r="G43" s="54">
+        <v>0</v>
+      </c>
+      <c r="H43" s="56">
+        <v>0</v>
+      </c>
+      <c r="I43" s="63">
+        <v>0</v>
+      </c>
+      <c r="J43" s="56">
+        <v>0</v>
+      </c>
+      <c r="K43" s="56">
         <v>3.3649385277990197E-2</v>
       </c>
-      <c r="L43" s="64">
+      <c r="L43" s="58">
         <v>0</v>
       </c>
       <c r="M43" s="7">
         <f>SUM(B43:L43)</f>
         <v>0.99999999999999978</v>
       </c>
       <c r="N43" s="9">
         <f t="shared" ref="N43:N69" si="5">SUM(O43:AG43)</f>
         <v>0.96635061472200956</v>
       </c>
       <c r="O43" s="7">
         <v>0.96635061472200956</v>
       </c>
       <c r="P43" s="7">
         <v>0</v>
       </c>
       <c r="Q43" s="7">
         <v>0</v>
       </c>
       <c r="R43" s="7">
         <v>0</v>
       </c>
       <c r="S43" s="7">
         <v>0</v>
       </c>
@@ -39373,85 +39322,85 @@
       <c r="Z43" s="7">
         <v>0</v>
       </c>
       <c r="AA43" s="7">
         <v>0</v>
       </c>
       <c r="AB43" s="7">
         <v>0</v>
       </c>
       <c r="AC43" s="7">
         <v>0</v>
       </c>
       <c r="AD43" s="7">
         <v>0</v>
       </c>
       <c r="AE43" s="7">
         <v>0</v>
       </c>
       <c r="AF43" s="7">
         <v>0</v>
       </c>
       <c r="AG43" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:45" s="58" customFormat="1">
-      <c r="A44" s="59" t="s">
+    <row r="44" spans="1:45" s="52" customFormat="1">
+      <c r="A44" s="53" t="s">
         <v>33</v>
       </c>
-      <c r="B44" s="65">
-[...8 lines deleted...]
-      <c r="E44" s="67">
+      <c r="B44" s="59">
+        <v>0</v>
+      </c>
+      <c r="C44" s="61">
+        <v>0</v>
+      </c>
+      <c r="D44" s="60">
+        <v>0</v>
+      </c>
+      <c r="E44" s="61">
         <v>0.89545350207870245</v>
       </c>
-      <c r="F44" s="65">
-[...14 lines deleted...]
-      <c r="K44" s="67">
+      <c r="F44" s="59">
+        <v>0</v>
+      </c>
+      <c r="G44" s="59">
+        <v>0</v>
+      </c>
+      <c r="H44" s="61">
+        <v>0</v>
+      </c>
+      <c r="I44" s="64">
+        <v>0</v>
+      </c>
+      <c r="J44" s="61">
+        <v>0</v>
+      </c>
+      <c r="K44" s="61">
         <v>7.6687089498146677E-2</v>
       </c>
-      <c r="L44" s="68">
+      <c r="L44" s="62">
         <v>2.7859408423151304E-2</v>
       </c>
       <c r="M44" s="14">
         <f t="shared" ref="M44:M69" si="6">SUM(B44:L44)</f>
         <v>1.0000000000000004</v>
       </c>
       <c r="N44" s="10">
         <f t="shared" si="5"/>
         <v>0.92325942965241226</v>
       </c>
       <c r="O44" s="8">
         <v>0</v>
       </c>
       <c r="P44" s="8">
         <v>0.17793157743891716</v>
       </c>
       <c r="Q44" s="8">
         <v>0.52340282775768709</v>
       </c>
       <c r="R44" s="8">
         <v>0</v>
       </c>
       <c r="S44" s="8">
         <v>0</v>
       </c>
@@ -39476,85 +39425,85 @@
       <c r="Z44" s="8">
         <v>0</v>
       </c>
       <c r="AA44" s="8">
         <v>0</v>
       </c>
       <c r="AB44" s="8">
         <v>0</v>
       </c>
       <c r="AC44" s="8">
         <v>0</v>
       </c>
       <c r="AD44" s="8">
         <v>0</v>
       </c>
       <c r="AE44" s="8">
         <v>4.9515073287836973E-3</v>
       </c>
       <c r="AF44" s="8">
         <v>0</v>
       </c>
       <c r="AG44" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:45" s="58" customFormat="1">
-      <c r="A45" s="57" t="s">
+    <row r="45" spans="1:45" s="52" customFormat="1">
+      <c r="A45" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B45" s="60">
-[...8 lines deleted...]
-      <c r="E45" s="62">
+      <c r="B45" s="54">
+        <v>0</v>
+      </c>
+      <c r="C45" s="56">
+        <v>0</v>
+      </c>
+      <c r="D45" s="55">
+        <v>0</v>
+      </c>
+      <c r="E45" s="56">
         <v>2.7916894874093101E-2</v>
       </c>
-      <c r="F45" s="60">
-[...5 lines deleted...]
-      <c r="H45" s="62">
+      <c r="F45" s="54">
+        <v>0</v>
+      </c>
+      <c r="G45" s="54">
+        <v>0</v>
+      </c>
+      <c r="H45" s="56">
         <v>0.70498600315707893</v>
       </c>
-      <c r="I45" s="69">
-[...5 lines deleted...]
-      <c r="K45" s="62">
+      <c r="I45" s="63">
+        <v>0</v>
+      </c>
+      <c r="J45" s="56">
+        <v>0</v>
+      </c>
+      <c r="K45" s="56">
         <v>7.1707817522525794E-2</v>
       </c>
-      <c r="L45" s="64">
+      <c r="L45" s="58">
         <v>0.19538928444630174</v>
       </c>
       <c r="M45" s="7">
         <f t="shared" si="6"/>
         <v>0.99999999999999956</v>
       </c>
       <c r="N45" s="9">
         <f t="shared" si="5"/>
         <v>0.92829218247747369</v>
       </c>
       <c r="O45" s="7">
         <v>0.19467791576728302</v>
       </c>
       <c r="P45" s="7">
         <v>0.7336142667101907</v>
       </c>
       <c r="Q45" s="7">
         <v>0</v>
       </c>
       <c r="R45" s="7">
         <v>0</v>
       </c>
       <c r="S45" s="7">
         <v>0</v>
       </c>
@@ -39579,85 +39528,85 @@
       <c r="Z45" s="7">
         <v>0</v>
       </c>
       <c r="AA45" s="7">
         <v>0</v>
       </c>
       <c r="AB45" s="7">
         <v>0</v>
       </c>
       <c r="AC45" s="7">
         <v>0</v>
       </c>
       <c r="AD45" s="7">
         <v>0</v>
       </c>
       <c r="AE45" s="7">
         <v>0</v>
       </c>
       <c r="AF45" s="7">
         <v>0</v>
       </c>
       <c r="AG45" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:45" s="58" customFormat="1">
-      <c r="A46" s="59" t="s">
+    <row r="46" spans="1:45" s="52" customFormat="1">
+      <c r="A46" s="53" t="s">
         <v>75</v>
       </c>
-      <c r="B46" s="65">
-[...5 lines deleted...]
-      <c r="D46" s="66">
+      <c r="B46" s="59">
+        <v>0</v>
+      </c>
+      <c r="C46" s="61">
+        <v>0</v>
+      </c>
+      <c r="D46" s="60">
         <v>0.97984615154374144</v>
       </c>
-      <c r="E46" s="67">
-[...17 lines deleted...]
-      <c r="K46" s="67">
+      <c r="E46" s="61">
+        <v>0</v>
+      </c>
+      <c r="F46" s="59">
+        <v>0</v>
+      </c>
+      <c r="G46" s="59">
+        <v>0</v>
+      </c>
+      <c r="H46" s="61">
+        <v>0</v>
+      </c>
+      <c r="I46" s="64">
+        <v>0</v>
+      </c>
+      <c r="J46" s="61">
+        <v>0</v>
+      </c>
+      <c r="K46" s="61">
         <v>2.0153848456258592E-2</v>
       </c>
-      <c r="L46" s="68">
+      <c r="L46" s="62">
         <v>0</v>
       </c>
       <c r="M46" s="14">
         <f t="shared" si="6"/>
         <v>1</v>
       </c>
       <c r="N46" s="10">
         <f t="shared" si="5"/>
         <v>0.97984615154374144</v>
       </c>
       <c r="O46" s="8">
         <v>0.97984615154374144</v>
       </c>
       <c r="P46" s="8">
         <v>0</v>
       </c>
       <c r="Q46" s="8">
         <v>0</v>
       </c>
       <c r="R46" s="8">
         <v>0</v>
       </c>
       <c r="S46" s="8">
         <v>0</v>
       </c>
@@ -39682,85 +39631,85 @@
       <c r="Z46" s="8">
         <v>0</v>
       </c>
       <c r="AA46" s="8">
         <v>0</v>
       </c>
       <c r="AB46" s="8">
         <v>0</v>
       </c>
       <c r="AC46" s="8">
         <v>0</v>
       </c>
       <c r="AD46" s="8">
         <v>0</v>
       </c>
       <c r="AE46" s="8">
         <v>0</v>
       </c>
       <c r="AF46" s="8">
         <v>0</v>
       </c>
       <c r="AG46" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:45" s="58" customFormat="1">
-      <c r="A47" s="57" t="s">
+    <row r="47" spans="1:45" s="52" customFormat="1">
+      <c r="A47" s="51" t="s">
         <v>76</v>
       </c>
-      <c r="B47" s="60">
-[...8 lines deleted...]
-      <c r="E47" s="62">
+      <c r="B47" s="54">
+        <v>0</v>
+      </c>
+      <c r="C47" s="56">
+        <v>0</v>
+      </c>
+      <c r="D47" s="54">
+        <v>0</v>
+      </c>
+      <c r="E47" s="56">
         <v>0.69209609037973741</v>
       </c>
-      <c r="F47" s="60">
-[...11 lines deleted...]
-      <c r="J47" s="62">
+      <c r="F47" s="54">
+        <v>0</v>
+      </c>
+      <c r="G47" s="54">
+        <v>0</v>
+      </c>
+      <c r="H47" s="56">
+        <v>0</v>
+      </c>
+      <c r="I47" s="63">
+        <v>0</v>
+      </c>
+      <c r="J47" s="56">
         <v>0.1669846207388628</v>
       </c>
-      <c r="K47" s="62">
+      <c r="K47" s="56">
         <v>0.11094454708276408</v>
       </c>
-      <c r="L47" s="64">
+      <c r="L47" s="58">
         <v>2.9974741798635768E-2</v>
       </c>
       <c r="M47" s="7">
         <f t="shared" si="6"/>
         <v>1</v>
       </c>
       <c r="N47" s="9">
         <f t="shared" si="5"/>
         <v>0.8890757457794598</v>
       </c>
       <c r="O47" s="7">
         <v>0</v>
       </c>
       <c r="P47" s="7">
         <v>0.36758823489774822</v>
       </c>
       <c r="Q47" s="7">
         <v>0.44308800245876873</v>
       </c>
       <c r="R47" s="7">
         <v>1.0200000000000001E-2</v>
       </c>
       <c r="S47" s="7">
         <v>0</v>
       </c>
@@ -39785,85 +39734,85 @@
       <c r="Z47" s="7">
         <v>0</v>
       </c>
       <c r="AA47" s="7">
         <v>0</v>
       </c>
       <c r="AB47" s="7">
         <v>5.7538196809916019E-3</v>
       </c>
       <c r="AC47" s="7">
         <v>0</v>
       </c>
       <c r="AD47" s="7">
         <v>0</v>
       </c>
       <c r="AE47" s="7">
         <v>7.7525546805206594E-4</v>
       </c>
       <c r="AF47" s="7">
         <v>0</v>
       </c>
       <c r="AG47" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="1:45" s="58" customFormat="1">
-      <c r="A48" s="59" t="s">
+    <row r="48" spans="1:45" s="52" customFormat="1">
+      <c r="A48" s="53" t="s">
         <v>77</v>
       </c>
-      <c r="B48" s="65">
-[...5 lines deleted...]
-      <c r="D48" s="66">
+      <c r="B48" s="59">
+        <v>0</v>
+      </c>
+      <c r="C48" s="61">
+        <v>0</v>
+      </c>
+      <c r="D48" s="60">
         <v>9.8410759636840331E-3</v>
       </c>
-      <c r="E48" s="67">
+      <c r="E48" s="61">
         <v>0.67213255561178531</v>
       </c>
-      <c r="F48" s="65">
-[...5 lines deleted...]
-      <c r="H48" s="67">
+      <c r="F48" s="59">
+        <v>0</v>
+      </c>
+      <c r="G48" s="59">
+        <v>0</v>
+      </c>
+      <c r="H48" s="61">
         <v>0.12278499850878906</v>
       </c>
-      <c r="I48" s="70">
-[...5 lines deleted...]
-      <c r="K48" s="67">
+      <c r="I48" s="64">
+        <v>0</v>
+      </c>
+      <c r="J48" s="61">
+        <v>0</v>
+      </c>
+      <c r="K48" s="61">
         <v>4.0084961126472383E-2</v>
       </c>
-      <c r="L48" s="68">
+      <c r="L48" s="62">
         <v>0.15515640878926909</v>
       </c>
       <c r="M48" s="14">
         <f t="shared" si="6"/>
         <v>0.99999999999999989</v>
       </c>
       <c r="N48" s="10">
         <f t="shared" si="5"/>
         <v>0.95991503887352725</v>
       </c>
       <c r="O48" s="8">
         <v>0.1229138800129798</v>
       </c>
       <c r="P48" s="8">
         <v>0</v>
       </c>
       <c r="Q48" s="8">
         <v>0.83700115886054749</v>
       </c>
       <c r="R48" s="8">
         <v>0</v>
       </c>
       <c r="S48" s="8">
         <v>0</v>
       </c>
@@ -39888,85 +39837,85 @@
       <c r="Z48" s="8">
         <v>0</v>
       </c>
       <c r="AA48" s="8">
         <v>0</v>
       </c>
       <c r="AB48" s="8">
         <v>0</v>
       </c>
       <c r="AC48" s="8">
         <v>0</v>
       </c>
       <c r="AD48" s="8">
         <v>0</v>
       </c>
       <c r="AE48" s="8">
         <v>0</v>
       </c>
       <c r="AF48" s="8">
         <v>0</v>
       </c>
       <c r="AG48" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:33" s="58" customFormat="1">
-      <c r="A49" s="57" t="s">
+    <row r="49" spans="1:33" s="52" customFormat="1">
+      <c r="A49" s="51" t="s">
         <v>78</v>
       </c>
-      <c r="B49" s="60">
-[...5 lines deleted...]
-      <c r="D49" s="61">
+      <c r="B49" s="54">
+        <v>0</v>
+      </c>
+      <c r="C49" s="56">
+        <v>0</v>
+      </c>
+      <c r="D49" s="55">
         <v>1.3667986146048184E-2</v>
       </c>
-      <c r="E49" s="62">
+      <c r="E49" s="56">
         <v>0.25248186487047886</v>
       </c>
-      <c r="F49" s="60">
-[...5 lines deleted...]
-      <c r="H49" s="62">
+      <c r="F49" s="54">
+        <v>0</v>
+      </c>
+      <c r="G49" s="54">
+        <v>0</v>
+      </c>
+      <c r="H49" s="56">
         <v>0.57194301509576062</v>
       </c>
-      <c r="I49" s="69">
-[...5 lines deleted...]
-      <c r="K49" s="62">
+      <c r="I49" s="63">
+        <v>0</v>
+      </c>
+      <c r="J49" s="56">
+        <v>0</v>
+      </c>
+      <c r="K49" s="56">
         <v>0.10226907301144279</v>
       </c>
-      <c r="L49" s="64">
+      <c r="L49" s="58">
         <v>5.9638060876269501E-2</v>
       </c>
       <c r="M49" s="7">
         <f t="shared" si="6"/>
         <v>1</v>
       </c>
       <c r="N49" s="9">
         <f t="shared" si="5"/>
         <v>0.89770000000000005</v>
       </c>
       <c r="O49" s="7">
         <v>0</v>
       </c>
       <c r="P49" s="7">
         <v>0.89770000000000005</v>
       </c>
       <c r="Q49" s="7">
         <v>0</v>
       </c>
       <c r="R49" s="7">
         <v>0</v>
       </c>
       <c r="S49" s="7">
         <v>0</v>
       </c>
@@ -39991,85 +39940,85 @@
       <c r="Z49" s="7">
         <v>0</v>
       </c>
       <c r="AA49" s="7">
         <v>0</v>
       </c>
       <c r="AB49" s="7">
         <v>0</v>
       </c>
       <c r="AC49" s="7">
         <v>0</v>
       </c>
       <c r="AD49" s="7">
         <v>0</v>
       </c>
       <c r="AE49" s="7">
         <v>0</v>
       </c>
       <c r="AF49" s="7">
         <v>0</v>
       </c>
       <c r="AG49" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:33" s="58" customFormat="1">
-      <c r="A50" s="59" t="s">
+    <row r="50" spans="1:33" s="52" customFormat="1">
+      <c r="A50" s="53" t="s">
         <v>79</v>
       </c>
-      <c r="B50" s="65">
-[...2 lines deleted...]
-      <c r="C50" s="67">
+      <c r="B50" s="59">
+        <v>0</v>
+      </c>
+      <c r="C50" s="61">
         <v>0.84991751538915572</v>
       </c>
-      <c r="D50" s="65">
-[...17 lines deleted...]
-      <c r="J50" s="67">
+      <c r="D50" s="59">
+        <v>0</v>
+      </c>
+      <c r="E50" s="61">
+        <v>0</v>
+      </c>
+      <c r="F50" s="59">
+        <v>0</v>
+      </c>
+      <c r="G50" s="59">
+        <v>0</v>
+      </c>
+      <c r="H50" s="61">
+        <v>0</v>
+      </c>
+      <c r="I50" s="64">
+        <v>0</v>
+      </c>
+      <c r="J50" s="61">
         <v>1.9747569279528733E-2</v>
       </c>
-      <c r="K50" s="67">
+      <c r="K50" s="61">
         <v>0.10197198171079787</v>
       </c>
-      <c r="L50" s="68">
+      <c r="L50" s="62">
         <v>2.8362933620517668E-2</v>
       </c>
       <c r="M50" s="14">
         <f t="shared" si="6"/>
         <v>1</v>
       </c>
       <c r="N50" s="10">
         <f t="shared" si="5"/>
         <v>0.8980210795185577</v>
       </c>
       <c r="O50" s="8">
         <v>0</v>
       </c>
       <c r="P50" s="8">
         <v>0</v>
       </c>
       <c r="Q50" s="8">
         <v>0.8980210795185577</v>
       </c>
       <c r="R50" s="8">
         <v>0</v>
       </c>
       <c r="S50" s="8">
         <v>0</v>
       </c>
@@ -40094,85 +40043,85 @@
       <c r="Z50" s="8">
         <v>0</v>
       </c>
       <c r="AA50" s="8">
         <v>0</v>
       </c>
       <c r="AB50" s="8">
         <v>0</v>
       </c>
       <c r="AC50" s="8">
         <v>0</v>
       </c>
       <c r="AD50" s="8">
         <v>0</v>
       </c>
       <c r="AE50" s="8">
         <v>0</v>
       </c>
       <c r="AF50" s="8">
         <v>0</v>
       </c>
       <c r="AG50" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:33" s="58" customFormat="1">
-      <c r="A51" s="57" t="s">
+    <row r="51" spans="1:33" s="52" customFormat="1">
+      <c r="A51" s="51" t="s">
         <v>80</v>
       </c>
-      <c r="B51" s="60">
+      <c r="B51" s="54">
         <v>0.39226868176583052</v>
       </c>
-      <c r="C51" s="62">
+      <c r="C51" s="56">
         <v>0.50082321841620547</v>
       </c>
-      <c r="D51" s="61">
-[...17 lines deleted...]
-      <c r="J51" s="62">
+      <c r="D51" s="55">
+        <v>0</v>
+      </c>
+      <c r="E51" s="56">
+        <v>0</v>
+      </c>
+      <c r="F51" s="54">
+        <v>0</v>
+      </c>
+      <c r="G51" s="54">
+        <v>0</v>
+      </c>
+      <c r="H51" s="56">
+        <v>0</v>
+      </c>
+      <c r="I51" s="63">
+        <v>0</v>
+      </c>
+      <c r="J51" s="56">
         <v>4.9970291886561836E-3</v>
       </c>
-      <c r="K51" s="62">
+      <c r="K51" s="56">
         <v>0.10189407772654042</v>
       </c>
-      <c r="L51" s="64">
+      <c r="L51" s="58">
         <v>1.699290276743037E-5</v>
       </c>
       <c r="M51" s="7">
         <f t="shared" si="6"/>
         <v>1</v>
       </c>
       <c r="N51" s="9">
         <f t="shared" si="5"/>
         <v>0.89808892937069218</v>
       </c>
       <c r="O51" s="7">
         <v>0.41510121726694499</v>
       </c>
       <c r="P51" s="7">
         <v>0.12477009847566117</v>
       </c>
       <c r="Q51" s="7">
         <v>0</v>
       </c>
       <c r="R51" s="7">
         <v>0</v>
       </c>
       <c r="S51" s="7">
         <v>0</v>
       </c>
@@ -40197,85 +40146,85 @@
       <c r="Z51" s="7">
         <v>0.15063401413722716</v>
       </c>
       <c r="AA51" s="7">
         <v>0</v>
       </c>
       <c r="AB51" s="7">
         <v>0</v>
       </c>
       <c r="AC51" s="7">
         <v>0</v>
       </c>
       <c r="AD51" s="7">
         <v>0.10646963861728057</v>
       </c>
       <c r="AE51" s="7">
         <v>0</v>
       </c>
       <c r="AF51" s="7">
         <v>0</v>
       </c>
       <c r="AG51" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="52" spans="1:33" s="58" customFormat="1">
-      <c r="A52" s="59" t="s">
+    <row r="52" spans="1:33" s="52" customFormat="1">
+      <c r="A52" s="53" t="s">
         <v>81</v>
       </c>
-      <c r="B52" s="65">
-[...2 lines deleted...]
-      <c r="C52" s="67">
+      <c r="B52" s="59">
+        <v>0</v>
+      </c>
+      <c r="C52" s="61">
         <v>0.87353024394090417</v>
       </c>
-      <c r="D52" s="66">
-[...17 lines deleted...]
-      <c r="J52" s="67">
+      <c r="D52" s="60">
+        <v>0</v>
+      </c>
+      <c r="E52" s="61">
+        <v>0</v>
+      </c>
+      <c r="F52" s="59">
+        <v>0</v>
+      </c>
+      <c r="G52" s="59">
+        <v>0</v>
+      </c>
+      <c r="H52" s="61">
+        <v>0</v>
+      </c>
+      <c r="I52" s="64">
+        <v>0</v>
+      </c>
+      <c r="J52" s="61">
         <v>2.1959076812890382E-3</v>
       </c>
-      <c r="K52" s="67">
+      <c r="K52" s="61">
         <v>8.2189943433207138E-2</v>
       </c>
-      <c r="L52" s="68">
+      <c r="L52" s="62">
         <v>4.208390494459982E-2</v>
       </c>
       <c r="M52" s="14">
         <f t="shared" si="6"/>
         <v>1.0000000000000002</v>
       </c>
       <c r="N52" s="10">
         <f t="shared" si="5"/>
         <v>0.91762378138255785</v>
       </c>
       <c r="O52" s="8">
         <v>0</v>
       </c>
       <c r="P52" s="8">
         <v>0.45293900213695476</v>
       </c>
       <c r="Q52" s="8">
         <v>2.5961865798712184E-2</v>
       </c>
       <c r="R52" s="8">
         <v>0</v>
       </c>
       <c r="S52" s="8">
         <v>0</v>
       </c>
@@ -40300,85 +40249,85 @@
       <c r="Z52" s="8">
         <v>0</v>
       </c>
       <c r="AA52" s="8">
         <v>0</v>
       </c>
       <c r="AB52" s="8">
         <v>0</v>
       </c>
       <c r="AC52" s="8">
         <v>8.3000000000000001E-3</v>
       </c>
       <c r="AD52" s="8">
         <v>0</v>
       </c>
       <c r="AE52" s="8">
         <v>3.2300000000000002E-2</v>
       </c>
       <c r="AF52" s="8">
         <v>0</v>
       </c>
       <c r="AG52" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="1:33" s="58" customFormat="1">
-      <c r="A53" s="57" t="s">
+    <row r="53" spans="1:33" s="52" customFormat="1">
+      <c r="A53" s="51" t="s">
         <v>82</v>
       </c>
-      <c r="B53" s="61">
+      <c r="B53" s="55">
         <v>0.84956874620325606</v>
       </c>
-      <c r="C53" s="62">
+      <c r="C53" s="56">
         <v>6.2613515020868732E-2</v>
       </c>
-      <c r="D53" s="60">
+      <c r="D53" s="54">
         <v>2.6102304842765604E-2</v>
       </c>
-      <c r="E53" s="62">
-[...17 lines deleted...]
-      <c r="K53" s="62">
+      <c r="E53" s="56">
+        <v>0</v>
+      </c>
+      <c r="F53" s="54">
+        <v>0</v>
+      </c>
+      <c r="G53" s="54">
+        <v>0</v>
+      </c>
+      <c r="H53" s="56">
+        <v>0</v>
+      </c>
+      <c r="I53" s="63">
+        <v>0</v>
+      </c>
+      <c r="J53" s="56">
+        <v>0</v>
+      </c>
+      <c r="K53" s="56">
         <v>6.171543393310934E-2</v>
       </c>
-      <c r="L53" s="64">
+      <c r="L53" s="58">
         <v>0</v>
       </c>
       <c r="M53" s="7">
         <f t="shared" si="6"/>
         <v>0.99999999999999978</v>
       </c>
       <c r="N53" s="9">
         <f t="shared" si="5"/>
         <v>0.93828456606689037</v>
       </c>
       <c r="O53" s="7">
         <v>0.93680304717930629</v>
       </c>
       <c r="P53" s="7">
         <v>0</v>
       </c>
       <c r="Q53" s="7">
         <v>0</v>
       </c>
       <c r="R53" s="7">
         <v>1.4815188875840731E-3</v>
       </c>
       <c r="S53" s="7">
         <v>0</v>
       </c>
@@ -40403,85 +40352,85 @@
       <c r="Z53" s="7">
         <v>0</v>
       </c>
       <c r="AA53" s="7">
         <v>0</v>
       </c>
       <c r="AB53" s="7">
         <v>0</v>
       </c>
       <c r="AC53" s="7">
         <v>0</v>
       </c>
       <c r="AD53" s="7">
         <v>0</v>
       </c>
       <c r="AE53" s="7">
         <v>0</v>
       </c>
       <c r="AF53" s="7">
         <v>0</v>
       </c>
       <c r="AG53" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="1:33" s="58" customFormat="1">
-      <c r="A54" s="59" t="s">
+    <row r="54" spans="1:33" s="52" customFormat="1">
+      <c r="A54" s="53" t="s">
         <v>83</v>
       </c>
-      <c r="B54" s="65">
-[...2 lines deleted...]
-      <c r="C54" s="67">
+      <c r="B54" s="59">
+        <v>0</v>
+      </c>
+      <c r="C54" s="61">
         <v>0.86632899885691983</v>
       </c>
-      <c r="D54" s="65">
-[...17 lines deleted...]
-      <c r="J54" s="67">
+      <c r="D54" s="59">
+        <v>0</v>
+      </c>
+      <c r="E54" s="61">
+        <v>0</v>
+      </c>
+      <c r="F54" s="59">
+        <v>0</v>
+      </c>
+      <c r="G54" s="59">
+        <v>0</v>
+      </c>
+      <c r="H54" s="61">
+        <v>0</v>
+      </c>
+      <c r="I54" s="64">
+        <v>0</v>
+      </c>
+      <c r="J54" s="61">
         <v>2.4660160944763088E-2</v>
       </c>
-      <c r="K54" s="67">
+      <c r="K54" s="61">
         <v>7.6789974956542245E-2</v>
       </c>
-      <c r="L54" s="68">
+      <c r="L54" s="62">
         <v>3.2220865241774081E-2</v>
       </c>
       <c r="M54" s="14">
         <f t="shared" si="6"/>
         <v>0.99999999999999922</v>
       </c>
       <c r="N54" s="10">
         <f t="shared" si="5"/>
         <v>0.92307987946994607</v>
       </c>
       <c r="O54" s="8">
         <v>0</v>
       </c>
       <c r="P54" s="8">
         <v>8.0513871363028983E-2</v>
       </c>
       <c r="Q54" s="8">
         <v>0.66368785562341581</v>
       </c>
       <c r="R54" s="8">
         <v>1.7681186632431463E-2</v>
       </c>
       <c r="S54" s="8">
         <v>0</v>
       </c>
@@ -40506,85 +40455,85 @@
       <c r="Z54" s="8">
         <v>0</v>
       </c>
       <c r="AA54" s="8">
         <v>0</v>
       </c>
       <c r="AB54" s="8">
         <v>5.4618535232048411E-2</v>
       </c>
       <c r="AC54" s="8">
         <v>1.9681507892625699E-3</v>
       </c>
       <c r="AD54" s="8">
         <v>0</v>
       </c>
       <c r="AE54" s="8">
         <v>6.8105418240429127E-3</v>
       </c>
       <c r="AF54" s="8">
         <v>0</v>
       </c>
       <c r="AG54" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="55" spans="1:33" s="58" customFormat="1">
-      <c r="A55" s="57" t="s">
+    <row r="55" spans="1:33" s="52" customFormat="1">
+      <c r="A55" s="51" t="s">
         <v>84</v>
       </c>
-      <c r="B55" s="60">
-[...23 lines deleted...]
-      <c r="J55" s="62">
+      <c r="B55" s="54">
+        <v>0</v>
+      </c>
+      <c r="C55" s="56">
+        <v>0</v>
+      </c>
+      <c r="D55" s="54">
+        <v>0</v>
+      </c>
+      <c r="E55" s="56">
+        <v>0</v>
+      </c>
+      <c r="F55" s="54">
+        <v>0</v>
+      </c>
+      <c r="G55" s="54">
+        <v>0</v>
+      </c>
+      <c r="H55" s="56">
+        <v>0</v>
+      </c>
+      <c r="I55" s="63">
+        <v>0</v>
+      </c>
+      <c r="J55" s="56">
         <v>0.89741668949292475</v>
       </c>
-      <c r="K55" s="62">
+      <c r="K55" s="56">
         <v>8.9382469305714515E-2</v>
       </c>
-      <c r="L55" s="64">
+      <c r="L55" s="58">
         <v>1.3200841201360549E-2</v>
       </c>
       <c r="M55" s="7">
         <f t="shared" si="6"/>
         <v>0.99999999999999978</v>
       </c>
       <c r="N55" s="9">
         <f t="shared" si="5"/>
         <v>0.91061753069428519</v>
       </c>
       <c r="O55" s="7">
         <v>0</v>
       </c>
       <c r="P55" s="7">
         <v>0.15801562518646087</v>
       </c>
       <c r="Q55" s="7">
         <v>0.59263410147059414</v>
       </c>
       <c r="R55" s="7">
         <v>0</v>
       </c>
       <c r="S55" s="7">
         <v>0</v>
       </c>
@@ -40609,85 +40558,85 @@
       <c r="Z55" s="7">
         <v>0</v>
       </c>
       <c r="AA55" s="7">
         <v>0</v>
       </c>
       <c r="AB55" s="7">
         <v>0</v>
       </c>
       <c r="AC55" s="7">
         <v>0</v>
       </c>
       <c r="AD55" s="7">
         <v>0</v>
       </c>
       <c r="AE55" s="7">
         <v>0</v>
       </c>
       <c r="AF55" s="7">
         <v>0</v>
       </c>
       <c r="AG55" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="1:33" s="58" customFormat="1">
-      <c r="A56" s="59" t="s">
+    <row r="56" spans="1:33" s="52" customFormat="1">
+      <c r="A56" s="53" t="s">
         <v>85</v>
       </c>
-      <c r="B56" s="66">
-[...2 lines deleted...]
-      <c r="C56" s="67">
+      <c r="B56" s="60">
+        <v>0</v>
+      </c>
+      <c r="C56" s="61">
         <v>0.88726491898398485</v>
       </c>
-      <c r="D56" s="65">
-[...20 lines deleted...]
-      <c r="K56" s="67">
+      <c r="D56" s="59">
+        <v>0</v>
+      </c>
+      <c r="E56" s="61">
+        <v>0</v>
+      </c>
+      <c r="F56" s="59">
+        <v>0</v>
+      </c>
+      <c r="G56" s="59">
+        <v>0</v>
+      </c>
+      <c r="H56" s="61">
+        <v>0</v>
+      </c>
+      <c r="I56" s="64">
+        <v>0</v>
+      </c>
+      <c r="J56" s="61">
+        <v>0</v>
+      </c>
+      <c r="K56" s="61">
         <v>7.2376492976372553E-2</v>
       </c>
-      <c r="L56" s="68">
+      <c r="L56" s="62">
         <v>4.0358588039642859E-2</v>
       </c>
       <c r="M56" s="14">
         <f t="shared" si="6"/>
         <v>1.0000000000000002</v>
       </c>
       <c r="N56" s="10">
         <f t="shared" si="5"/>
         <v>0.92764848872499639</v>
       </c>
       <c r="O56" s="8">
         <v>0</v>
       </c>
       <c r="P56" s="8">
         <v>5.9749366139127069E-2</v>
       </c>
       <c r="Q56" s="8">
         <v>0.51196925682604122</v>
       </c>
       <c r="R56" s="8">
         <v>9.0148459389238295E-2</v>
       </c>
       <c r="S56" s="8">
         <v>0</v>
       </c>
@@ -40712,85 +40661,85 @@
       <c r="Z56" s="8">
         <v>0</v>
       </c>
       <c r="AA56" s="8">
         <v>0</v>
       </c>
       <c r="AB56" s="8">
         <v>1.6009296119574662E-2</v>
       </c>
       <c r="AC56" s="8">
         <v>6.9015266325857059E-3</v>
       </c>
       <c r="AD56" s="8">
         <v>0</v>
       </c>
       <c r="AE56" s="8">
         <v>4.7757247766316178E-3</v>
       </c>
       <c r="AF56" s="8">
         <v>0</v>
       </c>
       <c r="AG56" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="57" spans="1:33" s="58" customFormat="1">
-      <c r="A57" s="57" t="s">
+    <row r="57" spans="1:33" s="52" customFormat="1">
+      <c r="A57" s="51" t="s">
         <v>86</v>
       </c>
-      <c r="B57" s="60">
-[...2 lines deleted...]
-      <c r="C57" s="62">
+      <c r="B57" s="54">
+        <v>0</v>
+      </c>
+      <c r="C57" s="56">
         <v>0.83523730167188415</v>
       </c>
-      <c r="D57" s="60">
-[...20 lines deleted...]
-      <c r="K57" s="63">
+      <c r="D57" s="54">
+        <v>0</v>
+      </c>
+      <c r="E57" s="56">
+        <v>0</v>
+      </c>
+      <c r="F57" s="54">
+        <v>0</v>
+      </c>
+      <c r="G57" s="54">
+        <v>0</v>
+      </c>
+      <c r="H57" s="56">
+        <v>0</v>
+      </c>
+      <c r="I57" s="63">
+        <v>0</v>
+      </c>
+      <c r="J57" s="56">
+        <v>0</v>
+      </c>
+      <c r="K57" s="57">
         <v>3.7260338401440968E-2</v>
       </c>
-      <c r="L57" s="64">
+      <c r="L57" s="58">
         <v>0.12750235992667475</v>
       </c>
       <c r="M57" s="7">
         <f t="shared" si="6"/>
         <v>0.99999999999999978</v>
       </c>
       <c r="N57" s="9">
         <f t="shared" si="5"/>
         <v>0.96267836617744162</v>
       </c>
       <c r="O57" s="7">
         <v>0</v>
       </c>
       <c r="P57" s="7">
         <v>0</v>
       </c>
       <c r="Q57" s="7">
         <v>0.32634692344727645</v>
       </c>
       <c r="R57" s="7">
         <v>5.9344348773195339E-2</v>
       </c>
       <c r="S57" s="7">
         <v>0</v>
       </c>
@@ -40815,85 +40764,85 @@
       <c r="Z57" s="7">
         <v>0</v>
       </c>
       <c r="AA57" s="7">
         <v>0</v>
       </c>
       <c r="AB57" s="7">
         <v>0</v>
       </c>
       <c r="AC57" s="7">
         <v>0</v>
       </c>
       <c r="AD57" s="7">
         <v>0</v>
       </c>
       <c r="AE57" s="7">
         <v>0</v>
       </c>
       <c r="AF57" s="7">
         <v>0</v>
       </c>
       <c r="AG57" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="58" spans="1:33" s="58" customFormat="1">
-      <c r="A58" s="59" t="s">
+    <row r="58" spans="1:33" s="52" customFormat="1">
+      <c r="A58" s="53" t="s">
         <v>87</v>
       </c>
-      <c r="B58" s="65">
-[...2 lines deleted...]
-      <c r="C58" s="67">
+      <c r="B58" s="59">
+        <v>0</v>
+      </c>
+      <c r="C58" s="61">
         <v>0.92907030720692196</v>
       </c>
-      <c r="D58" s="66">
-[...20 lines deleted...]
-      <c r="K58" s="67">
+      <c r="D58" s="60">
+        <v>0</v>
+      </c>
+      <c r="E58" s="61">
+        <v>0</v>
+      </c>
+      <c r="F58" s="59">
+        <v>0</v>
+      </c>
+      <c r="G58" s="59">
+        <v>0</v>
+      </c>
+      <c r="H58" s="61">
+        <v>0</v>
+      </c>
+      <c r="I58" s="64">
+        <v>0</v>
+      </c>
+      <c r="J58" s="61">
+        <v>0</v>
+      </c>
+      <c r="K58" s="61">
         <v>4.9877252893903386E-2</v>
       </c>
-      <c r="L58" s="68">
+      <c r="L58" s="62">
         <v>2.1052439899174547E-2</v>
       </c>
       <c r="M58" s="14">
         <f t="shared" si="6"/>
         <v>1</v>
       </c>
       <c r="N58" s="10">
         <f t="shared" si="5"/>
         <v>0.95012274710609645</v>
       </c>
       <c r="O58" s="8">
         <v>0</v>
       </c>
       <c r="P58" s="8">
         <v>2.7361454642189E-2</v>
       </c>
       <c r="Q58" s="8">
         <v>0.83866352634306152</v>
       </c>
       <c r="R58" s="8">
         <v>6.3337313942179799E-2</v>
       </c>
       <c r="S58" s="8">
         <v>0</v>
       </c>
@@ -40918,85 +40867,85 @@
       <c r="Z58" s="8">
         <v>0</v>
       </c>
       <c r="AA58" s="8">
         <v>0</v>
       </c>
       <c r="AB58" s="8">
         <v>0</v>
       </c>
       <c r="AC58" s="8">
         <v>0</v>
       </c>
       <c r="AD58" s="8">
         <v>0</v>
       </c>
       <c r="AE58" s="8">
         <v>3.7192065513506913E-3</v>
       </c>
       <c r="AF58" s="8">
         <v>0</v>
       </c>
       <c r="AG58" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="59" spans="1:33" s="58" customFormat="1">
-      <c r="A59" s="57" t="s">
+    <row r="59" spans="1:33" s="52" customFormat="1">
+      <c r="A59" s="51" t="s">
         <v>88</v>
       </c>
-      <c r="B59" s="60">
-[...2 lines deleted...]
-      <c r="C59" s="62">
+      <c r="B59" s="54">
+        <v>0</v>
+      </c>
+      <c r="C59" s="56">
         <v>0.84690988973562253</v>
       </c>
-      <c r="D59" s="61">
-[...17 lines deleted...]
-      <c r="J59" s="62">
+      <c r="D59" s="55">
+        <v>0</v>
+      </c>
+      <c r="E59" s="56">
+        <v>0</v>
+      </c>
+      <c r="F59" s="54">
+        <v>0</v>
+      </c>
+      <c r="G59" s="54">
+        <v>0</v>
+      </c>
+      <c r="H59" s="56">
+        <v>0</v>
+      </c>
+      <c r="I59" s="63">
+        <v>0</v>
+      </c>
+      <c r="J59" s="56">
         <v>5.2900877583216904E-2</v>
       </c>
-      <c r="K59" s="62">
+      <c r="K59" s="56">
         <v>7.8536165286184581E-2</v>
       </c>
-      <c r="L59" s="64">
+      <c r="L59" s="58">
         <v>2.1653067394976001E-2</v>
       </c>
       <c r="M59" s="7">
         <f t="shared" si="6"/>
         <v>1</v>
       </c>
       <c r="N59" s="9"/>
       <c r="O59" s="7">
         <v>0</v>
       </c>
       <c r="P59" s="7">
         <v>2.4138862640605732E-2</v>
       </c>
       <c r="Q59" s="7">
         <v>0.85321088246426957</v>
       </c>
       <c r="R59" s="7">
         <v>0</v>
       </c>
       <c r="S59" s="7">
         <v>0</v>
       </c>
       <c r="T59" s="7">
         <v>1.5749503966662921E-2</v>
       </c>
@@ -41018,85 +40967,85 @@
       <c r="Z59" s="7">
         <v>0</v>
       </c>
       <c r="AA59" s="7">
         <v>0</v>
       </c>
       <c r="AB59" s="7">
         <v>1.5969807937359099E-2</v>
       </c>
       <c r="AC59" s="7">
         <v>0</v>
       </c>
       <c r="AD59" s="7">
         <v>0</v>
       </c>
       <c r="AE59" s="7">
         <v>0</v>
       </c>
       <c r="AF59" s="7">
         <v>0</v>
       </c>
       <c r="AG59" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="60" spans="1:33" s="58" customFormat="1">
-      <c r="A60" s="59" t="s">
+    <row r="60" spans="1:33" s="52" customFormat="1">
+      <c r="A60" s="53" t="s">
         <v>89</v>
       </c>
-      <c r="B60" s="65">
-[...2 lines deleted...]
-      <c r="C60" s="67">
+      <c r="B60" s="59">
+        <v>0</v>
+      </c>
+      <c r="C60" s="61">
         <v>0.85934939510700548</v>
       </c>
-      <c r="D60" s="66">
-[...20 lines deleted...]
-      <c r="K60" s="67">
+      <c r="D60" s="60">
+        <v>0</v>
+      </c>
+      <c r="E60" s="61">
+        <v>0</v>
+      </c>
+      <c r="F60" s="59">
+        <v>0</v>
+      </c>
+      <c r="G60" s="59">
+        <v>0</v>
+      </c>
+      <c r="H60" s="61">
+        <v>0</v>
+      </c>
+      <c r="I60" s="64">
+        <v>0</v>
+      </c>
+      <c r="J60" s="61">
+        <v>0</v>
+      </c>
+      <c r="K60" s="61">
         <v>0.10945783813933438</v>
       </c>
-      <c r="L60" s="68">
+      <c r="L60" s="62">
         <v>3.119276675366028E-2</v>
       </c>
       <c r="M60" s="14">
         <f t="shared" si="6"/>
         <v>1.0000000000000002</v>
       </c>
       <c r="N60" s="10"/>
       <c r="O60" s="8">
         <v>0</v>
       </c>
       <c r="P60" s="8">
         <v>3.7823723583115955E-2</v>
       </c>
       <c r="Q60" s="8">
         <v>0.81654214769167699</v>
       </c>
       <c r="R60" s="8">
         <v>0</v>
       </c>
       <c r="S60" s="8">
         <v>0</v>
       </c>
       <c r="T60" s="8">
         <v>1.37E-2</v>
       </c>
@@ -41118,85 +41067,85 @@
       <c r="Z60" s="8">
         <v>0</v>
       </c>
       <c r="AA60" s="8">
         <v>0</v>
       </c>
       <c r="AB60" s="8">
         <v>2.1461369114590727E-2</v>
       </c>
       <c r="AC60" s="8">
         <v>0</v>
       </c>
       <c r="AD60" s="8">
         <v>0</v>
       </c>
       <c r="AE60" s="8">
         <v>9.8036394091213308E-4</v>
       </c>
       <c r="AF60" s="8">
         <v>0</v>
       </c>
       <c r="AG60" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="61" spans="1:33" s="58" customFormat="1">
-      <c r="A61" s="57" t="s">
+    <row r="61" spans="1:33" s="52" customFormat="1">
+      <c r="A61" s="51" t="s">
         <v>90</v>
       </c>
-      <c r="B61" s="60">
-[...2 lines deleted...]
-      <c r="C61" s="62">
+      <c r="B61" s="54">
+        <v>0</v>
+      </c>
+      <c r="C61" s="56">
         <v>0.13152242139941722</v>
       </c>
-      <c r="D61" s="61">
-[...17 lines deleted...]
-      <c r="J61" s="62">
+      <c r="D61" s="55">
+        <v>0</v>
+      </c>
+      <c r="E61" s="56">
+        <v>0</v>
+      </c>
+      <c r="F61" s="54">
+        <v>0</v>
+      </c>
+      <c r="G61" s="54">
+        <v>0</v>
+      </c>
+      <c r="H61" s="56">
+        <v>0</v>
+      </c>
+      <c r="I61" s="63">
+        <v>0</v>
+      </c>
+      <c r="J61" s="56">
         <v>0.72880201637941799</v>
       </c>
-      <c r="K61" s="62">
+      <c r="K61" s="56">
         <v>0.11064294801690881</v>
       </c>
-      <c r="L61" s="64">
+      <c r="L61" s="58">
         <v>2.9032614204256183E-2</v>
       </c>
       <c r="M61" s="7">
         <f t="shared" si="6"/>
         <v>1.0000000000000002</v>
       </c>
       <c r="N61" s="9"/>
       <c r="O61" s="7">
         <v>0</v>
       </c>
       <c r="P61" s="7">
         <v>4.6596129424178588E-2</v>
       </c>
       <c r="Q61" s="7">
         <v>0.64790649523907939</v>
       </c>
       <c r="R61" s="7">
         <v>3.0341875295248906E-2</v>
       </c>
       <c r="S61" s="7">
         <v>0</v>
       </c>
       <c r="T61" s="7">
         <v>6.1961783032927686E-3</v>
       </c>
@@ -41218,85 +41167,85 @@
       <c r="Z61" s="7">
         <v>0</v>
       </c>
       <c r="AA61" s="7">
         <v>0</v>
       </c>
       <c r="AB61" s="7">
         <v>4.8099999999999997E-2</v>
       </c>
       <c r="AC61" s="7">
         <v>0</v>
       </c>
       <c r="AD61" s="7">
         <v>0</v>
       </c>
       <c r="AE61" s="7">
         <v>1.0800000000000001E-2</v>
       </c>
       <c r="AF61" s="7">
         <v>0</v>
       </c>
       <c r="AG61" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="62" spans="1:33" s="58" customFormat="1">
-      <c r="A62" s="59" t="s">
+    <row r="62" spans="1:33" s="52" customFormat="1">
+      <c r="A62" s="53" t="s">
         <v>91</v>
       </c>
-      <c r="B62" s="65">
-[...2 lines deleted...]
-      <c r="C62" s="67">
+      <c r="B62" s="59">
+        <v>0</v>
+      </c>
+      <c r="C62" s="61">
         <v>0.88020573255714896</v>
       </c>
-      <c r="D62" s="66">
-[...20 lines deleted...]
-      <c r="K62" s="67">
+      <c r="D62" s="60">
+        <v>0</v>
+      </c>
+      <c r="E62" s="61">
+        <v>0</v>
+      </c>
+      <c r="F62" s="59">
+        <v>0</v>
+      </c>
+      <c r="G62" s="59">
+        <v>0</v>
+      </c>
+      <c r="H62" s="61">
+        <v>0</v>
+      </c>
+      <c r="I62" s="64">
+        <v>0</v>
+      </c>
+      <c r="J62" s="61">
+        <v>0</v>
+      </c>
+      <c r="K62" s="61">
         <v>9.0588006370455845E-2</v>
       </c>
-      <c r="L62" s="68">
+      <c r="L62" s="62">
         <v>2.9206261072395087E-2</v>
       </c>
       <c r="M62" s="14">
         <f t="shared" si="6"/>
         <v>0.99999999999999989</v>
       </c>
       <c r="N62" s="10"/>
       <c r="O62" s="8">
         <v>0</v>
       </c>
       <c r="P62" s="8">
         <v>9.7234084435519688E-2</v>
       </c>
       <c r="Q62" s="8">
         <v>0.77130193481223674</v>
       </c>
       <c r="R62" s="8">
         <v>0</v>
       </c>
       <c r="S62" s="8">
         <v>0</v>
       </c>
       <c r="T62" s="8">
         <v>4.2467339619781412E-3</v>
       </c>
@@ -41318,85 +41267,85 @@
       <c r="Z62" s="8">
         <v>0</v>
       </c>
       <c r="AA62" s="8">
         <v>0</v>
       </c>
       <c r="AB62" s="8">
         <v>0</v>
       </c>
       <c r="AC62" s="8">
         <v>0</v>
       </c>
       <c r="AD62" s="8">
         <v>0</v>
       </c>
       <c r="AE62" s="8">
         <v>3.3479010005553297E-2</v>
       </c>
       <c r="AF62" s="8">
         <v>0</v>
       </c>
       <c r="AG62" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="63" spans="1:33" s="58" customFormat="1">
-      <c r="A63" s="57" t="s">
+    <row r="63" spans="1:33" s="52" customFormat="1">
+      <c r="A63" s="51" t="s">
         <v>92</v>
       </c>
-      <c r="B63" s="60">
-[...2 lines deleted...]
-      <c r="C63" s="62">
+      <c r="B63" s="54">
+        <v>0</v>
+      </c>
+      <c r="C63" s="56">
         <v>0.81069198663432285</v>
       </c>
-      <c r="D63" s="61">
-[...17 lines deleted...]
-      <c r="J63" s="62">
+      <c r="D63" s="55">
+        <v>0</v>
+      </c>
+      <c r="E63" s="56">
+        <v>0</v>
+      </c>
+      <c r="F63" s="54">
+        <v>0</v>
+      </c>
+      <c r="G63" s="54">
+        <v>0</v>
+      </c>
+      <c r="H63" s="56">
+        <v>0</v>
+      </c>
+      <c r="I63" s="63">
+        <v>0</v>
+      </c>
+      <c r="J63" s="56">
         <v>3.0298193620232301E-2</v>
       </c>
-      <c r="K63" s="62">
+      <c r="K63" s="56">
         <v>0.10267425764558485</v>
       </c>
-      <c r="L63" s="64">
+      <c r="L63" s="58">
         <v>5.633556209986032E-2</v>
       </c>
       <c r="M63" s="7">
         <f t="shared" si="6"/>
         <v>1.0000000000000002</v>
       </c>
       <c r="N63" s="9"/>
       <c r="O63" s="7">
         <v>0</v>
       </c>
       <c r="P63" s="7">
         <v>0.18573258799500023</v>
       </c>
       <c r="Q63" s="7">
         <v>0.37530183196779271</v>
       </c>
       <c r="R63" s="7">
         <v>0</v>
       </c>
       <c r="S63" s="7">
         <v>0</v>
       </c>
       <c r="T63" s="7">
         <v>5.79E-2</v>
       </c>
@@ -41418,85 +41367,85 @@
       <c r="Z63" s="7">
         <v>0</v>
       </c>
       <c r="AA63" s="7">
         <v>0</v>
       </c>
       <c r="AB63" s="7">
         <v>1.26E-2</v>
       </c>
       <c r="AC63" s="7">
         <v>3.1358999319866681E-3</v>
       </c>
       <c r="AD63" s="7">
         <v>0</v>
       </c>
       <c r="AE63" s="7">
         <v>5.9172325343481002E-3</v>
       </c>
       <c r="AF63" s="7">
         <v>0</v>
       </c>
       <c r="AG63" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="64" spans="1:33" s="58" customFormat="1">
-      <c r="A64" s="59" t="s">
+    <row r="64" spans="1:33" s="52" customFormat="1">
+      <c r="A64" s="53" t="s">
         <v>93</v>
       </c>
-      <c r="B64" s="65">
-[...2 lines deleted...]
-      <c r="C64" s="67">
+      <c r="B64" s="59">
+        <v>0</v>
+      </c>
+      <c r="C64" s="61">
         <v>0.91321209792165892</v>
       </c>
-      <c r="D64" s="66">
-[...20 lines deleted...]
-      <c r="K64" s="67">
+      <c r="D64" s="60">
+        <v>0</v>
+      </c>
+      <c r="E64" s="61">
+        <v>0</v>
+      </c>
+      <c r="F64" s="59">
+        <v>0</v>
+      </c>
+      <c r="G64" s="59">
+        <v>0</v>
+      </c>
+      <c r="H64" s="61">
+        <v>0</v>
+      </c>
+      <c r="I64" s="64">
+        <v>0</v>
+      </c>
+      <c r="J64" s="61">
+        <v>0</v>
+      </c>
+      <c r="K64" s="61">
         <v>6.5351696046809002E-2</v>
       </c>
-      <c r="L64" s="68">
+      <c r="L64" s="62">
         <v>2.1436206031532089E-2</v>
       </c>
       <c r="M64" s="14">
         <f t="shared" si="6"/>
         <v>1</v>
       </c>
       <c r="N64" s="10"/>
       <c r="O64" s="8">
         <v>0</v>
       </c>
       <c r="P64" s="8">
         <v>3.7460555954364247E-2</v>
       </c>
       <c r="Q64" s="8">
         <v>0.70618690716016408</v>
       </c>
       <c r="R64" s="8">
         <v>6.6044227118917985E-3</v>
       </c>
       <c r="S64" s="8">
         <v>0</v>
       </c>
       <c r="T64" s="8">
         <v>0</v>
       </c>
@@ -41518,85 +41467,85 @@
       <c r="Z64" s="8">
         <v>0</v>
       </c>
       <c r="AA64" s="8">
         <v>0</v>
       </c>
       <c r="AB64" s="8">
         <v>3.2737412834495078E-2</v>
       </c>
       <c r="AC64" s="8">
         <v>3.5242201716354682E-3</v>
       </c>
       <c r="AD64" s="8">
         <v>0</v>
       </c>
       <c r="AE64" s="8">
         <v>3.36835236893053E-2</v>
       </c>
       <c r="AF64" s="8">
         <v>0</v>
       </c>
       <c r="AG64" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="65" spans="1:45" s="58" customFormat="1">
-      <c r="A65" s="57" t="s">
+    <row r="65" spans="1:45" s="52" customFormat="1">
+      <c r="A65" s="51" t="s">
         <v>20</v>
       </c>
-      <c r="B65" s="60">
-[...5 lines deleted...]
-      <c r="D65" s="61">
+      <c r="B65" s="54">
+        <v>0</v>
+      </c>
+      <c r="C65" s="56">
+        <v>0</v>
+      </c>
+      <c r="D65" s="55">
         <v>0.94159006525275402</v>
       </c>
-      <c r="E65" s="62">
+      <c r="E65" s="56">
         <v>1.217926678312094E-3</v>
       </c>
-      <c r="F65" s="60">
+      <c r="F65" s="54">
         <v>1.5901051822983163E-3</v>
       </c>
-      <c r="G65" s="60">
-[...2 lines deleted...]
-      <c r="H65" s="62">
+      <c r="G65" s="54">
+        <v>0</v>
+      </c>
+      <c r="H65" s="56">
         <v>2.7736270679898627E-3</v>
       </c>
-      <c r="I65" s="69">
-[...5 lines deleted...]
-      <c r="K65" s="62">
+      <c r="I65" s="63">
+        <v>0</v>
+      </c>
+      <c r="J65" s="56">
+        <v>0</v>
+      </c>
+      <c r="K65" s="56">
         <v>1.7458647226045901E-2</v>
       </c>
-      <c r="L65" s="64">
+      <c r="L65" s="58">
         <v>3.5369628592599706E-2</v>
       </c>
       <c r="M65" s="7">
         <f t="shared" si="6"/>
         <v>1</v>
       </c>
       <c r="N65" s="9">
         <f t="shared" si="5"/>
         <v>0.98253251486846982</v>
       </c>
       <c r="O65" s="7">
         <v>0.97854096112216782</v>
       </c>
       <c r="P65" s="7">
         <v>1.217926678312094E-3</v>
       </c>
       <c r="Q65" s="7">
         <v>2.7736270679898627E-3</v>
       </c>
       <c r="R65" s="7">
         <v>0</v>
       </c>
       <c r="S65" s="7">
         <v>0</v>
       </c>
@@ -41621,85 +41570,85 @@
       <c r="Z65" s="7">
         <v>0</v>
       </c>
       <c r="AA65" s="7">
         <v>0</v>
       </c>
       <c r="AB65" s="7">
         <v>0</v>
       </c>
       <c r="AC65" s="7">
         <v>0</v>
       </c>
       <c r="AD65" s="7">
         <v>0</v>
       </c>
       <c r="AE65" s="7">
         <v>0</v>
       </c>
       <c r="AF65" s="7">
         <v>0</v>
       </c>
       <c r="AG65" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="66" spans="1:45" s="58" customFormat="1">
-      <c r="A66" s="59" t="s">
+    <row r="66" spans="1:45" s="52" customFormat="1">
+      <c r="A66" s="53" t="s">
         <v>21</v>
       </c>
-      <c r="B66" s="65">
+      <c r="B66" s="59">
         <v>0.13509817478238556</v>
       </c>
-      <c r="C66" s="67">
+      <c r="C66" s="61">
         <v>7.5568885334690625E-2</v>
       </c>
-      <c r="D66" s="66">
+      <c r="D66" s="60">
         <v>0.69518651940638088</v>
       </c>
-      <c r="E66" s="67">
+      <c r="E66" s="61">
         <v>1.210422558731854E-3</v>
       </c>
-      <c r="F66" s="65">
+      <c r="F66" s="59">
         <v>1.1769039248275808E-3</v>
       </c>
-      <c r="G66" s="65">
-[...2 lines deleted...]
-      <c r="H66" s="67">
+      <c r="G66" s="59">
+        <v>0</v>
+      </c>
+      <c r="H66" s="61">
         <v>1.617471915087706E-3</v>
       </c>
-      <c r="I66" s="70">
-[...2 lines deleted...]
-      <c r="J66" s="67">
+      <c r="I66" s="64">
+        <v>0</v>
+      </c>
+      <c r="J66" s="61">
         <v>1.3698212827608842E-2</v>
       </c>
-      <c r="K66" s="67">
+      <c r="K66" s="61">
         <v>1.9189489368381142E-2</v>
       </c>
-      <c r="L66" s="68">
+      <c r="L66" s="62">
         <v>5.7253919881905792E-2</v>
       </c>
       <c r="M66" s="14">
         <f t="shared" si="6"/>
         <v>0.99999999999999989</v>
       </c>
       <c r="N66" s="10">
         <f t="shared" si="5"/>
         <v>0.9807333715529617</v>
       </c>
       <c r="O66" s="8">
         <v>0.89760175939800324</v>
       </c>
       <c r="P66" s="8">
         <v>1.9985263175676237E-2</v>
       </c>
       <c r="Q66" s="8">
         <v>5.2588714684762936E-2</v>
       </c>
       <c r="R66" s="8">
         <v>0</v>
       </c>
       <c r="S66" s="8">
         <v>0</v>
       </c>
@@ -41724,85 +41673,85 @@
       <c r="Z66" s="8">
         <v>0</v>
       </c>
       <c r="AA66" s="8">
         <v>0</v>
       </c>
       <c r="AB66" s="8">
         <v>0</v>
       </c>
       <c r="AC66" s="8">
         <v>0</v>
       </c>
       <c r="AD66" s="8">
         <v>0</v>
       </c>
       <c r="AE66" s="8">
         <v>0</v>
       </c>
       <c r="AF66" s="8">
         <v>0</v>
       </c>
       <c r="AG66" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="67" spans="1:45" s="58" customFormat="1">
-      <c r="A67" s="57" t="s">
+    <row r="67" spans="1:45" s="52" customFormat="1">
+      <c r="A67" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="B67" s="60">
+      <c r="B67" s="54">
         <v>0.29216930776012573</v>
       </c>
-      <c r="C67" s="62">
+      <c r="C67" s="56">
         <v>0.16387439769311246</v>
       </c>
-      <c r="D67" s="61">
+      <c r="D67" s="55">
         <v>0.40316555762688322</v>
       </c>
-      <c r="E67" s="62">
+      <c r="E67" s="56">
         <v>4.8985736761480503E-4</v>
       </c>
-      <c r="F67" s="60">
+      <c r="F67" s="54">
         <v>6.5858464340205281E-4</v>
       </c>
-      <c r="G67" s="60">
-[...2 lines deleted...]
-      <c r="H67" s="62">
+      <c r="G67" s="54">
+        <v>0</v>
+      </c>
+      <c r="H67" s="56">
         <v>6.693417088504389E-4</v>
       </c>
-      <c r="I67" s="69">
-[...2 lines deleted...]
-      <c r="J67" s="62">
+      <c r="I67" s="63">
+        <v>0</v>
+      </c>
+      <c r="J67" s="56">
         <v>2.9557514143417039E-2</v>
       </c>
-      <c r="K67" s="62">
+      <c r="K67" s="56">
         <v>2.880632630095414E-2</v>
       </c>
-      <c r="L67" s="64">
+      <c r="L67" s="58">
         <v>8.0609112755640158E-2</v>
       </c>
       <c r="M67" s="7">
         <f t="shared" si="6"/>
         <v>1</v>
       </c>
       <c r="N67" s="9">
         <f t="shared" si="5"/>
         <v>0.97115746173906381</v>
       </c>
       <c r="O67" s="7">
         <v>0.79597761669105715</v>
       </c>
       <c r="P67" s="7">
         <v>4.0976740115676445E-2</v>
       </c>
       <c r="Q67" s="7">
         <v>0.11221489616007688</v>
       </c>
       <c r="R67" s="7">
         <v>0</v>
       </c>
       <c r="S67" s="7">
         <v>0</v>
       </c>
@@ -41827,85 +41776,85 @@
       <c r="Z67" s="7">
         <v>0</v>
       </c>
       <c r="AA67" s="7">
         <v>0</v>
       </c>
       <c r="AB67" s="7">
         <v>0</v>
       </c>
       <c r="AC67" s="7">
         <v>0</v>
       </c>
       <c r="AD67" s="7">
         <v>0</v>
       </c>
       <c r="AE67" s="7">
         <v>0</v>
       </c>
       <c r="AF67" s="7">
         <v>0</v>
       </c>
       <c r="AG67" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="68" spans="1:45" s="58" customFormat="1">
-      <c r="A68" s="59" t="s">
+    <row r="68" spans="1:45" s="52" customFormat="1">
+      <c r="A68" s="53" t="s">
         <v>23</v>
       </c>
-      <c r="B68" s="65">
+      <c r="B68" s="59">
         <v>0.37309550694907578</v>
       </c>
-      <c r="C68" s="67">
+      <c r="C68" s="61">
         <v>0.20703514125805933</v>
       </c>
-      <c r="D68" s="66">
+      <c r="D68" s="60">
         <v>0.26657177518899666</v>
       </c>
-      <c r="E68" s="67">
+      <c r="E68" s="61">
         <v>1.0848443783507032E-3</v>
       </c>
-      <c r="F68" s="65">
+      <c r="F68" s="59">
         <v>1.0764109997006871E-3</v>
       </c>
-      <c r="G68" s="65">
-[...2 lines deleted...]
-      <c r="H68" s="67">
+      <c r="G68" s="59">
+        <v>0</v>
+      </c>
+      <c r="H68" s="61">
         <v>1.4315136023642112E-3</v>
       </c>
-      <c r="I68" s="70">
-[...2 lines deleted...]
-      <c r="J68" s="67">
+      <c r="I68" s="64">
+        <v>0</v>
+      </c>
+      <c r="J68" s="61">
         <v>2.6822655860368472E-2</v>
       </c>
-      <c r="K68" s="67">
+      <c r="K68" s="61">
         <v>5.1815323173599916E-2</v>
       </c>
-      <c r="L68" s="68">
+      <c r="L68" s="62">
         <v>7.1066828589484418E-2</v>
       </c>
       <c r="M68" s="14">
         <f t="shared" si="6"/>
         <v>1.0000000000000002</v>
       </c>
       <c r="N68" s="10">
         <f t="shared" si="5"/>
         <v>0.94813811878268806</v>
       </c>
       <c r="O68" s="8">
         <v>0.73669343635147577</v>
       </c>
       <c r="P68" s="8">
         <v>5.0308474416011814E-2</v>
       </c>
       <c r="Q68" s="8">
         <v>0.131458134441549</v>
       </c>
       <c r="R68" s="8">
         <v>0</v>
       </c>
       <c r="S68" s="8">
         <v>0</v>
       </c>
@@ -41930,85 +41879,85 @@
       <c r="Z68" s="8">
         <v>0</v>
       </c>
       <c r="AA68" s="8">
         <v>0</v>
       </c>
       <c r="AB68" s="8">
         <v>0</v>
       </c>
       <c r="AC68" s="8">
         <v>0</v>
       </c>
       <c r="AD68" s="8">
         <v>0</v>
       </c>
       <c r="AE68" s="8">
         <v>0</v>
       </c>
       <c r="AF68" s="8">
         <v>0</v>
       </c>
       <c r="AG68" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="69" spans="1:45" s="58" customFormat="1">
-      <c r="A69" s="57" t="s">
+    <row r="69" spans="1:45" s="52" customFormat="1">
+      <c r="A69" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="B69" s="60">
+      <c r="B69" s="54">
         <v>0.44639266995370641</v>
       </c>
-      <c r="C69" s="62">
+      <c r="C69" s="56">
         <v>0.23882775865398242</v>
       </c>
-      <c r="D69" s="61">
+      <c r="D69" s="55">
         <v>0.16725179131493623</v>
       </c>
-      <c r="E69" s="62">
+      <c r="E69" s="56">
         <v>4.0775822576755915E-3</v>
       </c>
-      <c r="F69" s="60">
+      <c r="F69" s="54">
         <v>5.4600419333011825E-3</v>
       </c>
-      <c r="G69" s="60">
-[...2 lines deleted...]
-      <c r="H69" s="62">
+      <c r="G69" s="54">
+        <v>0</v>
+      </c>
+      <c r="H69" s="56">
         <v>2.4302383762579679E-3</v>
       </c>
-      <c r="I69" s="69">
-[...2 lines deleted...]
-      <c r="J69" s="62">
+      <c r="I69" s="63">
+        <v>0</v>
+      </c>
+      <c r="J69" s="56">
         <v>3.7113114291808517E-2</v>
       </c>
-      <c r="K69" s="62">
+      <c r="K69" s="56">
         <v>8.0370970186383325E-2</v>
       </c>
-      <c r="L69" s="64">
+      <c r="L69" s="58">
         <v>1.8075833031948138E-2</v>
       </c>
       <c r="M69" s="7">
         <f t="shared" si="6"/>
         <v>0.99999999999999989</v>
       </c>
       <c r="N69" s="9">
         <f t="shared" si="5"/>
         <v>0.91963696966997122</v>
       </c>
       <c r="O69" s="7">
         <v>0.66626979293011612</v>
       </c>
       <c r="P69" s="7">
         <v>5.8222861628339534E-2</v>
       </c>
       <c r="Q69" s="7">
         <v>0.16027535739745052</v>
       </c>
       <c r="R69" s="7">
         <v>0</v>
       </c>
       <c r="S69" s="7">
         <v>0</v>
       </c>
@@ -42080,169 +42029,169 @@
       <c r="W70" s="6"/>
       <c r="X70" s="6"/>
       <c r="Y70" s="6"/>
       <c r="Z70" s="6"/>
       <c r="AA70" s="6"/>
       <c r="AB70" s="6"/>
       <c r="AC70" s="6"/>
       <c r="AD70" s="6"/>
       <c r="AE70" s="6"/>
       <c r="AF70" s="35"/>
       <c r="AG70"/>
       <c r="AH70"/>
       <c r="AI70"/>
       <c r="AJ70"/>
       <c r="AK70"/>
       <c r="AL70"/>
       <c r="AM70"/>
       <c r="AN70"/>
       <c r="AO70"/>
       <c r="AP70"/>
       <c r="AQ70"/>
       <c r="AR70"/>
       <c r="AS70"/>
     </row>
     <row r="71" spans="1:45" ht="15" customHeight="1">
-      <c r="A71" s="95" t="s">
+      <c r="A71" s="78" t="s">
         <v>124</v>
       </c>
-      <c r="B71" s="96" t="s">
+      <c r="B71" s="79" t="s">
         <v>125</v>
       </c>
-      <c r="C71" s="96"/>
-[...10 lines deleted...]
-      <c r="N71" s="97" t="s">
+      <c r="C71" s="79"/>
+      <c r="D71" s="79"/>
+      <c r="E71" s="79"/>
+      <c r="F71" s="79"/>
+      <c r="G71" s="79"/>
+      <c r="H71" s="79"/>
+      <c r="I71" s="79"/>
+      <c r="J71" s="38"/>
+      <c r="K71" s="38"/>
+      <c r="L71" s="38"/>
+      <c r="M71" s="38"/>
+      <c r="N71" s="80" t="s">
         <v>127</v>
       </c>
-      <c r="O71" s="97"/>
-[...17 lines deleted...]
-      <c r="AG71" s="97"/>
+      <c r="O71" s="80"/>
+      <c r="P71" s="80"/>
+      <c r="Q71" s="80"/>
+      <c r="R71" s="80"/>
+      <c r="S71" s="80"/>
+      <c r="T71" s="80"/>
+      <c r="U71" s="80"/>
+      <c r="V71" s="80"/>
+      <c r="W71" s="80"/>
+      <c r="X71" s="80"/>
+      <c r="Y71" s="80"/>
+      <c r="Z71" s="80"/>
+      <c r="AA71" s="80"/>
+      <c r="AB71" s="80"/>
+      <c r="AC71" s="80"/>
+      <c r="AD71" s="80"/>
+      <c r="AE71" s="80"/>
+      <c r="AF71" s="80"/>
+      <c r="AG71" s="80"/>
     </row>
     <row r="72" spans="1:45" ht="25.5" customHeight="1">
-      <c r="A72" s="95"/>
-      <c r="B72" s="98" t="s">
+      <c r="A72" s="78"/>
+      <c r="B72" s="81" t="s">
         <v>39</v>
       </c>
-      <c r="C72" s="99"/>
-      <c r="D72" s="98" t="s">
+      <c r="C72" s="82"/>
+      <c r="D72" s="81" t="s">
         <v>13</v>
       </c>
-      <c r="E72" s="98"/>
-[...3 lines deleted...]
-      <c r="I72" s="100" t="s">
+      <c r="E72" s="81"/>
+      <c r="F72" s="81"/>
+      <c r="G72" s="39"/>
+      <c r="H72" s="40"/>
+      <c r="I72" s="83" t="s">
         <v>14</v>
       </c>
-      <c r="J72" s="99"/>
-      <c r="K72" s="101" t="s">
+      <c r="J72" s="82"/>
+      <c r="K72" s="84" t="s">
         <v>108</v>
       </c>
-      <c r="L72" s="103" t="s">
+      <c r="L72" s="86" t="s">
         <v>32</v>
       </c>
-      <c r="M72" s="91" t="s">
+      <c r="M72" s="74" t="s">
         <v>30</v>
       </c>
-      <c r="N72" s="97"/>
-[...18 lines deleted...]
-      <c r="AG72" s="97"/>
+      <c r="N72" s="80"/>
+      <c r="O72" s="80"/>
+      <c r="P72" s="80"/>
+      <c r="Q72" s="80"/>
+      <c r="R72" s="80"/>
+      <c r="S72" s="80"/>
+      <c r="T72" s="80"/>
+      <c r="U72" s="80"/>
+      <c r="V72" s="80"/>
+      <c r="W72" s="80"/>
+      <c r="X72" s="80"/>
+      <c r="Y72" s="80"/>
+      <c r="Z72" s="80"/>
+      <c r="AA72" s="80"/>
+      <c r="AB72" s="80"/>
+      <c r="AC72" s="80"/>
+      <c r="AD72" s="80"/>
+      <c r="AE72" s="80"/>
+      <c r="AF72" s="80"/>
+      <c r="AG72" s="80"/>
     </row>
     <row r="73" spans="1:45" ht="33.75">
-      <c r="A73" s="95"/>
-      <c r="B73" s="53" t="s">
+      <c r="A73" s="78"/>
+      <c r="B73" s="39" t="s">
         <v>110</v>
       </c>
-      <c r="C73" s="54" t="s">
+      <c r="C73" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="D73" s="56" t="s">
+      <c r="D73" s="50" t="s">
         <v>111</v>
       </c>
-      <c r="E73" s="54" t="s">
+      <c r="E73" s="40" t="s">
         <v>112</v>
       </c>
-      <c r="F73" s="53" t="s">
+      <c r="F73" s="39" t="s">
         <v>106</v>
       </c>
-      <c r="G73" s="53" t="s">
+      <c r="G73" s="39" t="s">
         <v>113</v>
       </c>
-      <c r="H73" s="54" t="s">
+      <c r="H73" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="I73" s="56" t="s">
+      <c r="I73" s="50" t="s">
         <v>114</v>
       </c>
-      <c r="J73" s="54" t="s">
+      <c r="J73" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="K73" s="101"/>
-[...1 lines deleted...]
-      <c r="M73" s="91"/>
+      <c r="K73" s="84"/>
+      <c r="L73" s="86"/>
+      <c r="M73" s="74"/>
       <c r="N73" s="36" t="s">
         <v>15</v>
       </c>
       <c r="O73" s="36" t="s">
         <v>31</v>
       </c>
       <c r="P73" s="36" t="s">
         <v>4</v>
       </c>
       <c r="Q73" s="36" t="s">
         <v>9</v>
       </c>
       <c r="R73" s="36" t="s">
         <v>1</v>
       </c>
       <c r="S73" s="36" t="s">
         <v>34</v>
       </c>
       <c r="T73" s="36" t="s">
         <v>2</v>
       </c>
       <c r="U73" s="36" t="s">
         <v>3</v>
       </c>
       <c r="V73" s="36" t="s">
@@ -42257,82 +42206,82 @@
       <c r="Y73" s="36" t="s">
         <v>130</v>
       </c>
       <c r="Z73" s="36" t="s">
         <v>6</v>
       </c>
       <c r="AA73" s="36" t="s">
         <v>35</v>
       </c>
       <c r="AB73" s="36" t="s">
         <v>7</v>
       </c>
       <c r="AC73" s="36" t="s">
         <v>131</v>
       </c>
       <c r="AD73" s="36" t="s">
         <v>8</v>
       </c>
       <c r="AE73" s="36" t="s">
         <v>132</v>
       </c>
       <c r="AF73" s="36"/>
       <c r="AG73" s="36"/>
     </row>
     <row r="74" spans="1:45" ht="18.75" customHeight="1">
-      <c r="A74" s="95"/>
-[...6 lines deleted...]
-      <c r="D74" s="73">
+      <c r="A74" s="78"/>
+      <c r="B74" s="65">
+        <v>0</v>
+      </c>
+      <c r="C74" s="66">
+        <v>0</v>
+      </c>
+      <c r="D74" s="67">
         <v>0.56886925450055859</v>
       </c>
-      <c r="E74" s="74">
+      <c r="E74" s="68">
         <v>5.7406261214560904E-2</v>
       </c>
-      <c r="F74" s="73">
+      <c r="F74" s="67">
         <v>0.36754923710048881</v>
       </c>
-      <c r="G74" s="71">
-[...11 lines deleted...]
-      <c r="K74" s="76">
+      <c r="G74" s="65">
+        <v>0</v>
+      </c>
+      <c r="H74" s="68">
+        <v>0</v>
+      </c>
+      <c r="I74" s="69">
+        <v>0</v>
+      </c>
+      <c r="J74" s="66">
+        <v>0</v>
+      </c>
+      <c r="K74" s="70">
         <v>6.0034068145099293E-3</v>
       </c>
-      <c r="L74" s="76">
+      <c r="L74" s="70">
         <v>1.7184036988151946E-4</v>
       </c>
       <c r="M74" s="14">
         <f>SUM(B74:L74)</f>
         <v>0.99999999999999978</v>
       </c>
       <c r="N74" s="10">
         <f>SUM(O74:AG74)</f>
         <v>0.99390000000000001</v>
       </c>
       <c r="O74" s="11">
         <v>0.93640000000000001</v>
       </c>
       <c r="P74" s="11">
         <v>0</v>
       </c>
       <c r="Q74" s="11">
         <v>5.7500000000000002E-2</v>
       </c>
       <c r="R74" s="11">
         <v>0</v>
       </c>
       <c r="S74" s="11">
         <v>0</v>
       </c>
@@ -42393,357 +42342,357 @@
       <c r="K75" s="46"/>
       <c r="L75" s="46"/>
       <c r="M75" s="46"/>
       <c r="N75" s="46"/>
       <c r="O75" s="46"/>
       <c r="P75" s="46"/>
       <c r="Q75" s="46"/>
       <c r="R75" s="46"/>
       <c r="S75" s="46"/>
       <c r="T75" s="46"/>
       <c r="U75" s="46"/>
       <c r="V75" s="46"/>
       <c r="W75" s="46"/>
       <c r="X75" s="46"/>
       <c r="Y75" s="46"/>
       <c r="Z75" s="46"/>
       <c r="AA75" s="46"/>
       <c r="AB75" s="46"/>
       <c r="AC75" s="46"/>
       <c r="AD75" s="46"/>
       <c r="AE75" s="46"/>
       <c r="AF75" s="46"/>
       <c r="AG75" s="35"/>
     </row>
     <row r="76" spans="1:45" ht="15" customHeight="1">
-      <c r="A76" s="90" t="s">
+      <c r="A76" s="73" t="s">
         <v>70</v>
       </c>
-      <c r="B76" s="90"/>
-[...29 lines deleted...]
-      <c r="AF76" s="90"/>
+      <c r="B76" s="73"/>
+      <c r="C76" s="73"/>
+      <c r="D76" s="73"/>
+      <c r="E76" s="73"/>
+      <c r="F76" s="73"/>
+      <c r="G76" s="73"/>
+      <c r="H76" s="73"/>
+      <c r="I76" s="73"/>
+      <c r="J76" s="73"/>
+      <c r="K76" s="73"/>
+      <c r="L76" s="73"/>
+      <c r="M76" s="73"/>
+      <c r="N76" s="73"/>
+      <c r="O76" s="73"/>
+      <c r="P76" s="73"/>
+      <c r="Q76" s="73"/>
+      <c r="R76" s="73"/>
+      <c r="S76" s="73"/>
+      <c r="T76" s="73"/>
+      <c r="U76" s="73"/>
+      <c r="V76" s="73"/>
+      <c r="W76" s="73"/>
+      <c r="X76" s="73"/>
+      <c r="Y76" s="73"/>
+      <c r="Z76" s="73"/>
+      <c r="AA76" s="73"/>
+      <c r="AB76" s="73"/>
+      <c r="AC76" s="73"/>
+      <c r="AD76" s="73"/>
+      <c r="AE76" s="73"/>
+      <c r="AF76" s="73"/>
     </row>
     <row r="77" spans="1:45">
-      <c r="A77" s="90"/>
-[...30 lines deleted...]
-      <c r="AF77" s="90"/>
+      <c r="A77" s="73"/>
+      <c r="B77" s="73"/>
+      <c r="C77" s="73"/>
+      <c r="D77" s="73"/>
+      <c r="E77" s="73"/>
+      <c r="F77" s="73"/>
+      <c r="G77" s="73"/>
+      <c r="H77" s="73"/>
+      <c r="I77" s="73"/>
+      <c r="J77" s="73"/>
+      <c r="K77" s="73"/>
+      <c r="L77" s="73"/>
+      <c r="M77" s="73"/>
+      <c r="N77" s="73"/>
+      <c r="O77" s="73"/>
+      <c r="P77" s="73"/>
+      <c r="Q77" s="73"/>
+      <c r="R77" s="73"/>
+      <c r="S77" s="73"/>
+      <c r="T77" s="73"/>
+      <c r="U77" s="73"/>
+      <c r="V77" s="73"/>
+      <c r="W77" s="73"/>
+      <c r="X77" s="73"/>
+      <c r="Y77" s="73"/>
+      <c r="Z77" s="73"/>
+      <c r="AA77" s="73"/>
+      <c r="AB77" s="73"/>
+      <c r="AC77" s="73"/>
+      <c r="AD77" s="73"/>
+      <c r="AE77" s="73"/>
+      <c r="AF77" s="73"/>
     </row>
     <row r="78" spans="1:45">
-      <c r="A78" s="90"/>
-[...30 lines deleted...]
-      <c r="AF78" s="90"/>
+      <c r="A78" s="73"/>
+      <c r="B78" s="73"/>
+      <c r="C78" s="73"/>
+      <c r="D78" s="73"/>
+      <c r="E78" s="73"/>
+      <c r="F78" s="73"/>
+      <c r="G78" s="73"/>
+      <c r="H78" s="73"/>
+      <c r="I78" s="73"/>
+      <c r="J78" s="73"/>
+      <c r="K78" s="73"/>
+      <c r="L78" s="73"/>
+      <c r="M78" s="73"/>
+      <c r="N78" s="73"/>
+      <c r="O78" s="73"/>
+      <c r="P78" s="73"/>
+      <c r="Q78" s="73"/>
+      <c r="R78" s="73"/>
+      <c r="S78" s="73"/>
+      <c r="T78" s="73"/>
+      <c r="U78" s="73"/>
+      <c r="V78" s="73"/>
+      <c r="W78" s="73"/>
+      <c r="X78" s="73"/>
+      <c r="Y78" s="73"/>
+      <c r="Z78" s="73"/>
+      <c r="AA78" s="73"/>
+      <c r="AB78" s="73"/>
+      <c r="AC78" s="73"/>
+      <c r="AD78" s="73"/>
+      <c r="AE78" s="73"/>
+      <c r="AF78" s="73"/>
     </row>
     <row r="79" spans="1:45">
-      <c r="A79" s="90"/>
-[...30 lines deleted...]
-      <c r="AF79" s="90"/>
+      <c r="A79" s="73"/>
+      <c r="B79" s="73"/>
+      <c r="C79" s="73"/>
+      <c r="D79" s="73"/>
+      <c r="E79" s="73"/>
+      <c r="F79" s="73"/>
+      <c r="G79" s="73"/>
+      <c r="H79" s="73"/>
+      <c r="I79" s="73"/>
+      <c r="J79" s="73"/>
+      <c r="K79" s="73"/>
+      <c r="L79" s="73"/>
+      <c r="M79" s="73"/>
+      <c r="N79" s="73"/>
+      <c r="O79" s="73"/>
+      <c r="P79" s="73"/>
+      <c r="Q79" s="73"/>
+      <c r="R79" s="73"/>
+      <c r="S79" s="73"/>
+      <c r="T79" s="73"/>
+      <c r="U79" s="73"/>
+      <c r="V79" s="73"/>
+      <c r="W79" s="73"/>
+      <c r="X79" s="73"/>
+      <c r="Y79" s="73"/>
+      <c r="Z79" s="73"/>
+      <c r="AA79" s="73"/>
+      <c r="AB79" s="73"/>
+      <c r="AC79" s="73"/>
+      <c r="AD79" s="73"/>
+      <c r="AE79" s="73"/>
+      <c r="AF79" s="73"/>
     </row>
     <row r="80" spans="1:45">
-      <c r="A80" s="90"/>
-[...30 lines deleted...]
-      <c r="AF80" s="90"/>
+      <c r="A80" s="73"/>
+      <c r="B80" s="73"/>
+      <c r="C80" s="73"/>
+      <c r="D80" s="73"/>
+      <c r="E80" s="73"/>
+      <c r="F80" s="73"/>
+      <c r="G80" s="73"/>
+      <c r="H80" s="73"/>
+      <c r="I80" s="73"/>
+      <c r="J80" s="73"/>
+      <c r="K80" s="73"/>
+      <c r="L80" s="73"/>
+      <c r="M80" s="73"/>
+      <c r="N80" s="73"/>
+      <c r="O80" s="73"/>
+      <c r="P80" s="73"/>
+      <c r="Q80" s="73"/>
+      <c r="R80" s="73"/>
+      <c r="S80" s="73"/>
+      <c r="T80" s="73"/>
+      <c r="U80" s="73"/>
+      <c r="V80" s="73"/>
+      <c r="W80" s="73"/>
+      <c r="X80" s="73"/>
+      <c r="Y80" s="73"/>
+      <c r="Z80" s="73"/>
+      <c r="AA80" s="73"/>
+      <c r="AB80" s="73"/>
+      <c r="AC80" s="73"/>
+      <c r="AD80" s="73"/>
+      <c r="AE80" s="73"/>
+      <c r="AF80" s="73"/>
     </row>
     <row r="81" spans="1:33">
-      <c r="A81" s="90"/>
-[...30 lines deleted...]
-      <c r="AF81" s="90"/>
+      <c r="A81" s="73"/>
+      <c r="B81" s="73"/>
+      <c r="C81" s="73"/>
+      <c r="D81" s="73"/>
+      <c r="E81" s="73"/>
+      <c r="F81" s="73"/>
+      <c r="G81" s="73"/>
+      <c r="H81" s="73"/>
+      <c r="I81" s="73"/>
+      <c r="J81" s="73"/>
+      <c r="K81" s="73"/>
+      <c r="L81" s="73"/>
+      <c r="M81" s="73"/>
+      <c r="N81" s="73"/>
+      <c r="O81" s="73"/>
+      <c r="P81" s="73"/>
+      <c r="Q81" s="73"/>
+      <c r="R81" s="73"/>
+      <c r="S81" s="73"/>
+      <c r="T81" s="73"/>
+      <c r="U81" s="73"/>
+      <c r="V81" s="73"/>
+      <c r="W81" s="73"/>
+      <c r="X81" s="73"/>
+      <c r="Y81" s="73"/>
+      <c r="Z81" s="73"/>
+      <c r="AA81" s="73"/>
+      <c r="AB81" s="73"/>
+      <c r="AC81" s="73"/>
+      <c r="AD81" s="73"/>
+      <c r="AE81" s="73"/>
+      <c r="AF81" s="73"/>
     </row>
     <row r="82" spans="1:33">
-      <c r="A82" s="90"/>
-[...30 lines deleted...]
-      <c r="AF82" s="90"/>
+      <c r="A82" s="73"/>
+      <c r="B82" s="73"/>
+      <c r="C82" s="73"/>
+      <c r="D82" s="73"/>
+      <c r="E82" s="73"/>
+      <c r="F82" s="73"/>
+      <c r="G82" s="73"/>
+      <c r="H82" s="73"/>
+      <c r="I82" s="73"/>
+      <c r="J82" s="73"/>
+      <c r="K82" s="73"/>
+      <c r="L82" s="73"/>
+      <c r="M82" s="73"/>
+      <c r="N82" s="73"/>
+      <c r="O82" s="73"/>
+      <c r="P82" s="73"/>
+      <c r="Q82" s="73"/>
+      <c r="R82" s="73"/>
+      <c r="S82" s="73"/>
+      <c r="T82" s="73"/>
+      <c r="U82" s="73"/>
+      <c r="V82" s="73"/>
+      <c r="W82" s="73"/>
+      <c r="X82" s="73"/>
+      <c r="Y82" s="73"/>
+      <c r="Z82" s="73"/>
+      <c r="AA82" s="73"/>
+      <c r="AB82" s="73"/>
+      <c r="AC82" s="73"/>
+      <c r="AD82" s="73"/>
+      <c r="AE82" s="73"/>
+      <c r="AF82" s="73"/>
     </row>
     <row r="83" spans="1:33">
-      <c r="A83" s="90"/>
-[...30 lines deleted...]
-      <c r="AF83" s="90"/>
+      <c r="A83" s="73"/>
+      <c r="B83" s="73"/>
+      <c r="C83" s="73"/>
+      <c r="D83" s="73"/>
+      <c r="E83" s="73"/>
+      <c r="F83" s="73"/>
+      <c r="G83" s="73"/>
+      <c r="H83" s="73"/>
+      <c r="I83" s="73"/>
+      <c r="J83" s="73"/>
+      <c r="K83" s="73"/>
+      <c r="L83" s="73"/>
+      <c r="M83" s="73"/>
+      <c r="N83" s="73"/>
+      <c r="O83" s="73"/>
+      <c r="P83" s="73"/>
+      <c r="Q83" s="73"/>
+      <c r="R83" s="73"/>
+      <c r="S83" s="73"/>
+      <c r="T83" s="73"/>
+      <c r="U83" s="73"/>
+      <c r="V83" s="73"/>
+      <c r="W83" s="73"/>
+      <c r="X83" s="73"/>
+      <c r="Y83" s="73"/>
+      <c r="Z83" s="73"/>
+      <c r="AA83" s="73"/>
+      <c r="AB83" s="73"/>
+      <c r="AC83" s="73"/>
+      <c r="AD83" s="73"/>
+      <c r="AE83" s="73"/>
+      <c r="AF83" s="73"/>
       <c r="AG83" s="47"/>
     </row>
     <row r="84" spans="1:33">
-      <c r="A84" s="90"/>
-[...30 lines deleted...]
-      <c r="AF84" s="90"/>
+      <c r="A84" s="73"/>
+      <c r="B84" s="73"/>
+      <c r="C84" s="73"/>
+      <c r="D84" s="73"/>
+      <c r="E84" s="73"/>
+      <c r="F84" s="73"/>
+      <c r="G84" s="73"/>
+      <c r="H84" s="73"/>
+      <c r="I84" s="73"/>
+      <c r="J84" s="73"/>
+      <c r="K84" s="73"/>
+      <c r="L84" s="73"/>
+      <c r="M84" s="73"/>
+      <c r="N84" s="73"/>
+      <c r="O84" s="73"/>
+      <c r="P84" s="73"/>
+      <c r="Q84" s="73"/>
+      <c r="R84" s="73"/>
+      <c r="S84" s="73"/>
+      <c r="T84" s="73"/>
+      <c r="U84" s="73"/>
+      <c r="V84" s="73"/>
+      <c r="W84" s="73"/>
+      <c r="X84" s="73"/>
+      <c r="Y84" s="73"/>
+      <c r="Z84" s="73"/>
+      <c r="AA84" s="73"/>
+      <c r="AB84" s="73"/>
+      <c r="AC84" s="73"/>
+      <c r="AD84" s="73"/>
+      <c r="AE84" s="73"/>
+      <c r="AF84" s="73"/>
       <c r="AG84" s="47"/>
     </row>
     <row r="85" spans="1:33">
       <c r="A85" s="34"/>
       <c r="B85" s="34"/>
       <c r="C85" s="34"/>
       <c r="D85" s="34"/>
       <c r="E85" s="34"/>
       <c r="F85" s="34"/>
       <c r="G85" s="34"/>
       <c r="H85" s="34"/>
       <c r="I85" s="34"/>
       <c r="J85" s="34"/>
       <c r="K85" s="34"/>
       <c r="L85" s="34"/>
       <c r="M85" s="34"/>
       <c r="N85" s="34"/>
       <c r="O85" s="34"/>
       <c r="P85" s="34"/>
       <c r="Q85" s="34"/>
       <c r="R85" s="34"/>
       <c r="S85" s="34"/>
       <c r="T85" s="34"/>
       <c r="U85" s="34"/>
       <c r="V85" s="34"/>
@@ -42894,208 +42843,208 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{86A8F72E-E6DA-4D28-A1E5-AE23BE761B20}">
   <dimension ref="A2:AS80"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A31" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
       <selection activeCell="C20" sqref="C20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="32.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="10" width="10.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="13.5703125" style="2" customWidth="1"/>
     <col min="12" max="14" width="10.42578125" style="2" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" style="1" customWidth="1"/>
     <col min="16" max="32" width="6.7109375" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:33" ht="50.1" customHeight="1">
       <c r="B2" s="37" t="s">
         <v>72</v>
       </c>
       <c r="C2" s="37"/>
     </row>
     <row r="3" spans="1:33" ht="30" customHeight="1"/>
     <row r="5" spans="1:33">
-      <c r="A5" s="95" t="s">
+      <c r="A5" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="96" t="s">
+      <c r="B5" s="79" t="s">
         <v>37</v>
       </c>
-      <c r="C5" s="96"/>
-[...5 lines deleted...]
-      <c r="I5" s="96"/>
+      <c r="C5" s="79"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="79"/>
+      <c r="F5" s="79"/>
+      <c r="G5" s="79"/>
+      <c r="H5" s="79"/>
+      <c r="I5" s="79"/>
       <c r="J5" s="38"/>
       <c r="K5" s="38"/>
-      <c r="L5" s="49"/>
+      <c r="L5" s="38"/>
       <c r="M5" s="38"/>
-      <c r="N5" s="97" t="s">
+      <c r="N5" s="80" t="s">
         <v>38</v>
       </c>
-      <c r="O5" s="97"/>
-[...17 lines deleted...]
-      <c r="AG5" s="97"/>
+      <c r="O5" s="80"/>
+      <c r="P5" s="80"/>
+      <c r="Q5" s="80"/>
+      <c r="R5" s="80"/>
+      <c r="S5" s="80"/>
+      <c r="T5" s="80"/>
+      <c r="U5" s="80"/>
+      <c r="V5" s="80"/>
+      <c r="W5" s="80"/>
+      <c r="X5" s="80"/>
+      <c r="Y5" s="80"/>
+      <c r="Z5" s="80"/>
+      <c r="AA5" s="80"/>
+      <c r="AB5" s="80"/>
+      <c r="AC5" s="80"/>
+      <c r="AD5" s="80"/>
+      <c r="AE5" s="80"/>
+      <c r="AF5" s="80"/>
+      <c r="AG5" s="80"/>
     </row>
     <row r="6" spans="1:33" ht="22.5" customHeight="1">
-      <c r="A6" s="95"/>
-      <c r="B6" s="98" t="s">
+      <c r="A6" s="78"/>
+      <c r="B6" s="81" t="s">
         <v>107</v>
       </c>
-      <c r="C6" s="99"/>
-      <c r="D6" s="100" t="s">
+      <c r="C6" s="82"/>
+      <c r="D6" s="83" t="s">
         <v>13</v>
       </c>
-      <c r="E6" s="98"/>
-[...3 lines deleted...]
-      <c r="I6" s="100" t="s">
+      <c r="E6" s="81"/>
+      <c r="F6" s="81"/>
+      <c r="G6" s="81"/>
+      <c r="H6" s="82"/>
+      <c r="I6" s="83" t="s">
         <v>14</v>
       </c>
-      <c r="J6" s="99"/>
-      <c r="K6" s="101" t="s">
+      <c r="J6" s="82"/>
+      <c r="K6" s="84" t="s">
         <v>108</v>
       </c>
-      <c r="L6" s="102" t="s">
+      <c r="L6" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="M6" s="91" t="s">
+      <c r="M6" s="74" t="s">
         <v>28</v>
       </c>
-      <c r="N6" s="97"/>
-[...18 lines deleted...]
-      <c r="AG6" s="97"/>
+      <c r="N6" s="80"/>
+      <c r="O6" s="80"/>
+      <c r="P6" s="80"/>
+      <c r="Q6" s="80"/>
+      <c r="R6" s="80"/>
+      <c r="S6" s="80"/>
+      <c r="T6" s="80"/>
+      <c r="U6" s="80"/>
+      <c r="V6" s="80"/>
+      <c r="W6" s="80"/>
+      <c r="X6" s="80"/>
+      <c r="Y6" s="80"/>
+      <c r="Z6" s="80"/>
+      <c r="AA6" s="80"/>
+      <c r="AB6" s="80"/>
+      <c r="AC6" s="80"/>
+      <c r="AD6" s="80"/>
+      <c r="AE6" s="80"/>
+      <c r="AF6" s="80"/>
+      <c r="AG6" s="80"/>
     </row>
     <row r="7" spans="1:33">
-      <c r="A7" s="95"/>
-[...2 lines deleted...]
-      <c r="D7" s="92" t="s">
+      <c r="A7" s="78"/>
+      <c r="B7" s="81"/>
+      <c r="C7" s="82"/>
+      <c r="D7" s="75" t="s">
         <v>109</v>
       </c>
-      <c r="E7" s="93"/>
-      <c r="F7" s="94" t="s">
+      <c r="E7" s="76"/>
+      <c r="F7" s="77" t="s">
         <v>105</v>
       </c>
-      <c r="G7" s="94"/>
-[...25 lines deleted...]
-      <c r="AG7" s="97"/>
+      <c r="G7" s="77"/>
+      <c r="H7" s="76"/>
+      <c r="I7" s="83"/>
+      <c r="J7" s="82"/>
+      <c r="K7" s="84"/>
+      <c r="L7" s="85"/>
+      <c r="M7" s="74"/>
+      <c r="N7" s="80"/>
+      <c r="O7" s="80"/>
+      <c r="P7" s="80"/>
+      <c r="Q7" s="80"/>
+      <c r="R7" s="80"/>
+      <c r="S7" s="80"/>
+      <c r="T7" s="80"/>
+      <c r="U7" s="80"/>
+      <c r="V7" s="80"/>
+      <c r="W7" s="80"/>
+      <c r="X7" s="80"/>
+      <c r="Y7" s="80"/>
+      <c r="Z7" s="80"/>
+      <c r="AA7" s="80"/>
+      <c r="AB7" s="80"/>
+      <c r="AC7" s="80"/>
+      <c r="AD7" s="80"/>
+      <c r="AE7" s="80"/>
+      <c r="AF7" s="80"/>
+      <c r="AG7" s="80"/>
     </row>
     <row r="8" spans="1:33" ht="39.75" customHeight="1">
-      <c r="A8" s="95"/>
-      <c r="B8" s="53" t="s">
+      <c r="A8" s="78"/>
+      <c r="B8" s="39" t="s">
         <v>110</v>
       </c>
-      <c r="C8" s="54" t="s">
+      <c r="C8" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="D8" s="56" t="s">
+      <c r="D8" s="50" t="s">
         <v>111</v>
       </c>
-      <c r="E8" s="54" t="s">
+      <c r="E8" s="40" t="s">
         <v>112</v>
       </c>
-      <c r="F8" s="53" t="s">
+      <c r="F8" s="39" t="s">
         <v>106</v>
       </c>
-      <c r="G8" s="53" t="s">
+      <c r="G8" s="39" t="s">
         <v>113</v>
       </c>
-      <c r="H8" s="54" t="s">
+      <c r="H8" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="I8" s="56" t="s">
+      <c r="I8" s="50" t="s">
         <v>114</v>
       </c>
-      <c r="J8" s="54" t="s">
+      <c r="J8" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="K8" s="101"/>
-[...1 lines deleted...]
-      <c r="M8" s="91"/>
+      <c r="K8" s="84"/>
+      <c r="L8" s="85"/>
+      <c r="M8" s="74"/>
       <c r="N8" s="36" t="s">
         <v>15</v>
       </c>
       <c r="O8" s="36" t="s">
         <v>31</v>
       </c>
       <c r="P8" s="36" t="s">
         <v>9</v>
       </c>
       <c r="Q8" s="36" t="s">
         <v>4</v>
       </c>
       <c r="R8" s="36" t="s">
         <v>1</v>
       </c>
       <c r="S8" s="36" t="s">
         <v>34</v>
       </c>
       <c r="T8" s="36" t="s">
         <v>2</v>
       </c>
       <c r="U8" s="36" t="s">
         <v>3</v>
       </c>
       <c r="V8" s="36" t="s">
@@ -44059,51 +44008,51 @@
         <v>0</v>
       </c>
       <c r="AG17" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" s="44" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="14">
         <v>0.73415754894402352</v>
       </c>
       <c r="C18" s="33">
         <v>0.21634346201483565</v>
       </c>
       <c r="D18" s="23">
         <v>0</v>
       </c>
       <c r="E18" s="21">
         <v>0</v>
       </c>
       <c r="F18" s="23">
         <v>0</v>
       </c>
-      <c r="G18" s="51">
+      <c r="G18" s="49">
         <v>0</v>
       </c>
       <c r="H18" s="20">
         <v>0</v>
       </c>
       <c r="I18" s="23">
         <v>0</v>
       </c>
       <c r="J18" s="21">
         <v>0</v>
       </c>
       <c r="K18" s="24">
         <v>9.9885379324527405E-3</v>
       </c>
       <c r="L18" s="24">
         <v>3.9510451108687929E-2</v>
       </c>
       <c r="M18" s="14">
         <f t="shared" si="0"/>
         <v>0.99999999999999978</v>
       </c>
       <c r="N18" s="10">
         <f t="shared" si="1"/>
         <v>0.98998438403681777</v>
       </c>
@@ -44162,51 +44111,51 @@
         <v>0</v>
       </c>
       <c r="AG18" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" s="43" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="7">
         <v>0.77063656754950915</v>
       </c>
       <c r="C19" s="31">
         <v>0.1418891651847117</v>
       </c>
       <c r="D19" s="17">
         <v>0</v>
       </c>
       <c r="E19" s="16">
         <v>0</v>
       </c>
       <c r="F19" s="17">
         <v>0</v>
       </c>
-      <c r="G19" s="50">
+      <c r="G19" s="48">
         <v>0</v>
       </c>
       <c r="H19" s="15">
         <v>0</v>
       </c>
       <c r="I19" s="17">
         <v>0</v>
       </c>
       <c r="J19" s="16">
         <v>0</v>
       </c>
       <c r="K19" s="19">
         <v>7.6621449318728607E-2</v>
       </c>
       <c r="L19" s="18">
         <v>1.0852817947050081E-2</v>
       </c>
       <c r="M19" s="7">
         <f t="shared" si="0"/>
         <v>0.99999999999999956</v>
       </c>
       <c r="N19" s="9">
         <f t="shared" si="1"/>
         <v>0.92337855068127095</v>
       </c>
@@ -44265,51 +44214,51 @@
         <v>0</v>
       </c>
       <c r="AG19" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" s="44" t="s">
         <v>102</v>
       </c>
       <c r="B20" s="14">
         <v>0.82768095542779474</v>
       </c>
       <c r="C20" s="33">
         <v>0.14422159253538494</v>
       </c>
       <c r="D20" s="23">
         <v>0</v>
       </c>
       <c r="E20" s="21">
         <v>0</v>
       </c>
       <c r="F20" s="23">
         <v>0</v>
       </c>
-      <c r="G20" s="51">
+      <c r="G20" s="49">
         <v>0</v>
       </c>
       <c r="H20" s="20">
         <v>0</v>
       </c>
       <c r="I20" s="23">
         <v>0</v>
       </c>
       <c r="J20" s="21">
         <v>0</v>
       </c>
       <c r="K20" s="28">
         <v>2.7914713963146622E-2</v>
       </c>
       <c r="L20" s="24">
         <v>1.82738073673801E-4</v>
       </c>
       <c r="M20" s="14">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="N20" s="10">
         <f t="shared" si="1"/>
         <v>0.97208528603685362</v>
       </c>
@@ -44368,51 +44317,51 @@
         <v>0</v>
       </c>
       <c r="AG20" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" s="43" t="s">
         <v>103</v>
       </c>
       <c r="B21" s="15">
         <v>0</v>
       </c>
       <c r="C21" s="15">
         <v>0.14918732989744177</v>
       </c>
       <c r="D21" s="17">
         <v>0</v>
       </c>
       <c r="E21" s="16">
         <v>0</v>
       </c>
       <c r="F21" s="17">
         <v>0</v>
       </c>
-      <c r="G21" s="50">
+      <c r="G21" s="48">
         <v>0</v>
       </c>
       <c r="H21" s="15">
         <v>0</v>
       </c>
       <c r="I21" s="30">
         <v>0.69365981623056938</v>
       </c>
       <c r="J21" s="16">
         <v>0</v>
       </c>
       <c r="K21" s="16">
         <v>7.0874920749644896E-2</v>
       </c>
       <c r="L21" s="18">
         <v>8.6277933122343928E-2</v>
       </c>
       <c r="M21" s="7">
         <f t="shared" si="0"/>
         <v>0.99999999999999989</v>
       </c>
       <c r="N21" s="9">
         <f t="shared" si="1"/>
         <v>0.92909930030992349</v>
       </c>
@@ -44471,51 +44420,51 @@
         <v>0</v>
       </c>
       <c r="AG21" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" s="44" t="s">
         <v>104</v>
       </c>
       <c r="B22" s="20">
         <v>0</v>
       </c>
       <c r="C22" s="20">
         <v>0.8311681290619457</v>
       </c>
       <c r="D22" s="23">
         <v>0</v>
       </c>
       <c r="E22" s="21">
         <v>0</v>
       </c>
       <c r="F22" s="23">
         <v>0</v>
       </c>
-      <c r="G22" s="51">
+      <c r="G22" s="49">
         <v>0</v>
       </c>
       <c r="H22" s="20">
         <v>0</v>
       </c>
       <c r="I22" s="32">
         <v>9.3965902617521399E-2</v>
       </c>
       <c r="J22" s="21">
         <v>0</v>
       </c>
       <c r="K22" s="21">
         <v>7.4011722914891775E-2</v>
       </c>
       <c r="L22" s="24">
         <v>8.5424540564077098E-4</v>
       </c>
       <c r="M22" s="14">
         <f t="shared" si="0"/>
         <v>0.99999999999999956</v>
       </c>
       <c r="N22" s="10">
         <f t="shared" si="1"/>
         <v>0.92600615174504919</v>
       </c>
@@ -44574,51 +44523,51 @@
         <v>0</v>
       </c>
       <c r="AG22" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:33" s="3" customFormat="1">
       <c r="A23" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B23" s="7">
         <v>9.2473825321149672E-2</v>
       </c>
       <c r="C23" s="31">
         <v>0.78813729826409662</v>
       </c>
       <c r="D23" s="17">
         <v>0</v>
       </c>
       <c r="E23" s="16">
         <v>0</v>
       </c>
       <c r="F23" s="17">
         <v>0</v>
       </c>
-      <c r="G23" s="50">
+      <c r="G23" s="48">
         <v>0</v>
       </c>
       <c r="H23" s="15">
         <v>0</v>
       </c>
       <c r="I23" s="17">
         <v>0</v>
       </c>
       <c r="J23" s="16">
         <v>0</v>
       </c>
       <c r="K23" s="18">
         <v>7.7211419149834579E-2</v>
       </c>
       <c r="L23" s="18">
         <v>4.2177457264919081E-2</v>
       </c>
       <c r="M23" s="7">
         <f t="shared" si="0"/>
         <v>0.99999999999999989</v>
       </c>
       <c r="N23" s="9">
         <f t="shared" si="1"/>
         <v>0.92278337394302801</v>
       </c>
@@ -44693,208 +44642,208 @@
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="6"/>
       <c r="N24" s="6"/>
       <c r="O24" s="6"/>
       <c r="P24" s="6"/>
       <c r="Q24" s="6"/>
       <c r="R24" s="6"/>
       <c r="S24" s="6"/>
       <c r="T24" s="6"/>
       <c r="U24" s="6"/>
       <c r="V24" s="6"/>
       <c r="W24" s="6"/>
       <c r="X24" s="6"/>
       <c r="Y24" s="6"/>
       <c r="Z24" s="6"/>
       <c r="AA24" s="6"/>
       <c r="AB24" s="6"/>
       <c r="AC24" s="6"/>
       <c r="AD24" s="6"/>
       <c r="AE24" s="6"/>
       <c r="AF24" s="35"/>
     </row>
     <row r="25" spans="1:33" ht="15" customHeight="1">
-      <c r="A25" s="95" t="s">
+      <c r="A25" s="78" t="s">
         <v>45</v>
       </c>
-      <c r="B25" s="104" t="s">
+      <c r="B25" s="87" t="s">
         <v>37</v>
       </c>
-      <c r="C25" s="104"/>
-[...5 lines deleted...]
-      <c r="I25" s="104"/>
+      <c r="C25" s="87"/>
+      <c r="D25" s="87"/>
+      <c r="E25" s="87"/>
+      <c r="F25" s="87"/>
+      <c r="G25" s="87"/>
+      <c r="H25" s="87"/>
+      <c r="I25" s="87"/>
       <c r="J25" s="41"/>
       <c r="K25" s="41"/>
-      <c r="L25" s="48"/>
+      <c r="L25" s="41"/>
       <c r="M25" s="41"/>
-      <c r="N25" s="97" t="s">
+      <c r="N25" s="80" t="s">
         <v>38</v>
       </c>
-      <c r="O25" s="97"/>
-[...17 lines deleted...]
-      <c r="AG25" s="97"/>
+      <c r="O25" s="80"/>
+      <c r="P25" s="80"/>
+      <c r="Q25" s="80"/>
+      <c r="R25" s="80"/>
+      <c r="S25" s="80"/>
+      <c r="T25" s="80"/>
+      <c r="U25" s="80"/>
+      <c r="V25" s="80"/>
+      <c r="W25" s="80"/>
+      <c r="X25" s="80"/>
+      <c r="Y25" s="80"/>
+      <c r="Z25" s="80"/>
+      <c r="AA25" s="80"/>
+      <c r="AB25" s="80"/>
+      <c r="AC25" s="80"/>
+      <c r="AD25" s="80"/>
+      <c r="AE25" s="80"/>
+      <c r="AF25" s="80"/>
+      <c r="AG25" s="80"/>
     </row>
     <row r="26" spans="1:33" ht="22.5" customHeight="1">
-      <c r="A26" s="95"/>
-      <c r="B26" s="98" t="s">
+      <c r="A26" s="78"/>
+      <c r="B26" s="81" t="s">
         <v>107</v>
       </c>
-      <c r="C26" s="99"/>
-      <c r="D26" s="100" t="s">
+      <c r="C26" s="82"/>
+      <c r="D26" s="83" t="s">
         <v>13</v>
       </c>
-      <c r="E26" s="98"/>
-[...3 lines deleted...]
-      <c r="I26" s="100" t="s">
+      <c r="E26" s="81"/>
+      <c r="F26" s="81"/>
+      <c r="G26" s="81"/>
+      <c r="H26" s="82"/>
+      <c r="I26" s="83" t="s">
         <v>14</v>
       </c>
-      <c r="J26" s="99"/>
-      <c r="K26" s="101" t="s">
+      <c r="J26" s="82"/>
+      <c r="K26" s="84" t="s">
         <v>108</v>
       </c>
-      <c r="L26" s="102" t="s">
+      <c r="L26" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="M26" s="91" t="s">
+      <c r="M26" s="74" t="s">
         <v>28</v>
       </c>
-      <c r="N26" s="97"/>
-[...18 lines deleted...]
-      <c r="AG26" s="97"/>
+      <c r="N26" s="80"/>
+      <c r="O26" s="80"/>
+      <c r="P26" s="80"/>
+      <c r="Q26" s="80"/>
+      <c r="R26" s="80"/>
+      <c r="S26" s="80"/>
+      <c r="T26" s="80"/>
+      <c r="U26" s="80"/>
+      <c r="V26" s="80"/>
+      <c r="W26" s="80"/>
+      <c r="X26" s="80"/>
+      <c r="Y26" s="80"/>
+      <c r="Z26" s="80"/>
+      <c r="AA26" s="80"/>
+      <c r="AB26" s="80"/>
+      <c r="AC26" s="80"/>
+      <c r="AD26" s="80"/>
+      <c r="AE26" s="80"/>
+      <c r="AF26" s="80"/>
+      <c r="AG26" s="80"/>
     </row>
     <row r="27" spans="1:33" ht="22.5" customHeight="1">
-      <c r="A27" s="95"/>
-[...2 lines deleted...]
-      <c r="D27" s="92" t="s">
+      <c r="A27" s="78"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="82"/>
+      <c r="D27" s="75" t="s">
         <v>109</v>
       </c>
-      <c r="E27" s="93"/>
-      <c r="F27" s="94" t="s">
+      <c r="E27" s="76"/>
+      <c r="F27" s="77" t="s">
         <v>105</v>
       </c>
-      <c r="G27" s="94"/>
-[...25 lines deleted...]
-      <c r="AG27" s="97"/>
+      <c r="G27" s="77"/>
+      <c r="H27" s="76"/>
+      <c r="I27" s="83"/>
+      <c r="J27" s="82"/>
+      <c r="K27" s="84"/>
+      <c r="L27" s="85"/>
+      <c r="M27" s="74"/>
+      <c r="N27" s="80"/>
+      <c r="O27" s="80"/>
+      <c r="P27" s="80"/>
+      <c r="Q27" s="80"/>
+      <c r="R27" s="80"/>
+      <c r="S27" s="80"/>
+      <c r="T27" s="80"/>
+      <c r="U27" s="80"/>
+      <c r="V27" s="80"/>
+      <c r="W27" s="80"/>
+      <c r="X27" s="80"/>
+      <c r="Y27" s="80"/>
+      <c r="Z27" s="80"/>
+      <c r="AA27" s="80"/>
+      <c r="AB27" s="80"/>
+      <c r="AC27" s="80"/>
+      <c r="AD27" s="80"/>
+      <c r="AE27" s="80"/>
+      <c r="AF27" s="80"/>
+      <c r="AG27" s="80"/>
     </row>
     <row r="28" spans="1:33" ht="41.25" customHeight="1">
-      <c r="A28" s="95"/>
-      <c r="B28" s="53" t="s">
+      <c r="A28" s="78"/>
+      <c r="B28" s="39" t="s">
         <v>110</v>
       </c>
-      <c r="C28" s="54" t="s">
+      <c r="C28" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="D28" s="56" t="s">
+      <c r="D28" s="50" t="s">
         <v>111</v>
       </c>
-      <c r="E28" s="54" t="s">
+      <c r="E28" s="40" t="s">
         <v>112</v>
       </c>
-      <c r="F28" s="53" t="s">
+      <c r="F28" s="39" t="s">
         <v>106</v>
       </c>
-      <c r="G28" s="53" t="s">
+      <c r="G28" s="39" t="s">
         <v>113</v>
       </c>
-      <c r="H28" s="54" t="s">
+      <c r="H28" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="I28" s="56" t="s">
+      <c r="I28" s="50" t="s">
         <v>114</v>
       </c>
-      <c r="J28" s="54" t="s">
+      <c r="J28" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="K28" s="101"/>
-[...1 lines deleted...]
-      <c r="M28" s="91"/>
+      <c r="K28" s="84"/>
+      <c r="L28" s="85"/>
+      <c r="M28" s="74"/>
       <c r="N28" s="36" t="s">
         <v>15</v>
       </c>
       <c r="O28" s="36" t="s">
         <v>31</v>
       </c>
       <c r="P28" s="36" t="s">
         <v>9</v>
       </c>
       <c r="Q28" s="36" t="s">
         <v>4</v>
       </c>
       <c r="R28" s="36" t="s">
         <v>1</v>
       </c>
       <c r="S28" s="36" t="s">
         <v>34</v>
       </c>
       <c r="T28" s="36" t="s">
         <v>2</v>
       </c>
       <c r="U28" s="36" t="s">
         <v>3</v>
       </c>
       <c r="V28" s="36" t="s">
@@ -44931,51 +44880,51 @@
         <v>36</v>
       </c>
       <c r="AG28" s="36" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" s="43" t="s">
         <v>46</v>
       </c>
       <c r="B29" s="7">
         <v>0.11538320711123186</v>
       </c>
       <c r="C29" s="16">
         <v>5.1502412611616567E-2</v>
       </c>
       <c r="D29" s="7">
         <v>0.6384796802709054</v>
       </c>
       <c r="E29" s="16">
         <v>0</v>
       </c>
       <c r="F29" s="7">
         <v>0.16934683110690782</v>
       </c>
-      <c r="G29" s="50">
+      <c r="G29" s="48">
         <v>0</v>
       </c>
       <c r="H29" s="15">
         <v>0</v>
       </c>
       <c r="I29" s="17">
         <v>0</v>
       </c>
       <c r="J29" s="16">
         <v>0</v>
       </c>
       <c r="K29" s="16">
         <v>1.8868548028061673E-2</v>
       </c>
       <c r="L29" s="18">
         <v>6.4193208712768346E-3</v>
       </c>
       <c r="M29" s="7">
         <f t="shared" ref="M29:M37" si="2">SUM(B29:L29)</f>
         <v>1.0000000000000002</v>
       </c>
       <c r="N29" s="9">
         <f t="shared" ref="N29:N37" si="3">SUM(O29:AG29)</f>
         <v>0.98113145197193807</v>
       </c>
@@ -45034,51 +44983,51 @@
         <v>0</v>
       </c>
       <c r="AG29" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" s="44" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="14">
         <v>0.21047765382155803</v>
       </c>
       <c r="C30" s="21">
         <v>9.294258581728633E-2</v>
       </c>
       <c r="D30" s="14">
         <v>0.50641738185500629</v>
       </c>
       <c r="E30" s="21">
         <v>0</v>
       </c>
       <c r="F30" s="14">
         <v>0.1110877079059145</v>
       </c>
-      <c r="G30" s="51">
+      <c r="G30" s="49">
         <v>0</v>
       </c>
       <c r="H30" s="20">
         <v>0</v>
       </c>
       <c r="I30" s="23">
         <v>0</v>
       </c>
       <c r="J30" s="21">
         <v>0</v>
       </c>
       <c r="K30" s="21">
         <v>2.1376071551232802E-2</v>
       </c>
       <c r="L30" s="24">
         <v>5.7698599049002104E-2</v>
       </c>
       <c r="M30" s="14">
         <f t="shared" si="2"/>
         <v>1</v>
       </c>
       <c r="N30" s="10">
         <f t="shared" si="3"/>
         <v>0.97862392844876722</v>
       </c>
@@ -45137,51 +45086,51 @@
         <v>0</v>
       </c>
       <c r="AG30" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:33">
       <c r="A31" s="43" t="s">
         <v>48</v>
       </c>
       <c r="B31" s="7">
         <v>0.31683359703804698</v>
       </c>
       <c r="C31" s="16">
         <v>0.13967725162577255</v>
       </c>
       <c r="D31" s="7">
         <v>0.38881387405415685</v>
       </c>
       <c r="E31" s="16">
         <v>0</v>
       </c>
       <c r="F31" s="7">
         <v>7.181534527490531E-2</v>
       </c>
-      <c r="G31" s="50">
+      <c r="G31" s="48">
         <v>0</v>
       </c>
       <c r="H31" s="15">
         <v>0</v>
       </c>
       <c r="I31" s="17">
         <v>0</v>
       </c>
       <c r="J31" s="16">
         <v>0</v>
       </c>
       <c r="K31" s="16">
         <v>2.923714639363113E-2</v>
       </c>
       <c r="L31" s="18">
         <v>5.362278561348742E-2</v>
       </c>
       <c r="M31" s="7">
         <f t="shared" si="2"/>
         <v>1.0000000000000002</v>
       </c>
       <c r="N31" s="9">
         <f t="shared" si="3"/>
         <v>0.97076285360636894</v>
       </c>
@@ -45240,51 +45189,51 @@
         <v>0</v>
       </c>
       <c r="AG31" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:33">
       <c r="A32" s="44" t="s">
         <v>49</v>
       </c>
       <c r="B32" s="14">
         <v>0.3251875473312954</v>
       </c>
       <c r="C32" s="21">
         <v>0.14349066671760891</v>
       </c>
       <c r="D32" s="14">
         <v>0.38801248303764102</v>
       </c>
       <c r="E32" s="21">
         <v>0</v>
       </c>
       <c r="F32" s="14">
         <v>7.348864258621382E-2</v>
       </c>
-      <c r="G32" s="51">
+      <c r="G32" s="49">
         <v>0</v>
       </c>
       <c r="H32" s="20">
         <v>0</v>
       </c>
       <c r="I32" s="23">
         <v>0</v>
       </c>
       <c r="J32" s="21">
         <v>0</v>
       </c>
       <c r="K32" s="21">
         <v>2.6503149658511055E-2</v>
       </c>
       <c r="L32" s="24">
         <v>4.3317510668730019E-2</v>
       </c>
       <c r="M32" s="14">
         <f t="shared" si="2"/>
         <v>1.0000000000000002</v>
       </c>
       <c r="N32" s="10">
         <f t="shared" si="3"/>
         <v>0.97349685034148925</v>
       </c>
@@ -45343,51 +45292,51 @@
         <v>0</v>
       </c>
       <c r="AG32" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:45">
       <c r="A33" s="43" t="s">
         <v>50</v>
       </c>
       <c r="B33" s="7">
         <v>0.43377560368697721</v>
       </c>
       <c r="C33" s="16">
         <v>0.19426646810129714</v>
       </c>
       <c r="D33" s="7">
         <v>0.25620622808340299</v>
       </c>
       <c r="E33" s="16">
         <v>0</v>
       </c>
       <c r="F33" s="7">
         <v>4.9036440903902384E-2</v>
       </c>
-      <c r="G33" s="50">
+      <c r="G33" s="48">
         <v>0</v>
       </c>
       <c r="H33" s="15">
         <v>0</v>
       </c>
       <c r="I33" s="17">
         <v>0</v>
       </c>
       <c r="J33" s="16">
         <v>0</v>
       </c>
       <c r="K33" s="16">
         <v>3.5980840703866562E-2</v>
       </c>
       <c r="L33" s="18">
         <v>3.0734418520553752E-2</v>
       </c>
       <c r="M33" s="7">
         <f t="shared" si="2"/>
         <v>1</v>
       </c>
       <c r="N33" s="9">
         <f t="shared" si="3"/>
         <v>0.96401915929613313</v>
       </c>
@@ -45446,51 +45395,51 @@
         <v>0</v>
       </c>
       <c r="AG33" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:45">
       <c r="A34" s="44" t="s">
         <v>51</v>
       </c>
       <c r="B34" s="14">
         <v>0.43727662183856419</v>
       </c>
       <c r="C34" s="21">
         <v>0.19538910843773791</v>
       </c>
       <c r="D34" s="14">
         <v>0.25264674863422776</v>
       </c>
       <c r="E34" s="21">
         <v>0</v>
       </c>
       <c r="F34" s="14">
         <v>4.9628554816670271E-2</v>
       </c>
-      <c r="G34" s="51">
+      <c r="G34" s="49">
         <v>0</v>
       </c>
       <c r="H34" s="20">
         <v>0</v>
       </c>
       <c r="I34" s="23">
         <v>0</v>
       </c>
       <c r="J34" s="21">
         <v>0</v>
       </c>
       <c r="K34" s="21">
         <v>4.5714653504782252E-2</v>
       </c>
       <c r="L34" s="24">
         <v>1.9344312768017784E-2</v>
       </c>
       <c r="M34" s="14">
         <f t="shared" si="2"/>
         <v>1.0000000000000002</v>
       </c>
       <c r="N34" s="10">
         <f t="shared" si="3"/>
         <v>0.95428534649521801</v>
       </c>
@@ -45549,51 +45498,51 @@
         <v>0</v>
       </c>
       <c r="AG34" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:45">
       <c r="A35" s="43" t="s">
         <v>52</v>
       </c>
       <c r="B35" s="7">
         <v>0.43589355489437287</v>
       </c>
       <c r="C35" s="16">
         <v>0.19256914826018026</v>
       </c>
       <c r="D35" s="7">
         <v>0.2610162187314311</v>
       </c>
       <c r="E35" s="16">
         <v>0</v>
       </c>
       <c r="F35" s="7">
         <v>4.4331378716309905E-2</v>
       </c>
-      <c r="G35" s="50">
+      <c r="G35" s="48">
         <v>0</v>
       </c>
       <c r="H35" s="15">
         <v>0</v>
       </c>
       <c r="I35" s="17">
         <v>0</v>
       </c>
       <c r="J35" s="16">
         <v>0</v>
       </c>
       <c r="K35" s="16">
         <v>3.7685677255596045E-2</v>
       </c>
       <c r="L35" s="18">
         <v>2.8504022142109887E-2</v>
       </c>
       <c r="M35" s="7">
         <f t="shared" si="2"/>
         <v>1</v>
       </c>
       <c r="N35" s="9">
         <f t="shared" si="3"/>
         <v>0.96231432274440409</v>
       </c>
@@ -45652,51 +45601,51 @@
         <v>0</v>
       </c>
       <c r="AG35" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:45">
       <c r="A36" s="44" t="s">
         <v>53</v>
       </c>
       <c r="B36" s="14">
         <v>0.42964713659035036</v>
       </c>
       <c r="C36" s="21">
         <v>0.19239036149627442</v>
       </c>
       <c r="D36" s="14">
         <v>0.25630221197590808</v>
       </c>
       <c r="E36" s="21">
         <v>0</v>
       </c>
       <c r="F36" s="14">
         <v>3.7361177017986136E-2</v>
       </c>
-      <c r="G36" s="51">
+      <c r="G36" s="49">
         <v>0</v>
       </c>
       <c r="H36" s="20">
         <v>0</v>
       </c>
       <c r="I36" s="23">
         <v>0</v>
       </c>
       <c r="J36" s="21">
         <v>0</v>
       </c>
       <c r="K36" s="21">
         <v>8.4046385786820818E-2</v>
       </c>
       <c r="L36" s="24">
         <v>2.5272713266023383E-4</v>
       </c>
       <c r="M36" s="14">
         <f t="shared" si="2"/>
         <v>1</v>
       </c>
       <c r="N36" s="10">
         <f t="shared" si="3"/>
         <v>0.91595361421317933</v>
       </c>
@@ -45755,51 +45704,51 @@
         <v>0</v>
       </c>
       <c r="AG36" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:45">
       <c r="A37" s="43" t="s">
         <v>54</v>
       </c>
       <c r="B37" s="7">
         <v>0.43138063889482386</v>
       </c>
       <c r="C37" s="16">
         <v>0.21203591769991811</v>
       </c>
       <c r="D37" s="7">
         <v>0.25408692769806868</v>
       </c>
       <c r="E37" s="16">
         <v>0</v>
       </c>
       <c r="F37" s="7">
         <v>4.2045941101799877E-2</v>
       </c>
-      <c r="G37" s="50">
+      <c r="G37" s="48">
         <v>0</v>
       </c>
       <c r="H37" s="15">
         <v>0</v>
       </c>
       <c r="I37" s="17">
         <v>2.9796208178928148E-3</v>
       </c>
       <c r="J37" s="16">
         <v>0</v>
       </c>
       <c r="K37" s="16">
         <v>5.7211052485948592E-2</v>
       </c>
       <c r="L37" s="18">
         <v>2.5990130154791944E-4</v>
       </c>
       <c r="M37" s="7">
         <f t="shared" si="2"/>
         <v>1</v>
       </c>
       <c r="N37" s="9">
         <f t="shared" si="3"/>
         <v>0.94278894751405129</v>
       </c>
@@ -45887,208 +45836,208 @@
       <c r="W38" s="6"/>
       <c r="X38" s="6"/>
       <c r="Y38" s="6"/>
       <c r="Z38" s="6"/>
       <c r="AA38" s="6"/>
       <c r="AB38" s="6"/>
       <c r="AC38" s="6"/>
       <c r="AD38" s="6"/>
       <c r="AE38" s="6"/>
       <c r="AF38" s="35"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
     </row>
     <row r="39" spans="1:45" ht="15" customHeight="1">
-      <c r="A39" s="95" t="s">
+      <c r="A39" s="78" t="s">
         <v>11</v>
       </c>
-      <c r="B39" s="104" t="s">
+      <c r="B39" s="87" t="s">
         <v>37</v>
       </c>
-      <c r="C39" s="104"/>
-[...5 lines deleted...]
-      <c r="I39" s="104"/>
+      <c r="C39" s="87"/>
+      <c r="D39" s="87"/>
+      <c r="E39" s="87"/>
+      <c r="F39" s="87"/>
+      <c r="G39" s="87"/>
+      <c r="H39" s="87"/>
+      <c r="I39" s="87"/>
       <c r="J39" s="41"/>
       <c r="K39" s="41"/>
-      <c r="L39" s="48"/>
+      <c r="L39" s="41"/>
       <c r="M39" s="41"/>
-      <c r="N39" s="97" t="s">
+      <c r="N39" s="80" t="s">
         <v>38</v>
       </c>
-      <c r="O39" s="97"/>
-[...17 lines deleted...]
-      <c r="AG39" s="97"/>
+      <c r="O39" s="80"/>
+      <c r="P39" s="80"/>
+      <c r="Q39" s="80"/>
+      <c r="R39" s="80"/>
+      <c r="S39" s="80"/>
+      <c r="T39" s="80"/>
+      <c r="U39" s="80"/>
+      <c r="V39" s="80"/>
+      <c r="W39" s="80"/>
+      <c r="X39" s="80"/>
+      <c r="Y39" s="80"/>
+      <c r="Z39" s="80"/>
+      <c r="AA39" s="80"/>
+      <c r="AB39" s="80"/>
+      <c r="AC39" s="80"/>
+      <c r="AD39" s="80"/>
+      <c r="AE39" s="80"/>
+      <c r="AF39" s="80"/>
+      <c r="AG39" s="80"/>
     </row>
     <row r="40" spans="1:45" ht="22.5" customHeight="1">
-      <c r="A40" s="95"/>
-      <c r="B40" s="98" t="s">
+      <c r="A40" s="78"/>
+      <c r="B40" s="81" t="s">
         <v>107</v>
       </c>
-      <c r="C40" s="99"/>
-      <c r="D40" s="100" t="s">
+      <c r="C40" s="82"/>
+      <c r="D40" s="83" t="s">
         <v>13</v>
       </c>
-      <c r="E40" s="98"/>
-[...3 lines deleted...]
-      <c r="I40" s="100" t="s">
+      <c r="E40" s="81"/>
+      <c r="F40" s="81"/>
+      <c r="G40" s="81"/>
+      <c r="H40" s="82"/>
+      <c r="I40" s="83" t="s">
         <v>14</v>
       </c>
-      <c r="J40" s="99"/>
-      <c r="K40" s="101" t="s">
+      <c r="J40" s="82"/>
+      <c r="K40" s="84" t="s">
         <v>108</v>
       </c>
-      <c r="L40" s="102" t="s">
+      <c r="L40" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="M40" s="91" t="s">
+      <c r="M40" s="74" t="s">
         <v>28</v>
       </c>
-      <c r="N40" s="97"/>
-[...18 lines deleted...]
-      <c r="AG40" s="97"/>
+      <c r="N40" s="80"/>
+      <c r="O40" s="80"/>
+      <c r="P40" s="80"/>
+      <c r="Q40" s="80"/>
+      <c r="R40" s="80"/>
+      <c r="S40" s="80"/>
+      <c r="T40" s="80"/>
+      <c r="U40" s="80"/>
+      <c r="V40" s="80"/>
+      <c r="W40" s="80"/>
+      <c r="X40" s="80"/>
+      <c r="Y40" s="80"/>
+      <c r="Z40" s="80"/>
+      <c r="AA40" s="80"/>
+      <c r="AB40" s="80"/>
+      <c r="AC40" s="80"/>
+      <c r="AD40" s="80"/>
+      <c r="AE40" s="80"/>
+      <c r="AF40" s="80"/>
+      <c r="AG40" s="80"/>
     </row>
     <row r="41" spans="1:45" ht="22.5" customHeight="1">
-      <c r="A41" s="95"/>
-[...2 lines deleted...]
-      <c r="D41" s="92" t="s">
+      <c r="A41" s="78"/>
+      <c r="B41" s="81"/>
+      <c r="C41" s="82"/>
+      <c r="D41" s="75" t="s">
         <v>109</v>
       </c>
-      <c r="E41" s="93"/>
-      <c r="F41" s="94" t="s">
+      <c r="E41" s="76"/>
+      <c r="F41" s="77" t="s">
         <v>105</v>
       </c>
-      <c r="G41" s="94"/>
-[...25 lines deleted...]
-      <c r="AG41" s="97"/>
+      <c r="G41" s="77"/>
+      <c r="H41" s="76"/>
+      <c r="I41" s="83"/>
+      <c r="J41" s="82"/>
+      <c r="K41" s="84"/>
+      <c r="L41" s="85"/>
+      <c r="M41" s="74"/>
+      <c r="N41" s="80"/>
+      <c r="O41" s="80"/>
+      <c r="P41" s="80"/>
+      <c r="Q41" s="80"/>
+      <c r="R41" s="80"/>
+      <c r="S41" s="80"/>
+      <c r="T41" s="80"/>
+      <c r="U41" s="80"/>
+      <c r="V41" s="80"/>
+      <c r="W41" s="80"/>
+      <c r="X41" s="80"/>
+      <c r="Y41" s="80"/>
+      <c r="Z41" s="80"/>
+      <c r="AA41" s="80"/>
+      <c r="AB41" s="80"/>
+      <c r="AC41" s="80"/>
+      <c r="AD41" s="80"/>
+      <c r="AE41" s="80"/>
+      <c r="AF41" s="80"/>
+      <c r="AG41" s="80"/>
     </row>
     <row r="42" spans="1:45" ht="33.75">
-      <c r="A42" s="95"/>
-      <c r="B42" s="53" t="s">
+      <c r="A42" s="78"/>
+      <c r="B42" s="39" t="s">
         <v>110</v>
       </c>
-      <c r="C42" s="54" t="s">
+      <c r="C42" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="D42" s="56" t="s">
+      <c r="D42" s="50" t="s">
         <v>111</v>
       </c>
-      <c r="E42" s="54" t="s">
+      <c r="E42" s="40" t="s">
         <v>112</v>
       </c>
-      <c r="F42" s="53" t="s">
+      <c r="F42" s="39" t="s">
         <v>106</v>
       </c>
-      <c r="G42" s="53" t="s">
+      <c r="G42" s="39" t="s">
         <v>113</v>
       </c>
-      <c r="H42" s="54" t="s">
+      <c r="H42" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="I42" s="56" t="s">
+      <c r="I42" s="50" t="s">
         <v>114</v>
       </c>
-      <c r="J42" s="54" t="s">
+      <c r="J42" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="K42" s="101"/>
-[...1 lines deleted...]
-      <c r="M42" s="91"/>
+      <c r="K42" s="84"/>
+      <c r="L42" s="85"/>
+      <c r="M42" s="74"/>
       <c r="N42" s="36" t="s">
         <v>15</v>
       </c>
       <c r="O42" s="36" t="s">
         <v>31</v>
       </c>
       <c r="P42" s="36" t="s">
         <v>9</v>
       </c>
       <c r="Q42" s="36" t="s">
         <v>4</v>
       </c>
       <c r="R42" s="36" t="s">
         <v>1</v>
       </c>
       <c r="S42" s="36" t="s">
         <v>34</v>
       </c>
       <c r="T42" s="36" t="s">
         <v>2</v>
       </c>
       <c r="U42" s="36" t="s">
         <v>3</v>
       </c>
       <c r="V42" s="36" t="s">
@@ -48316,169 +48265,169 @@
       <c r="W64" s="6"/>
       <c r="X64" s="6"/>
       <c r="Y64" s="6"/>
       <c r="Z64" s="6"/>
       <c r="AA64" s="6"/>
       <c r="AB64" s="6"/>
       <c r="AC64" s="6"/>
       <c r="AD64" s="6"/>
       <c r="AE64" s="6"/>
       <c r="AF64" s="35"/>
       <c r="AG64"/>
       <c r="AH64"/>
       <c r="AI64"/>
       <c r="AJ64"/>
       <c r="AK64"/>
       <c r="AL64"/>
       <c r="AM64"/>
       <c r="AN64"/>
       <c r="AO64"/>
       <c r="AP64"/>
       <c r="AQ64"/>
       <c r="AR64"/>
       <c r="AS64"/>
     </row>
     <row r="65" spans="1:33" ht="15" customHeight="1">
-      <c r="A65" s="95" t="s">
+      <c r="A65" s="78" t="s">
         <v>69</v>
       </c>
-      <c r="B65" s="96" t="s">
+      <c r="B65" s="79" t="s">
         <v>37</v>
       </c>
-      <c r="C65" s="96"/>
-[...5 lines deleted...]
-      <c r="I65" s="96"/>
+      <c r="C65" s="79"/>
+      <c r="D65" s="79"/>
+      <c r="E65" s="79"/>
+      <c r="F65" s="79"/>
+      <c r="G65" s="79"/>
+      <c r="H65" s="79"/>
+      <c r="I65" s="79"/>
       <c r="J65" s="38"/>
       <c r="K65" s="38"/>
-      <c r="L65" s="49"/>
+      <c r="L65" s="38"/>
       <c r="M65" s="38"/>
-      <c r="N65" s="97" t="s">
+      <c r="N65" s="80" t="s">
         <v>38</v>
       </c>
-      <c r="O65" s="97"/>
-[...17 lines deleted...]
-      <c r="AG65" s="97"/>
+      <c r="O65" s="80"/>
+      <c r="P65" s="80"/>
+      <c r="Q65" s="80"/>
+      <c r="R65" s="80"/>
+      <c r="S65" s="80"/>
+      <c r="T65" s="80"/>
+      <c r="U65" s="80"/>
+      <c r="V65" s="80"/>
+      <c r="W65" s="80"/>
+      <c r="X65" s="80"/>
+      <c r="Y65" s="80"/>
+      <c r="Z65" s="80"/>
+      <c r="AA65" s="80"/>
+      <c r="AB65" s="80"/>
+      <c r="AC65" s="80"/>
+      <c r="AD65" s="80"/>
+      <c r="AE65" s="80"/>
+      <c r="AF65" s="80"/>
+      <c r="AG65" s="80"/>
     </row>
     <row r="66" spans="1:33" ht="25.5" customHeight="1">
-      <c r="A66" s="95"/>
-      <c r="B66" s="98" t="s">
+      <c r="A66" s="78"/>
+      <c r="B66" s="81" t="s">
         <v>39</v>
       </c>
-      <c r="C66" s="99"/>
-      <c r="D66" s="98" t="s">
+      <c r="C66" s="82"/>
+      <c r="D66" s="81" t="s">
         <v>13</v>
       </c>
-      <c r="E66" s="98"/>
-      <c r="F66" s="98"/>
+      <c r="E66" s="81"/>
+      <c r="F66" s="81"/>
       <c r="G66" s="39"/>
       <c r="H66" s="40"/>
-      <c r="I66" s="100" t="s">
+      <c r="I66" s="83" t="s">
         <v>14</v>
       </c>
-      <c r="J66" s="99"/>
-      <c r="K66" s="101" t="s">
+      <c r="J66" s="82"/>
+      <c r="K66" s="84" t="s">
         <v>108</v>
       </c>
-      <c r="L66" s="103" t="s">
+      <c r="L66" s="86" t="s">
         <v>32</v>
       </c>
-      <c r="M66" s="91" t="s">
+      <c r="M66" s="74" t="s">
         <v>30</v>
       </c>
-      <c r="N66" s="97"/>
-[...18 lines deleted...]
-      <c r="AG66" s="97"/>
+      <c r="N66" s="80"/>
+      <c r="O66" s="80"/>
+      <c r="P66" s="80"/>
+      <c r="Q66" s="80"/>
+      <c r="R66" s="80"/>
+      <c r="S66" s="80"/>
+      <c r="T66" s="80"/>
+      <c r="U66" s="80"/>
+      <c r="V66" s="80"/>
+      <c r="W66" s="80"/>
+      <c r="X66" s="80"/>
+      <c r="Y66" s="80"/>
+      <c r="Z66" s="80"/>
+      <c r="AA66" s="80"/>
+      <c r="AB66" s="80"/>
+      <c r="AC66" s="80"/>
+      <c r="AD66" s="80"/>
+      <c r="AE66" s="80"/>
+      <c r="AF66" s="80"/>
+      <c r="AG66" s="80"/>
     </row>
     <row r="67" spans="1:33" ht="33.75">
-      <c r="A67" s="95"/>
-      <c r="B67" s="53" t="s">
+      <c r="A67" s="78"/>
+      <c r="B67" s="39" t="s">
         <v>110</v>
       </c>
-      <c r="C67" s="54" t="s">
+      <c r="C67" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="D67" s="56" t="s">
+      <c r="D67" s="50" t="s">
         <v>111</v>
       </c>
-      <c r="E67" s="54" t="s">
+      <c r="E67" s="40" t="s">
         <v>112</v>
       </c>
-      <c r="F67" s="53" t="s">
+      <c r="F67" s="39" t="s">
         <v>106</v>
       </c>
-      <c r="G67" s="53" t="s">
+      <c r="G67" s="39" t="s">
         <v>113</v>
       </c>
-      <c r="H67" s="54" t="s">
+      <c r="H67" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="I67" s="56" t="s">
+      <c r="I67" s="50" t="s">
         <v>114</v>
       </c>
-      <c r="J67" s="54" t="s">
+      <c r="J67" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="K67" s="101"/>
-[...1 lines deleted...]
-      <c r="M67" s="91"/>
+      <c r="K67" s="84"/>
+      <c r="L67" s="86"/>
+      <c r="M67" s="74"/>
       <c r="N67" s="36" t="s">
         <v>15</v>
       </c>
       <c r="O67" s="36" t="s">
         <v>31</v>
       </c>
       <c r="P67" s="36" t="s">
         <v>9</v>
       </c>
       <c r="Q67" s="36" t="s">
         <v>4</v>
       </c>
       <c r="R67" s="36" t="s">
         <v>1</v>
       </c>
       <c r="S67" s="36" t="s">
         <v>34</v>
       </c>
       <c r="T67" s="36" t="s">
         <v>2</v>
       </c>
       <c r="U67" s="36" t="s">
         <v>3</v>
       </c>
       <c r="V67" s="36" t="s">
@@ -48497,51 +48446,51 @@
         <v>6</v>
       </c>
       <c r="AA67" s="36" t="s">
         <v>35</v>
       </c>
       <c r="AB67" s="36" t="s">
         <v>7</v>
       </c>
       <c r="AC67" s="36" t="s">
         <v>43</v>
       </c>
       <c r="AD67" s="36" t="s">
         <v>8</v>
       </c>
       <c r="AE67" s="36" t="s">
         <v>44</v>
       </c>
       <c r="AF67" s="36" t="s">
         <v>36</v>
       </c>
       <c r="AG67" s="36" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68" spans="1:33" ht="18.75" customHeight="1">
-      <c r="A68" s="95"/>
+      <c r="A68" s="78"/>
       <c r="B68" s="13">
         <v>0</v>
       </c>
       <c r="C68" s="29">
         <v>0</v>
       </c>
       <c r="D68" s="12">
         <v>0.56433411373580666</v>
       </c>
       <c r="E68" s="22">
         <v>5.9427210639675099E-2</v>
       </c>
       <c r="F68" s="12">
         <v>0.36758959716578266</v>
       </c>
       <c r="G68" s="13">
         <v>0</v>
       </c>
       <c r="H68" s="22">
         <v>0</v>
       </c>
       <c r="I68" s="13">
         <v>0</v>
       </c>
       <c r="J68" s="29">
@@ -48633,357 +48582,357 @@
       <c r="K69" s="46"/>
       <c r="L69" s="46"/>
       <c r="M69" s="46"/>
       <c r="N69" s="46"/>
       <c r="O69" s="46"/>
       <c r="P69" s="46"/>
       <c r="Q69" s="46"/>
       <c r="R69" s="46"/>
       <c r="S69" s="46"/>
       <c r="T69" s="46"/>
       <c r="U69" s="46"/>
       <c r="V69" s="46"/>
       <c r="W69" s="46"/>
       <c r="X69" s="46"/>
       <c r="Y69" s="46"/>
       <c r="Z69" s="46"/>
       <c r="AA69" s="46"/>
       <c r="AB69" s="46"/>
       <c r="AC69" s="46"/>
       <c r="AD69" s="46"/>
       <c r="AE69" s="46"/>
       <c r="AF69" s="46"/>
       <c r="AG69" s="35"/>
     </row>
     <row r="70" spans="1:33" ht="15" customHeight="1">
-      <c r="A70" s="90" t="s">
+      <c r="A70" s="73" t="s">
         <v>70</v>
       </c>
-      <c r="B70" s="90"/>
-[...29 lines deleted...]
-      <c r="AF70" s="90"/>
+      <c r="B70" s="73"/>
+      <c r="C70" s="73"/>
+      <c r="D70" s="73"/>
+      <c r="E70" s="73"/>
+      <c r="F70" s="73"/>
+      <c r="G70" s="73"/>
+      <c r="H70" s="73"/>
+      <c r="I70" s="73"/>
+      <c r="J70" s="73"/>
+      <c r="K70" s="73"/>
+      <c r="L70" s="73"/>
+      <c r="M70" s="73"/>
+      <c r="N70" s="73"/>
+      <c r="O70" s="73"/>
+      <c r="P70" s="73"/>
+      <c r="Q70" s="73"/>
+      <c r="R70" s="73"/>
+      <c r="S70" s="73"/>
+      <c r="T70" s="73"/>
+      <c r="U70" s="73"/>
+      <c r="V70" s="73"/>
+      <c r="W70" s="73"/>
+      <c r="X70" s="73"/>
+      <c r="Y70" s="73"/>
+      <c r="Z70" s="73"/>
+      <c r="AA70" s="73"/>
+      <c r="AB70" s="73"/>
+      <c r="AC70" s="73"/>
+      <c r="AD70" s="73"/>
+      <c r="AE70" s="73"/>
+      <c r="AF70" s="73"/>
     </row>
     <row r="71" spans="1:33">
-      <c r="A71" s="90"/>
-[...30 lines deleted...]
-      <c r="AF71" s="90"/>
+      <c r="A71" s="73"/>
+      <c r="B71" s="73"/>
+      <c r="C71" s="73"/>
+      <c r="D71" s="73"/>
+      <c r="E71" s="73"/>
+      <c r="F71" s="73"/>
+      <c r="G71" s="73"/>
+      <c r="H71" s="73"/>
+      <c r="I71" s="73"/>
+      <c r="J71" s="73"/>
+      <c r="K71" s="73"/>
+      <c r="L71" s="73"/>
+      <c r="M71" s="73"/>
+      <c r="N71" s="73"/>
+      <c r="O71" s="73"/>
+      <c r="P71" s="73"/>
+      <c r="Q71" s="73"/>
+      <c r="R71" s="73"/>
+      <c r="S71" s="73"/>
+      <c r="T71" s="73"/>
+      <c r="U71" s="73"/>
+      <c r="V71" s="73"/>
+      <c r="W71" s="73"/>
+      <c r="X71" s="73"/>
+      <c r="Y71" s="73"/>
+      <c r="Z71" s="73"/>
+      <c r="AA71" s="73"/>
+      <c r="AB71" s="73"/>
+      <c r="AC71" s="73"/>
+      <c r="AD71" s="73"/>
+      <c r="AE71" s="73"/>
+      <c r="AF71" s="73"/>
     </row>
     <row r="72" spans="1:33">
-      <c r="A72" s="90"/>
-[...30 lines deleted...]
-      <c r="AF72" s="90"/>
+      <c r="A72" s="73"/>
+      <c r="B72" s="73"/>
+      <c r="C72" s="73"/>
+      <c r="D72" s="73"/>
+      <c r="E72" s="73"/>
+      <c r="F72" s="73"/>
+      <c r="G72" s="73"/>
+      <c r="H72" s="73"/>
+      <c r="I72" s="73"/>
+      <c r="J72" s="73"/>
+      <c r="K72" s="73"/>
+      <c r="L72" s="73"/>
+      <c r="M72" s="73"/>
+      <c r="N72" s="73"/>
+      <c r="O72" s="73"/>
+      <c r="P72" s="73"/>
+      <c r="Q72" s="73"/>
+      <c r="R72" s="73"/>
+      <c r="S72" s="73"/>
+      <c r="T72" s="73"/>
+      <c r="U72" s="73"/>
+      <c r="V72" s="73"/>
+      <c r="W72" s="73"/>
+      <c r="X72" s="73"/>
+      <c r="Y72" s="73"/>
+      <c r="Z72" s="73"/>
+      <c r="AA72" s="73"/>
+      <c r="AB72" s="73"/>
+      <c r="AC72" s="73"/>
+      <c r="AD72" s="73"/>
+      <c r="AE72" s="73"/>
+      <c r="AF72" s="73"/>
     </row>
     <row r="73" spans="1:33">
-      <c r="A73" s="90"/>
-[...30 lines deleted...]
-      <c r="AF73" s="90"/>
+      <c r="A73" s="73"/>
+      <c r="B73" s="73"/>
+      <c r="C73" s="73"/>
+      <c r="D73" s="73"/>
+      <c r="E73" s="73"/>
+      <c r="F73" s="73"/>
+      <c r="G73" s="73"/>
+      <c r="H73" s="73"/>
+      <c r="I73" s="73"/>
+      <c r="J73" s="73"/>
+      <c r="K73" s="73"/>
+      <c r="L73" s="73"/>
+      <c r="M73" s="73"/>
+      <c r="N73" s="73"/>
+      <c r="O73" s="73"/>
+      <c r="P73" s="73"/>
+      <c r="Q73" s="73"/>
+      <c r="R73" s="73"/>
+      <c r="S73" s="73"/>
+      <c r="T73" s="73"/>
+      <c r="U73" s="73"/>
+      <c r="V73" s="73"/>
+      <c r="W73" s="73"/>
+      <c r="X73" s="73"/>
+      <c r="Y73" s="73"/>
+      <c r="Z73" s="73"/>
+      <c r="AA73" s="73"/>
+      <c r="AB73" s="73"/>
+      <c r="AC73" s="73"/>
+      <c r="AD73" s="73"/>
+      <c r="AE73" s="73"/>
+      <c r="AF73" s="73"/>
     </row>
     <row r="74" spans="1:33">
-      <c r="A74" s="90"/>
-[...30 lines deleted...]
-      <c r="AF74" s="90"/>
+      <c r="A74" s="73"/>
+      <c r="B74" s="73"/>
+      <c r="C74" s="73"/>
+      <c r="D74" s="73"/>
+      <c r="E74" s="73"/>
+      <c r="F74" s="73"/>
+      <c r="G74" s="73"/>
+      <c r="H74" s="73"/>
+      <c r="I74" s="73"/>
+      <c r="J74" s="73"/>
+      <c r="K74" s="73"/>
+      <c r="L74" s="73"/>
+      <c r="M74" s="73"/>
+      <c r="N74" s="73"/>
+      <c r="O74" s="73"/>
+      <c r="P74" s="73"/>
+      <c r="Q74" s="73"/>
+      <c r="R74" s="73"/>
+      <c r="S74" s="73"/>
+      <c r="T74" s="73"/>
+      <c r="U74" s="73"/>
+      <c r="V74" s="73"/>
+      <c r="W74" s="73"/>
+      <c r="X74" s="73"/>
+      <c r="Y74" s="73"/>
+      <c r="Z74" s="73"/>
+      <c r="AA74" s="73"/>
+      <c r="AB74" s="73"/>
+      <c r="AC74" s="73"/>
+      <c r="AD74" s="73"/>
+      <c r="AE74" s="73"/>
+      <c r="AF74" s="73"/>
     </row>
     <row r="75" spans="1:33">
-      <c r="A75" s="90"/>
-[...30 lines deleted...]
-      <c r="AF75" s="90"/>
+      <c r="A75" s="73"/>
+      <c r="B75" s="73"/>
+      <c r="C75" s="73"/>
+      <c r="D75" s="73"/>
+      <c r="E75" s="73"/>
+      <c r="F75" s="73"/>
+      <c r="G75" s="73"/>
+      <c r="H75" s="73"/>
+      <c r="I75" s="73"/>
+      <c r="J75" s="73"/>
+      <c r="K75" s="73"/>
+      <c r="L75" s="73"/>
+      <c r="M75" s="73"/>
+      <c r="N75" s="73"/>
+      <c r="O75" s="73"/>
+      <c r="P75" s="73"/>
+      <c r="Q75" s="73"/>
+      <c r="R75" s="73"/>
+      <c r="S75" s="73"/>
+      <c r="T75" s="73"/>
+      <c r="U75" s="73"/>
+      <c r="V75" s="73"/>
+      <c r="W75" s="73"/>
+      <c r="X75" s="73"/>
+      <c r="Y75" s="73"/>
+      <c r="Z75" s="73"/>
+      <c r="AA75" s="73"/>
+      <c r="AB75" s="73"/>
+      <c r="AC75" s="73"/>
+      <c r="AD75" s="73"/>
+      <c r="AE75" s="73"/>
+      <c r="AF75" s="73"/>
     </row>
     <row r="76" spans="1:33">
-      <c r="A76" s="90"/>
-[...30 lines deleted...]
-      <c r="AF76" s="90"/>
+      <c r="A76" s="73"/>
+      <c r="B76" s="73"/>
+      <c r="C76" s="73"/>
+      <c r="D76" s="73"/>
+      <c r="E76" s="73"/>
+      <c r="F76" s="73"/>
+      <c r="G76" s="73"/>
+      <c r="H76" s="73"/>
+      <c r="I76" s="73"/>
+      <c r="J76" s="73"/>
+      <c r="K76" s="73"/>
+      <c r="L76" s="73"/>
+      <c r="M76" s="73"/>
+      <c r="N76" s="73"/>
+      <c r="O76" s="73"/>
+      <c r="P76" s="73"/>
+      <c r="Q76" s="73"/>
+      <c r="R76" s="73"/>
+      <c r="S76" s="73"/>
+      <c r="T76" s="73"/>
+      <c r="U76" s="73"/>
+      <c r="V76" s="73"/>
+      <c r="W76" s="73"/>
+      <c r="X76" s="73"/>
+      <c r="Y76" s="73"/>
+      <c r="Z76" s="73"/>
+      <c r="AA76" s="73"/>
+      <c r="AB76" s="73"/>
+      <c r="AC76" s="73"/>
+      <c r="AD76" s="73"/>
+      <c r="AE76" s="73"/>
+      <c r="AF76" s="73"/>
     </row>
     <row r="77" spans="1:33">
-      <c r="A77" s="90"/>
-[...30 lines deleted...]
-      <c r="AF77" s="90"/>
+      <c r="A77" s="73"/>
+      <c r="B77" s="73"/>
+      <c r="C77" s="73"/>
+      <c r="D77" s="73"/>
+      <c r="E77" s="73"/>
+      <c r="F77" s="73"/>
+      <c r="G77" s="73"/>
+      <c r="H77" s="73"/>
+      <c r="I77" s="73"/>
+      <c r="J77" s="73"/>
+      <c r="K77" s="73"/>
+      <c r="L77" s="73"/>
+      <c r="M77" s="73"/>
+      <c r="N77" s="73"/>
+      <c r="O77" s="73"/>
+      <c r="P77" s="73"/>
+      <c r="Q77" s="73"/>
+      <c r="R77" s="73"/>
+      <c r="S77" s="73"/>
+      <c r="T77" s="73"/>
+      <c r="U77" s="73"/>
+      <c r="V77" s="73"/>
+      <c r="W77" s="73"/>
+      <c r="X77" s="73"/>
+      <c r="Y77" s="73"/>
+      <c r="Z77" s="73"/>
+      <c r="AA77" s="73"/>
+      <c r="AB77" s="73"/>
+      <c r="AC77" s="73"/>
+      <c r="AD77" s="73"/>
+      <c r="AE77" s="73"/>
+      <c r="AF77" s="73"/>
       <c r="AG77" s="47"/>
     </row>
     <row r="78" spans="1:33">
-      <c r="A78" s="90"/>
-[...30 lines deleted...]
-      <c r="AF78" s="90"/>
+      <c r="A78" s="73"/>
+      <c r="B78" s="73"/>
+      <c r="C78" s="73"/>
+      <c r="D78" s="73"/>
+      <c r="E78" s="73"/>
+      <c r="F78" s="73"/>
+      <c r="G78" s="73"/>
+      <c r="H78" s="73"/>
+      <c r="I78" s="73"/>
+      <c r="J78" s="73"/>
+      <c r="K78" s="73"/>
+      <c r="L78" s="73"/>
+      <c r="M78" s="73"/>
+      <c r="N78" s="73"/>
+      <c r="O78" s="73"/>
+      <c r="P78" s="73"/>
+      <c r="Q78" s="73"/>
+      <c r="R78" s="73"/>
+      <c r="S78" s="73"/>
+      <c r="T78" s="73"/>
+      <c r="U78" s="73"/>
+      <c r="V78" s="73"/>
+      <c r="W78" s="73"/>
+      <c r="X78" s="73"/>
+      <c r="Y78" s="73"/>
+      <c r="Z78" s="73"/>
+      <c r="AA78" s="73"/>
+      <c r="AB78" s="73"/>
+      <c r="AC78" s="73"/>
+      <c r="AD78" s="73"/>
+      <c r="AE78" s="73"/>
+      <c r="AF78" s="73"/>
       <c r="AG78" s="47"/>
     </row>
     <row r="79" spans="1:33">
       <c r="A79" s="34"/>
       <c r="B79" s="34"/>
       <c r="C79" s="34"/>
       <c r="D79" s="34"/>
       <c r="E79" s="34"/>
       <c r="F79" s="34"/>
       <c r="G79" s="34"/>
       <c r="H79" s="34"/>
       <c r="I79" s="34"/>
       <c r="J79" s="34"/>
       <c r="K79" s="34"/>
       <c r="L79" s="34"/>
       <c r="M79" s="34"/>
       <c r="N79" s="34"/>
       <c r="O79" s="34"/>
       <c r="P79" s="34"/>
       <c r="Q79" s="34"/>
       <c r="R79" s="34"/>
       <c r="S79" s="34"/>
       <c r="T79" s="34"/>
       <c r="U79" s="34"/>
       <c r="V79" s="34"/>
@@ -49125,51 +49074,51 @@
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="37" max="16383" man="1"/>
     <brk id="80" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
-      <vt:lpstr>30.09.2025</vt:lpstr>
+      <vt:lpstr>30.06.2026</vt:lpstr>
       <vt:lpstr>29.02.2024</vt:lpstr>
       <vt:lpstr>31.10.2023</vt:lpstr>
       <vt:lpstr>29.09.2023</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>PZU SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jakubiak Marcin (TFI PZU)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_ad6fd914-8286-453e-8cdd-01ba4c22f429_Enabled">