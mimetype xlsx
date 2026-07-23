--- v0 (2026-05-15)
+++ v1 (2026-07-23)
@@ -1,189 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pwasiewicz\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CAAEFB85-C1A6-4712-9C65-78505E448140}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ECD95DE8-9DAC-48F0-A814-B4F5C04F8E86}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28740" yWindow="-16365" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2010-2026" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="IQ_CH">110000</definedName>
     <definedName name="IQ_CQ">5000</definedName>
     <definedName name="IQ_CY">10000</definedName>
     <definedName name="IQ_DAILY">500000</definedName>
     <definedName name="IQ_FH">100000</definedName>
     <definedName name="IQ_FQ">500</definedName>
     <definedName name="IQ_FWD_CY" hidden="1">10001</definedName>
     <definedName name="IQ_FWD_CY1" hidden="1">10002</definedName>
     <definedName name="IQ_FWD_CY2" hidden="1">10003</definedName>
     <definedName name="IQ_FWD_FY" hidden="1">1001</definedName>
     <definedName name="IQ_FWD_FY1" hidden="1">1002</definedName>
     <definedName name="IQ_FWD_FY2" hidden="1">1003</definedName>
     <definedName name="IQ_FWD_Q" hidden="1">501</definedName>
     <definedName name="IQ_FWD_Q1" hidden="1">502</definedName>
     <definedName name="IQ_FWD_Q2" hidden="1">503</definedName>
     <definedName name="IQ_FY">1000</definedName>
     <definedName name="IQ_LATESTK" hidden="1">1000</definedName>
     <definedName name="IQ_LATESTQ" hidden="1">500</definedName>
     <definedName name="IQ_LTM">2000</definedName>
     <definedName name="IQ_LTMMONTH" hidden="1">120000</definedName>
     <definedName name="IQ_MONTH">15000</definedName>
     <definedName name="IQ_NTM">6000</definedName>
     <definedName name="IQ_TODAY" hidden="1">0</definedName>
     <definedName name="IQ_WEEK">50000</definedName>
     <definedName name="IQ_YTD">3000</definedName>
     <definedName name="IQ_YTDMONTH" hidden="1">130000</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D10" i="6" l="1"/>
+  <c r="D11" i="6" l="1"/>
+  <c r="D10" i="6"/>
   <c r="D4" i="6"/>
-  <c r="D11" i="6" s="1"/>
+  <c r="E11" i="6"/>
   <c r="E4" i="6"/>
-  <c r="E11" i="6" s="1"/>
-  <c r="C4" i="6"/>
   <c r="F10" i="6"/>
   <c r="F4" i="6"/>
+  <c r="G4" i="6"/>
+  <c r="G11" i="6" s="1"/>
+  <c r="C4" i="6"/>
   <c r="H10" i="6"/>
   <c r="H4" i="6"/>
-  <c r="I4" i="6"/>
-  <c r="I11" i="6" s="1"/>
+  <c r="J10" i="6"/>
+  <c r="J4" i="6"/>
   <c r="K4" i="6"/>
   <c r="K11" i="6" s="1"/>
-  <c r="J10" i="6"/>
-[...2 lines deleted...]
-  <c r="L4" i="6"/>
   <c r="M4" i="6"/>
   <c r="M11" i="6" s="1"/>
+  <c r="L10" i="6"/>
+  <c r="I4" i="6"/>
+  <c r="L4" i="6"/>
   <c r="N4" i="6"/>
   <c r="O4" i="6"/>
+  <c r="O11" i="6" s="1"/>
   <c r="P4" i="6"/>
   <c r="Q4" i="6"/>
   <c r="R4" i="6"/>
   <c r="S4" i="6"/>
   <c r="T4" i="6"/>
   <c r="U4" i="6"/>
-  <c r="U11" i="6" s="1"/>
   <c r="V4" i="6"/>
-  <c r="V11" i="6" s="1"/>
   <c r="W4" i="6"/>
+  <c r="W11" i="6" s="1"/>
   <c r="X4" i="6"/>
   <c r="X11" i="6" s="1"/>
   <c r="Y4" i="6"/>
-  <c r="Y11" i="6" s="1"/>
   <c r="Z4" i="6"/>
   <c r="Z11" i="6" s="1"/>
   <c r="AA4" i="6"/>
   <c r="AA11" i="6" s="1"/>
-  <c r="N7" i="6"/>
-  <c r="O7" i="6"/>
+  <c r="AB4" i="6"/>
+  <c r="AB11" i="6" s="1"/>
+  <c r="AC4" i="6"/>
+  <c r="AC11" i="6" s="1"/>
   <c r="P7" i="6"/>
   <c r="Q7" i="6"/>
   <c r="R7" i="6"/>
   <c r="S7" i="6"/>
   <c r="T7" i="6"/>
-  <c r="W7" i="6"/>
-[...1 lines deleted...]
-  <c r="P9" i="6"/>
+  <c r="U7" i="6"/>
+  <c r="V7" i="6"/>
+  <c r="Y7" i="6"/>
   <c r="Q9" i="6"/>
   <c r="R9" i="6"/>
-  <c r="L10" i="6"/>
-[...1 lines deleted...]
-  <c r="AC11" i="6"/>
+  <c r="S9" i="6"/>
+  <c r="T9" i="6"/>
+  <c r="N10" i="6"/>
   <c r="AD11" i="6"/>
   <c r="AE11" i="6"/>
   <c r="AF11" i="6"/>
   <c r="AG11" i="6"/>
   <c r="AH11" i="6"/>
   <c r="AI11" i="6"/>
   <c r="AJ11" i="6"/>
-  <c r="H11" i="6" l="1"/>
+  <c r="AK11" i="6"/>
+  <c r="AL11" i="6"/>
+  <c r="F11" i="6" l="1"/>
+  <c r="J11" i="6"/>
   <c r="C11" i="6"/>
-  <c r="F11" i="6"/>
-[...1 lines deleted...]
-  <c r="W11" i="6"/>
+  <c r="H11" i="6"/>
   <c r="L11" i="6"/>
-  <c r="G11" i="6"/>
+  <c r="Y11" i="6"/>
   <c r="N11" i="6"/>
+  <c r="I11" i="6"/>
+  <c r="P11" i="6"/>
+  <c r="V11" i="6"/>
+  <c r="S11" i="6"/>
+  <c r="U11" i="6"/>
   <c r="T11" i="6"/>
+  <c r="R11" i="6"/>
   <c r="Q11" i="6"/>
-  <c r="S11" i="6"/>
-[...2 lines deleted...]
-  <c r="O11" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="221" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="47">
   <si>
     <t>27.05.2014</t>
   </si>
   <si>
     <t>31.05.2013</t>
   </si>
   <si>
     <t>27.07.2012</t>
   </si>
   <si>
     <t>27.07.2011</t>
   </si>
   <si>
     <t>10.06.2011</t>
   </si>
   <si>
     <t>23.11.2010</t>
   </si>
   <si>
     <t>12.05.2010</t>
   </si>
   <si>
     <t>16.04.2010</t>
   </si>
   <si>
@@ -275,50 +280,56 @@
     <t>26.04.2024</t>
   </si>
   <si>
     <t>30.04.2024</t>
   </si>
   <si>
     <t>4.05.2024</t>
   </si>
   <si>
     <t>10.05.2024</t>
   </si>
   <si>
     <t>3.06.2024</t>
   </si>
   <si>
     <t>15.05.2025</t>
   </si>
   <si>
     <t>21.10.2025</t>
   </si>
   <si>
     <t>22.10.2025</t>
   </si>
   <si>
     <t>12.03.2026</t>
+  </si>
+  <si>
+    <t>9.06.20256</t>
+  </si>
+  <si>
+    <t>9.07.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="6.5"/>
       <color rgb="FF003D7C"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
@@ -482,85 +493,78 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="10" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
     <cellStyle name="PZU naglowek pion" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="PZU naglowek podkreslenie 1" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="PZU naglowek podkreslenie 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="PZU naglowek poziom" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="PZU Tekst kolumna 1" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
@@ -802,1465 +806,1470 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
-  <dimension ref="A1:BK16"/>
+  <dimension ref="A1:BM16"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-      <selection activeCell="B20" sqref="B20"/>
+      <selection activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2" style="5" customWidth="1"/>
+    <col min="1" max="1" width="2" style="1" customWidth="1"/>
     <col min="2" max="2" width="25.625" style="1" customWidth="1"/>
-    <col min="3" max="14" width="11.375" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="62" max="16384" width="8.875" style="1"/>
+    <col min="3" max="16" width="11.375" style="1" customWidth="1"/>
+    <col min="17" max="17" width="12.375" style="1" customWidth="1"/>
+    <col min="18" max="23" width="10.625" style="1" customWidth="1"/>
+    <col min="24" max="28" width="9.25" style="1" customWidth="1"/>
+    <col min="29" max="29" width="9.375" style="1" customWidth="1"/>
+    <col min="30" max="36" width="9.25" style="1" customWidth="1"/>
+    <col min="37" max="16384" width="8.875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:63" ht="3.75" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="B2" s="22" t="s">
+    <row r="1" spans="1:65" ht="3.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:65" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="C2" s="22"/>
-[...30 lines deleted...]
-      <c r="AH2" s="22"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="17"/>
+      <c r="J2" s="17"/>
+      <c r="K2" s="17"/>
+      <c r="L2" s="17"/>
+      <c r="M2" s="17"/>
+      <c r="N2" s="17"/>
+      <c r="O2" s="17"/>
+      <c r="P2" s="17"/>
+      <c r="Q2" s="17"/>
+      <c r="R2" s="17"/>
+      <c r="S2" s="17"/>
+      <c r="T2" s="17"/>
+      <c r="U2" s="17"/>
+      <c r="V2" s="17"/>
+      <c r="W2" s="17"/>
+      <c r="X2" s="17"/>
+      <c r="Y2" s="17"/>
+      <c r="Z2" s="17"/>
+      <c r="AA2" s="17"/>
+      <c r="AB2" s="17"/>
+      <c r="AC2" s="17"/>
+      <c r="AD2" s="17"/>
+      <c r="AE2" s="17"/>
+      <c r="AF2" s="17"/>
+      <c r="AG2" s="17"/>
+      <c r="AH2" s="17"/>
+      <c r="AI2" s="17"/>
+      <c r="AJ2" s="17"/>
     </row>
-    <row r="3" spans="1:63" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B3" s="13" t="s">
+    <row r="3" spans="1:65" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="C3" s="14" t="s">
+      <c r="C3" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="D3" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="E3" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="D3" s="14" t="s">
+      <c r="F3" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="E3" s="14" t="s">
+      <c r="G3" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F3" s="14" t="s">
+      <c r="H3" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="G3" s="14" t="s">
+      <c r="I3" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="H3" s="14" t="s">
+      <c r="J3" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="I3" s="14" t="s">
+      <c r="K3" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="J3" s="14" t="s">
+      <c r="L3" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="K3" s="14" t="s">
+      <c r="M3" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="L3" s="14" t="s">
+      <c r="N3" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="M3" s="14" t="s">
+      <c r="O3" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="N3" s="14" t="s">
+      <c r="P3" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="O3" s="14" t="s">
+      <c r="Q3" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="P3" s="14" t="s">
+      <c r="R3" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="Q3" s="14" t="s">
+      <c r="S3" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="R3" s="14" t="s">
+      <c r="T3" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="S3" s="14" t="s">
+      <c r="U3" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="T3" s="14" t="s">
+      <c r="V3" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="U3" s="14" t="s">
+      <c r="W3" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="V3" s="14" t="s">
+      <c r="X3" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="W3" s="14" t="s">
+      <c r="Y3" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="X3" s="14" t="s">
+      <c r="Z3" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="Y3" s="15" t="s">
+      <c r="AA3" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="Z3" s="15" t="s">
+      <c r="AB3" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="AA3" s="15" t="s">
+      <c r="AC3" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="AB3" s="15" t="s">
+      <c r="AD3" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AC3" s="15" t="s">
+      <c r="AE3" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AD3" s="15" t="s">
+      <c r="AF3" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="AE3" s="15" t="s">
+      <c r="AG3" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="AF3" s="15" t="s">
+      <c r="AH3" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="AG3" s="15" t="s">
+      <c r="AI3" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="AH3" s="15" t="s">
+      <c r="AJ3" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="AI3" s="15" t="s">
+      <c r="AK3" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="AJ3" s="15" t="s">
+      <c r="AL3" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="AK3" s="6"/>
-[...25 lines deleted...]
-      <c r="BK3" s="6"/>
     </row>
-    <row r="4" spans="1:63" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="16" t="s">
+    <row r="4" spans="1:65" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="5"/>
+      <c r="B4" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="C4" s="17">
-[...3 lines deleted...]
-      <c r="D4" s="17">
+      <c r="C4" s="12">
+        <f t="shared" ref="C4:M4" si="0">295217300/863523000</f>
+        <v>0.34187543354375044</v>
+      </c>
+      <c r="D4" s="12">
         <f t="shared" si="0"/>
         <v>0.34187543354375044</v>
       </c>
-      <c r="E4" s="17">
+      <c r="E4" s="12">
         <f t="shared" si="0"/>
         <v>0.34187543354375044</v>
       </c>
-      <c r="F4" s="17">
+      <c r="F4" s="12">
         <f t="shared" si="0"/>
         <v>0.34187543354375044</v>
       </c>
-      <c r="G4" s="17">
+      <c r="G4" s="12">
         <f t="shared" si="0"/>
         <v>0.34187543354375044</v>
       </c>
-      <c r="H4" s="17">
+      <c r="H4" s="12">
         <f t="shared" si="0"/>
         <v>0.34187543354375044</v>
       </c>
-      <c r="I4" s="17">
+      <c r="I4" s="12">
         <f t="shared" si="0"/>
         <v>0.34187543354375044</v>
       </c>
-      <c r="J4" s="17">
+      <c r="J4" s="12">
         <f t="shared" si="0"/>
         <v>0.34187543354375044</v>
       </c>
-      <c r="K4" s="17">
+      <c r="K4" s="12">
         <f t="shared" si="0"/>
         <v>0.34187543354375044</v>
       </c>
-      <c r="L4" s="17">
-[...3 lines deleted...]
-      <c r="M4" s="17">
+      <c r="L4" s="12">
+        <f t="shared" si="0"/>
+        <v>0.34187543354375044</v>
+      </c>
+      <c r="M4" s="12">
+        <f t="shared" si="0"/>
+        <v>0.34187543354375044</v>
+      </c>
+      <c r="N4" s="12">
+        <f t="shared" ref="N4:AC4" si="1">295217300/863523000</f>
+        <v>0.34187543354375044</v>
+      </c>
+      <c r="O4" s="12">
         <f t="shared" si="1"/>
         <v>0.34187543354375044</v>
       </c>
-      <c r="N4" s="17">
+      <c r="P4" s="12">
         <f t="shared" si="1"/>
         <v>0.34187543354375044</v>
       </c>
-      <c r="O4" s="17">
+      <c r="Q4" s="12">
         <f t="shared" si="1"/>
         <v>0.34187543354375044</v>
       </c>
-      <c r="P4" s="17">
+      <c r="R4" s="12">
         <f t="shared" si="1"/>
         <v>0.34187543354375044</v>
       </c>
-      <c r="Q4" s="17">
+      <c r="S4" s="12">
         <f t="shared" si="1"/>
         <v>0.34187543354375044</v>
       </c>
-      <c r="R4" s="17">
+      <c r="T4" s="12">
         <f t="shared" si="1"/>
         <v>0.34187543354375044</v>
       </c>
-      <c r="S4" s="17">
+      <c r="U4" s="12">
         <f t="shared" si="1"/>
         <v>0.34187543354375044</v>
       </c>
-      <c r="T4" s="17">
+      <c r="V4" s="12">
         <f t="shared" si="1"/>
         <v>0.34187543354375044</v>
       </c>
-      <c r="U4" s="17">
+      <c r="W4" s="12">
         <f t="shared" si="1"/>
         <v>0.34187543354375044</v>
       </c>
-      <c r="V4" s="17">
+      <c r="X4" s="12">
         <f t="shared" si="1"/>
         <v>0.34187543354375044</v>
       </c>
-      <c r="W4" s="17">
+      <c r="Y4" s="12">
         <f t="shared" si="1"/>
         <v>0.34187543354375044</v>
       </c>
-      <c r="X4" s="17">
+      <c r="Z4" s="12">
         <f t="shared" si="1"/>
         <v>0.34187543354375044</v>
       </c>
-      <c r="Y4" s="17">
+      <c r="AA4" s="12">
         <f t="shared" si="1"/>
         <v>0.34187543354375044</v>
       </c>
-      <c r="Z4" s="17">
+      <c r="AB4" s="12">
         <f t="shared" si="1"/>
         <v>0.34187543354375044</v>
       </c>
-      <c r="AA4" s="17">
+      <c r="AC4" s="12">
         <f t="shared" si="1"/>
         <v>0.34187543354375044</v>
       </c>
-      <c r="AB4" s="17">
+      <c r="AD4" s="12">
         <v>0.35187499999999999</v>
       </c>
-      <c r="AC4" s="17">
+      <c r="AE4" s="12">
         <v>0.35187499999999999</v>
       </c>
-      <c r="AD4" s="17">
+      <c r="AF4" s="12">
         <v>0.35187499999999999</v>
       </c>
-      <c r="AE4" s="17">
+      <c r="AG4" s="12">
         <v>0.35187499999999999</v>
       </c>
-      <c r="AF4" s="17">
+      <c r="AH4" s="12">
         <v>0.35187499999999999</v>
       </c>
-      <c r="AG4" s="17">
+      <c r="AI4" s="12">
         <v>0.35187499999999999</v>
       </c>
-      <c r="AH4" s="17">
+      <c r="AJ4" s="12">
         <v>0.45187500000000003</v>
       </c>
-      <c r="AI4" s="17">
+      <c r="AK4" s="12">
         <v>0.45187500000000003</v>
       </c>
-      <c r="AJ4" s="17">
+      <c r="AL4" s="12">
         <v>0.50187499999999996</v>
       </c>
-      <c r="AK4" s="7"/>
-[...25 lines deleted...]
-      <c r="BK4" s="7"/>
+      <c r="AM4" s="5"/>
+      <c r="AN4" s="5"/>
+      <c r="AO4" s="5"/>
+      <c r="AP4" s="5"/>
+      <c r="AQ4" s="5"/>
+      <c r="AR4" s="5"/>
+      <c r="AS4" s="5"/>
+      <c r="AT4" s="5"/>
+      <c r="AU4" s="5"/>
+      <c r="AV4" s="5"/>
+      <c r="AW4" s="5"/>
+      <c r="AX4" s="5"/>
+      <c r="AY4" s="5"/>
+      <c r="AZ4" s="5"/>
+      <c r="BA4" s="5"/>
+      <c r="BB4" s="5"/>
+      <c r="BC4" s="5"/>
+      <c r="BD4" s="5"/>
+      <c r="BE4" s="5"/>
+      <c r="BF4" s="5"/>
+      <c r="BG4" s="5"/>
+      <c r="BH4" s="5"/>
+      <c r="BI4" s="5"/>
+      <c r="BJ4" s="5"/>
+      <c r="BK4" s="5"/>
+      <c r="BL4" s="5"/>
+      <c r="BM4" s="5"/>
     </row>
-    <row r="5" spans="1:63" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="18" t="s">
+    <row r="5" spans="1:65" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="1"/>
+      <c r="B5" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="C5" s="19" t="s">
-[...95 lines deleted...]
-      <c r="AI5" s="19">
+      <c r="C5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="G5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="H5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="I5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="J5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="K5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="L5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="M5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="N5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="O5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="P5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="R5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="S5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="T5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="U5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="V5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="W5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="X5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="Y5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="Z5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="AB5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="AC5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="AD5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="AE5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="AF5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="AG5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="AH5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="AI5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK5" s="14">
         <v>0.12995300000000001</v>
       </c>
-      <c r="AJ5" s="19">
+      <c r="AL5" s="14">
         <v>0.22995299999999999</v>
       </c>
-      <c r="AK5" s="5"/>
-[...25 lines deleted...]
-      <c r="BK5" s="5"/>
+      <c r="AM5" s="1"/>
+      <c r="AN5" s="1"/>
+      <c r="AO5" s="1"/>
+      <c r="AP5" s="1"/>
+      <c r="AQ5" s="1"/>
+      <c r="AR5" s="1"/>
+      <c r="AS5" s="1"/>
+      <c r="AT5" s="1"/>
+      <c r="AU5" s="1"/>
+      <c r="AV5" s="1"/>
+      <c r="AW5" s="1"/>
+      <c r="AX5" s="1"/>
+      <c r="AY5" s="1"/>
+      <c r="AZ5" s="1"/>
+      <c r="BA5" s="1"/>
+      <c r="BB5" s="1"/>
+      <c r="BC5" s="1"/>
+      <c r="BD5" s="1"/>
+      <c r="BE5" s="1"/>
+      <c r="BF5" s="1"/>
+      <c r="BG5" s="1"/>
+      <c r="BH5" s="1"/>
+      <c r="BI5" s="1"/>
+      <c r="BJ5" s="1"/>
+      <c r="BK5" s="1"/>
+      <c r="BL5" s="1"/>
+      <c r="BM5" s="1"/>
     </row>
-    <row r="6" spans="1:63" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="16" t="s">
+    <row r="6" spans="1:65" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="1"/>
+      <c r="B6" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="17" t="s">
-[...98 lines deleted...]
-      <c r="AJ6" s="17">
+      <c r="C6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="H6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="I6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="J6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="K6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="L6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="M6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="N6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="O6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="P6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="R6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="S6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="T6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="U6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="V6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="W6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="X6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="Y6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="Z6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AB6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AC6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AD6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AE6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AF6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AG6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AH6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AI6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AL6" s="12">
         <v>0.14899899999999999</v>
       </c>
-      <c r="AK6" s="5"/>
-[...25 lines deleted...]
-      <c r="BK6" s="5"/>
+      <c r="AM6" s="1"/>
+      <c r="AN6" s="1"/>
+      <c r="AO6" s="1"/>
+      <c r="AP6" s="1"/>
+      <c r="AQ6" s="1"/>
+      <c r="AR6" s="1"/>
+      <c r="AS6" s="1"/>
+      <c r="AT6" s="1"/>
+      <c r="AU6" s="1"/>
+      <c r="AV6" s="1"/>
+      <c r="AW6" s="1"/>
+      <c r="AX6" s="1"/>
+      <c r="AY6" s="1"/>
+      <c r="AZ6" s="1"/>
+      <c r="BA6" s="1"/>
+      <c r="BB6" s="1"/>
+      <c r="BC6" s="1"/>
+      <c r="BD6" s="1"/>
+      <c r="BE6" s="1"/>
+      <c r="BF6" s="1"/>
+      <c r="BG6" s="1"/>
+      <c r="BH6" s="1"/>
+      <c r="BI6" s="1"/>
+      <c r="BJ6" s="1"/>
+      <c r="BK6" s="1"/>
+      <c r="BL6" s="1"/>
+      <c r="BM6" s="1"/>
     </row>
-    <row r="7" spans="1:63" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B7" s="18" t="s">
+    <row r="7" spans="1:65" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="1"/>
+      <c r="B7" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="C7" s="19" t="s">
-[...32 lines deleted...]
-      <c r="N7" s="19">
+      <c r="C7" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="G7" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="H7" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="I7" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="J7" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="K7" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="L7" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="M7" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="N7" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="O7" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="P7" s="14">
         <f>45743212/863523000</f>
         <v>5.297277779514848E-2</v>
       </c>
-      <c r="O7" s="19">
+      <c r="Q7" s="14">
         <f>45743212/863523000</f>
         <v>5.297277779514848E-2</v>
       </c>
-      <c r="P7" s="19">
+      <c r="R7" s="14">
         <f>43680074/863523000</f>
         <v>5.0583567548287654E-2</v>
       </c>
-      <c r="Q7" s="19">
+      <c r="S7" s="14">
         <f>49223000/863523000</f>
         <v>5.7002534964326369E-2</v>
       </c>
-      <c r="R7" s="19">
+      <c r="T7" s="14">
         <f>49223000/863523000</f>
         <v>5.7002534964326369E-2</v>
       </c>
-      <c r="S7" s="19">
+      <c r="U7" s="14">
         <f>49223000/863523000</f>
         <v>5.7002534964326369E-2</v>
       </c>
-      <c r="T7" s="19">
+      <c r="V7" s="14">
         <f>49100000/863523000</f>
         <v>5.6860095214603432E-2</v>
       </c>
-      <c r="U7" s="19">
+      <c r="W7" s="14">
         <v>5.2304999999999997E-2</v>
       </c>
-      <c r="V7" s="19">
+      <c r="X7" s="14">
         <v>5.2330000000000002E-2</v>
       </c>
-      <c r="W7" s="19">
+      <c r="Y7" s="14">
         <f>44260638/863523000</f>
         <v>5.1255887799166899E-2</v>
       </c>
-      <c r="X7" s="19" t="s">
-[...2 lines deleted...]
-      <c r="Y7" s="19">
+      <c r="Z7" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA7" s="14">
         <v>5.0325000000000002E-2</v>
       </c>
-      <c r="Z7" s="19" t="s">
-[...11 lines deleted...]
-      <c r="AD7" s="19">
+      <c r="AB7" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="AC7" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="AD7" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="AE7" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="AF7" s="14">
         <v>5.0445999999999998E-2</v>
       </c>
-      <c r="AE7" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AF7" s="19">
+      <c r="AG7" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="AH7" s="14">
         <v>5.0250999999999997E-2</v>
       </c>
-      <c r="AG7" s="19" t="s">
-[...37 lines deleted...]
-      <c r="BK7" s="5"/>
+      <c r="AI7" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ7" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK7" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="AL7" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="AM7" s="1"/>
+      <c r="AN7" s="1"/>
+      <c r="AO7" s="1"/>
+      <c r="AP7" s="1"/>
+      <c r="AQ7" s="1"/>
+      <c r="AR7" s="1"/>
+      <c r="AS7" s="1"/>
+      <c r="AT7" s="1"/>
+      <c r="AU7" s="1"/>
+      <c r="AV7" s="1"/>
+      <c r="AW7" s="1"/>
+      <c r="AX7" s="1"/>
+      <c r="AY7" s="1"/>
+      <c r="AZ7" s="1"/>
+      <c r="BA7" s="1"/>
+      <c r="BB7" s="1"/>
+      <c r="BC7" s="1"/>
+      <c r="BD7" s="1"/>
+      <c r="BE7" s="1"/>
+      <c r="BF7" s="1"/>
+      <c r="BG7" s="1"/>
+      <c r="BH7" s="1"/>
+      <c r="BI7" s="1"/>
+      <c r="BJ7" s="1"/>
+      <c r="BK7" s="1"/>
+      <c r="BL7" s="1"/>
+      <c r="BM7" s="1"/>
     </row>
-    <row r="8" spans="1:63" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B8" s="16" t="s">
+    <row r="8" spans="1:65" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="1"/>
+      <c r="B8" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="C8" s="17" t="s">
-[...71 lines deleted...]
-      <c r="AA8" s="17">
+      <c r="C8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="G8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="H8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="I8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="J8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="K8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="L8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="M8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="N8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="O8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="P8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="R8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="S8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="T8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="U8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="V8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="W8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="X8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="Y8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="Z8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AB8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AC8" s="12">
         <v>0.05</v>
       </c>
-      <c r="AB8" s="17">
+      <c r="AD8" s="12">
         <v>0.05</v>
       </c>
-      <c r="AC8" s="17" t="s">
-[...49 lines deleted...]
-      <c r="BK8" s="5"/>
+      <c r="AE8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AF8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AG8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AH8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AI8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AL8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AM8" s="1"/>
+      <c r="AN8" s="1"/>
+      <c r="AO8" s="1"/>
+      <c r="AP8" s="1"/>
+      <c r="AQ8" s="1"/>
+      <c r="AR8" s="1"/>
+      <c r="AS8" s="1"/>
+      <c r="AT8" s="1"/>
+      <c r="AU8" s="1"/>
+      <c r="AV8" s="1"/>
+      <c r="AW8" s="1"/>
+      <c r="AX8" s="1"/>
+      <c r="AY8" s="1"/>
+      <c r="AZ8" s="1"/>
+      <c r="BA8" s="1"/>
+      <c r="BB8" s="1"/>
+      <c r="BC8" s="1"/>
+      <c r="BD8" s="1"/>
+      <c r="BE8" s="1"/>
+      <c r="BF8" s="1"/>
+      <c r="BG8" s="1"/>
+      <c r="BH8" s="1"/>
+      <c r="BI8" s="1"/>
+      <c r="BJ8" s="1"/>
+      <c r="BK8" s="1"/>
+      <c r="BL8" s="1"/>
+      <c r="BM8" s="1"/>
     </row>
-    <row r="9" spans="1:63" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B9" s="16" t="s">
+    <row r="9" spans="1:65" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="1"/>
+      <c r="B9" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C9" s="17" t="s">
-[...35 lines deleted...]
-      <c r="O9" s="17">
+      <c r="C9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="G9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="H9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="I9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="J9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="K9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="L9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="M9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="N9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="O9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="P9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q9" s="12">
         <f>44115366/863523000</f>
         <v>5.1087656032323403E-2</v>
       </c>
-      <c r="P9" s="17">
+      <c r="R9" s="12">
         <f>45742250/863523000</f>
         <v>5.2971663754179103E-2</v>
       </c>
-      <c r="Q9" s="17">
+      <c r="S9" s="12">
         <f>45736958/863523000</f>
         <v>5.296553537080078E-2</v>
       </c>
-      <c r="R9" s="17">
+      <c r="T9" s="12">
         <f>48183212/863523000</f>
         <v>5.5798411854692927E-2</v>
       </c>
-      <c r="S9" s="17" t="s">
-[...79 lines deleted...]
-      <c r="BK9" s="5"/>
+      <c r="U9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="V9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="W9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="X9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="Y9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="Z9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AB9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AC9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AD9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AE9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AF9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AG9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AH9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AI9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AL9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AM9" s="1"/>
+      <c r="AN9" s="1"/>
+      <c r="AO9" s="1"/>
+      <c r="AP9" s="1"/>
+      <c r="AQ9" s="1"/>
+      <c r="AR9" s="1"/>
+      <c r="AS9" s="1"/>
+      <c r="AT9" s="1"/>
+      <c r="AU9" s="1"/>
+      <c r="AV9" s="1"/>
+      <c r="AW9" s="1"/>
+      <c r="AX9" s="1"/>
+      <c r="AY9" s="1"/>
+      <c r="AZ9" s="1"/>
+      <c r="BA9" s="1"/>
+      <c r="BB9" s="1"/>
+      <c r="BC9" s="1"/>
+      <c r="BD9" s="1"/>
+      <c r="BE9" s="1"/>
+      <c r="BF9" s="1"/>
+      <c r="BG9" s="1"/>
+      <c r="BH9" s="1"/>
+      <c r="BI9" s="1"/>
+      <c r="BJ9" s="1"/>
+      <c r="BK9" s="1"/>
+      <c r="BL9" s="1"/>
+      <c r="BM9" s="1"/>
     </row>
-    <row r="10" spans="1:63" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B10" s="16" t="s">
+    <row r="10" spans="1:65" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="1"/>
+      <c r="B10" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="C10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="17">
+      <c r="C10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" s="12">
         <f>43249344/863523000</f>
         <v>5.0084762073505859E-2</v>
       </c>
-      <c r="E10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="17">
+      <c r="E10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="12">
         <f>43249344/863523000</f>
         <v>5.0084762073505859E-2</v>
       </c>
-      <c r="G10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H10" s="17">
+      <c r="G10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="H10" s="12">
+        <f>43249344/863523000</f>
+        <v>5.0084762073505859E-2</v>
+      </c>
+      <c r="I10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="J10" s="12">
         <f>43205852/863523000</f>
         <v>5.0034396304441224E-2</v>
       </c>
-      <c r="I10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="17">
+      <c r="K10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="L10" s="12">
         <f>43182512/863523000</f>
         <v>5.0007367493396238E-2</v>
       </c>
-      <c r="K10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="L10" s="17">
+      <c r="M10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="N10" s="12">
         <f>(40071699+3156504)/863523000</f>
         <v>5.00602798072547E-2</v>
       </c>
-      <c r="M10" s="17" t="s">
-[...97 lines deleted...]
-      <c r="BK10" s="5"/>
+      <c r="O10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="P10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="R10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="S10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="T10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="U10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="V10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="W10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="X10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="Y10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="Z10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AB10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AC10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AD10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AE10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AF10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AG10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AH10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AI10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AL10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
     </row>
-    <row r="11" spans="1:63" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B11" s="20" t="s">
+    <row r="11" spans="1:65" s="7" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="1"/>
+      <c r="B11" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="C11" s="21">
-        <f>100%-SUM(C4:C10)</f>
+      <c r="C11" s="16">
+        <f t="shared" ref="C11:J11" si="2">100%-SUM(C4:C10)</f>
         <v>0.65812456645624962</v>
       </c>
-      <c r="D11" s="21">
-        <f>100%-SUM(D4:D10)</f>
+      <c r="D11" s="16">
+        <f t="shared" si="2"/>
         <v>0.60803980438274374</v>
       </c>
-      <c r="E11" s="21">
-[...23 lines deleted...]
-      <c r="K11" s="21">
+      <c r="E11" s="16">
         <f t="shared" si="2"/>
         <v>0.65812456645624962</v>
       </c>
-      <c r="L11" s="21">
-        <f>100%-SUM(L4:L10)</f>
+      <c r="F11" s="16">
+        <f t="shared" si="2"/>
+        <v>0.60803980438274374</v>
+      </c>
+      <c r="G11" s="16">
+        <f t="shared" si="2"/>
+        <v>0.65812456645624962</v>
+      </c>
+      <c r="H11" s="16">
+        <f t="shared" si="2"/>
+        <v>0.60803980438274374</v>
+      </c>
+      <c r="I11" s="16">
+        <f t="shared" si="2"/>
+        <v>0.65812456645624962</v>
+      </c>
+      <c r="J11" s="16">
+        <f t="shared" si="2"/>
+        <v>0.60809017015180833</v>
+      </c>
+      <c r="K11" s="16">
+        <f t="shared" ref="K11:M11" si="3">100%-SUM(K4:K10)</f>
+        <v>0.65812456645624962</v>
+      </c>
+      <c r="L11" s="16">
+        <f t="shared" si="3"/>
+        <v>0.60811719896285332</v>
+      </c>
+      <c r="M11" s="16">
+        <f t="shared" si="3"/>
+        <v>0.65812456645624962</v>
+      </c>
+      <c r="N11" s="16">
+        <f>100%-SUM(N4:N10)</f>
         <v>0.60806428664899492</v>
       </c>
-      <c r="M11" s="21">
-        <f t="shared" ref="M11:R11" si="3">100%-SUM(M4:M9)</f>
+      <c r="O11" s="16">
+        <f t="shared" ref="O11:T11" si="4">100%-SUM(O4:O9)</f>
         <v>0.65812456645624962</v>
       </c>
-      <c r="N11" s="21">
-        <f t="shared" si="3"/>
+      <c r="P11" s="16">
+        <f t="shared" si="4"/>
         <v>0.60515178866110109</v>
       </c>
-      <c r="O11" s="21">
-        <f t="shared" si="3"/>
+      <c r="Q11" s="16">
+        <f t="shared" si="4"/>
         <v>0.55406413262877763</v>
       </c>
-      <c r="P11" s="21">
-        <f t="shared" si="3"/>
+      <c r="R11" s="16">
+        <f t="shared" si="4"/>
         <v>0.55456933515378282</v>
       </c>
-      <c r="Q11" s="21">
-        <f t="shared" si="3"/>
+      <c r="S11" s="16">
+        <f t="shared" si="4"/>
         <v>0.54815649612112238</v>
       </c>
-      <c r="R11" s="21">
-        <f t="shared" si="3"/>
+      <c r="T11" s="16">
+        <f t="shared" si="4"/>
         <v>0.54532361963723019</v>
       </c>
-      <c r="S11" s="21">
-        <f t="shared" ref="S11:AA11" si="4">100%-SUM(S4:S8)</f>
+      <c r="U11" s="16">
+        <f t="shared" ref="U11:AC11" si="5">100%-SUM(U4:U8)</f>
         <v>0.60112203149192323</v>
       </c>
-      <c r="T11" s="21">
-        <f t="shared" si="4"/>
+      <c r="V11" s="16">
+        <f t="shared" si="5"/>
         <v>0.60126447124164617</v>
       </c>
-      <c r="U11" s="21">
-        <f t="shared" si="4"/>
+      <c r="W11" s="16">
+        <f t="shared" si="5"/>
         <v>0.60581956645624957</v>
       </c>
-      <c r="V11" s="21">
-        <f t="shared" si="4"/>
+      <c r="X11" s="16">
+        <f t="shared" si="5"/>
         <v>0.60579456645624963</v>
       </c>
-      <c r="W11" s="21">
-        <f t="shared" si="4"/>
+      <c r="Y11" s="16">
+        <f t="shared" si="5"/>
         <v>0.60686867865708272</v>
       </c>
-      <c r="X11" s="21">
-        <f t="shared" si="4"/>
+      <c r="Z11" s="16">
+        <f t="shared" si="5"/>
         <v>0.65812456645624962</v>
       </c>
-      <c r="Y11" s="21">
-        <f t="shared" si="4"/>
+      <c r="AA11" s="16">
+        <f t="shared" si="5"/>
         <v>0.60779956645624955</v>
       </c>
-      <c r="Z11" s="21">
-        <f t="shared" si="4"/>
+      <c r="AB11" s="16">
+        <f t="shared" si="5"/>
         <v>0.65812456645624962</v>
       </c>
-      <c r="AA11" s="21">
-        <f t="shared" si="4"/>
+      <c r="AC11" s="16">
+        <f t="shared" si="5"/>
         <v>0.60812456645624957</v>
       </c>
-      <c r="AB11" s="21">
-        <f t="shared" ref="AB11:AD11" si="5">100%-SUM(AB4:AB8)</f>
+      <c r="AD11" s="16">
+        <f t="shared" ref="AD11:AF11" si="6">100%-SUM(AD4:AD8)</f>
         <v>0.59812500000000002</v>
       </c>
-      <c r="AC11" s="21">
-        <f t="shared" si="5"/>
+      <c r="AE11" s="16">
+        <f t="shared" si="6"/>
         <v>0.64812500000000006</v>
       </c>
-      <c r="AD11" s="21">
-        <f t="shared" si="5"/>
+      <c r="AF11" s="16">
+        <f t="shared" si="6"/>
         <v>0.59767900000000007</v>
       </c>
-      <c r="AE11" s="21">
-        <f t="shared" ref="AE11" si="6">100%-SUM(AE4:AE8)</f>
+      <c r="AG11" s="16">
+        <f t="shared" ref="AG11" si="7">100%-SUM(AG4:AG8)</f>
         <v>0.64812500000000006</v>
       </c>
-      <c r="AF11" s="21">
-        <f t="shared" ref="AF11:AG11" si="7">100%-SUM(AF4:AF8)</f>
+      <c r="AH11" s="16">
+        <f t="shared" ref="AH11:AI11" si="8">100%-SUM(AH4:AH8)</f>
         <v>0.59787400000000002</v>
       </c>
-      <c r="AG11" s="21">
-        <f t="shared" si="7"/>
+      <c r="AI11" s="16">
+        <f t="shared" si="8"/>
         <v>0.64812500000000006</v>
       </c>
-      <c r="AH11" s="21">
-        <f t="shared" ref="AH11" si="8">100%-SUM(AH4:AH8)</f>
+      <c r="AJ11" s="16">
+        <f t="shared" ref="AJ11" si="9">100%-SUM(AJ4:AJ8)</f>
         <v>0.54812499999999997</v>
       </c>
-      <c r="AI11" s="21">
-        <f t="shared" ref="AI11:AJ11" si="9">100%-SUM(AI4:AI8)</f>
+      <c r="AK11" s="16">
+        <f t="shared" ref="AK11:AL11" si="10">100%-SUM(AK4:AK8)</f>
         <v>0.41817199999999999</v>
       </c>
-      <c r="AJ11" s="21">
-        <f t="shared" si="9"/>
+      <c r="AL11" s="16">
+        <f t="shared" si="10"/>
         <v>0.11917300000000008</v>
       </c>
-      <c r="AK11" s="5"/>
-[...25 lines deleted...]
-      <c r="BK11" s="5"/>
+      <c r="AM11" s="1"/>
+      <c r="AN11" s="1"/>
+      <c r="AO11" s="1"/>
+      <c r="AP11" s="1"/>
+      <c r="AQ11" s="1"/>
+      <c r="AR11" s="1"/>
+      <c r="AS11" s="1"/>
+      <c r="AT11" s="1"/>
+      <c r="AU11" s="1"/>
+      <c r="AV11" s="1"/>
+      <c r="AW11" s="1"/>
+      <c r="AX11" s="1"/>
+      <c r="AY11" s="1"/>
+      <c r="AZ11" s="1"/>
+      <c r="BA11" s="1"/>
+      <c r="BB11" s="1"/>
+      <c r="BC11" s="1"/>
+      <c r="BD11" s="1"/>
+      <c r="BE11" s="1"/>
+      <c r="BF11" s="1"/>
+      <c r="BG11" s="1"/>
+      <c r="BH11" s="1"/>
+      <c r="BI11" s="1"/>
+      <c r="BJ11" s="1"/>
+      <c r="BK11" s="1"/>
+      <c r="BL11" s="1"/>
+      <c r="BM11" s="1"/>
     </row>
-    <row r="12" spans="1:63" s="10" customFormat="1" x14ac:dyDescent="0.25">
-[...52 lines deleted...]
-      <c r="BI12" s="5"/>
+    <row r="12" spans="1:65" x14ac:dyDescent="0.25">
+      <c r="L12" s="6"/>
+      <c r="M12" s="6"/>
+      <c r="N12" s="6"/>
+      <c r="O12" s="6"/>
+      <c r="P12" s="6"/>
+      <c r="Q12" s="6"/>
+      <c r="R12" s="6"/>
+      <c r="S12" s="6"/>
+      <c r="T12" s="6"/>
+      <c r="U12" s="6"/>
+      <c r="V12" s="6"/>
+      <c r="W12" s="6"/>
+      <c r="X12" s="6"/>
+      <c r="Y12" s="6"/>
+      <c r="Z12" s="6"/>
+      <c r="AA12" s="6"/>
+      <c r="AB12" s="6"/>
+      <c r="AC12" s="6"/>
+      <c r="AD12" s="6"/>
+      <c r="AE12" s="6"/>
+      <c r="AF12" s="6"/>
+      <c r="AG12" s="6"/>
+      <c r="AH12" s="6"/>
+      <c r="AI12" s="6"/>
+      <c r="AJ12" s="6"/>
+      <c r="AK12" s="6"/>
     </row>
-    <row r="15" spans="1:63" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="F15" s="12"/>
+    <row r="15" spans="1:65" x14ac:dyDescent="0.25">
+      <c r="G15" s="6"/>
+      <c r="H15" s="6"/>
     </row>
-    <row r="16" spans="1:63" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="F16" s="12"/>
+    <row r="16" spans="1:65" x14ac:dyDescent="0.25">
+      <c r="G16" s="6"/>
+      <c r="H16" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="B2:AH2"/>
+    <mergeCell ref="B2:AJ2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2010-2026</vt:lpstr>
     </vt:vector>