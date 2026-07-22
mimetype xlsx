--- v0 (2026-05-22)
+++ v1 (2026-07-22)
@@ -8,122 +8,122 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <workbookPr codeName="Ten_skoroszyt" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mwejman\Desktop\formularz na www\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mwejman\Desktop\xpress\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8FD917B1-AFCC-4785-9BCE-802AFA40BEA7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{61A3BBEB-4F62-4610-B17E-28360E19A97D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Kwestionariusz" sheetId="2" r:id="rId1"/>
     <sheet name="dane" sheetId="4" state="hidden" r:id="rId2"/>
     <sheet name="Słownik" sheetId="3" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Kwestionariusz!$A$1:$Y$48</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AF2" i="4" l="1"/>
   <c r="AE2" i="4"/>
   <c r="AD2" i="4"/>
   <c r="AC2" i="4"/>
   <c r="AB2" i="4"/>
   <c r="AA2" i="4"/>
   <c r="Z2" i="4"/>
   <c r="Y2" i="4"/>
-  <c r="X2" i="4"/>
   <c r="W2" i="4"/>
   <c r="V2" i="4"/>
   <c r="U2" i="4"/>
   <c r="T2" i="4"/>
   <c r="S2" i="4"/>
   <c r="R2" i="4"/>
   <c r="Q2" i="4"/>
   <c r="P2" i="4"/>
   <c r="O2" i="4"/>
   <c r="N2" i="4"/>
   <c r="M2" i="4"/>
   <c r="L2" i="4"/>
   <c r="K2" i="4"/>
   <c r="J2" i="4"/>
   <c r="I2" i="4"/>
   <c r="H2" i="4"/>
   <c r="G2" i="4"/>
   <c r="F2" i="4"/>
   <c r="E2" i="4"/>
   <c r="D2" i="4"/>
   <c r="C2" i="4"/>
   <c r="B2" i="4"/>
   <c r="A2" i="4"/>
+  <c r="X2" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="85">
   <si>
     <t>Lp.</t>
   </si>
   <si>
     <t>Kategoria</t>
   </si>
   <si>
     <t>Etykieta</t>
   </si>
   <si>
     <t>Pytania</t>
   </si>
   <si>
     <t>Odpowiedzi</t>
   </si>
   <si>
     <t>1 - obowiązkowe
 2 - nieobowiązkowe</t>
   </si>
   <si>
     <t>Informacje o firmie</t>
   </si>
   <si>
     <t>Firma i kontakt</t>
   </si>
@@ -220,114 +220,66 @@
   <si>
     <t>Nie dotyczy</t>
   </si>
   <si>
     <t>Globalny</t>
   </si>
   <si>
     <t>Krajowy</t>
   </si>
   <si>
     <t>Regionalny</t>
   </si>
   <si>
     <t>Inne</t>
   </si>
   <si>
     <t>Proszę podać inne obszary działalności</t>
   </si>
   <si>
     <t>RODO</t>
   </si>
   <si>
     <t>Kwestionariusz rejestracyjny Dostawcy</t>
   </si>
   <si>
-    <t>Imię1</t>
-[...1 lines deleted...]
-  <si>
     <t>Nazwisko1</t>
   </si>
   <si>
-    <t>E-mail1</t>
-[...1 lines deleted...]
-  <si>
     <t>Telefon1</t>
   </si>
   <si>
     <t>Stanowisko1</t>
   </si>
   <si>
-    <t>Imię2</t>
-[...1 lines deleted...]
-  <si>
     <t>Nazwisko2</t>
   </si>
   <si>
-    <t>E-mail2</t>
-[...1 lines deleted...]
-  <si>
     <t>Telefon2</t>
   </si>
   <si>
     <t>Stanowisko2</t>
-  </si>
-[...34 lines deleted...]
-    <t>Sankcje</t>
   </si>
   <si>
     <t>CSR</t>
   </si>
   <si>
     <t>Administratorami danych osobowych są Spółki PZU SA, PZU Życie SA, PZU CO SA. Kontakt z administratorami jest możliwy za pośrednictwem adresu e-mail dostawcy@pzu.pl lub pisemnie na niżej wskazane adresy siedzib administratorów. We wszystkich sprawach z zakresu ochrony danych osobowych może Pani/Pan kontaktować się z wyznaczonymi przez administratorów Inspektorami Ochrony Danych. Taki kontakt może się odbyć drogą elektroniczną na adresy e-mail lub pisemnie na adresy korespondencyjne wskazane poniżej.
 Dane osobowe przetwarzane są w celu udziału w procesach organizowanych przez Biuro Zakupów w Spółkach PZU SA, PZU Życie SA, PZU CO SA. Przysługuje Państwu prawo dostępu do treści swoich danych i ich poprawiania.
 [Administratorzy i dane kontaktowe administratorów i Inspektorów Ochrony Danych]
 PZU SA administrator: PZU SA, Rondo Ignacego Daszyńskiego 4, 00-843 Warszawa
 IOD: PZU SA, IOD, Rondo Ignacego Daszyńskiego 4, 00-843 Warszawa; e-mail: IODpzu@pzu.pl 
 PZU Życie SA administrator: PZU Życie SA, Rondo Ignacego Daszyńskiego 4, 00-843 Warszawa
 IOD: PZU Życie SA, IOD, Rondo Ignacego Daszyńskiego 4, 00-843 Warszawa; e-mail: IODpzu@pzu.pl
 PZU CO SA administrator: PZU CO SA, Rondo Ignacego Daszyńskiego 4, 00-843 Warszawa
 IOD: PZU CO SA, IOD, Rondo Ignacego Daszyńskiego 4, 00-843 Warszawa; e-mail: IODco@pzu.pl</t>
   </si>
   <si>
     <t>Kategorie zakupowe - proszę o wskazanie kategorii zakupowych, w których świadczycie Państwo usługi</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Czy podmiot jest objęty sankcjami oraz osoby reprezentujące lub mające pełnomocnictwo do reprezentowania spółki/przedsiębiorstwa również są objęte sankcjami*? 
 </t>
     </r>
     <r>
       <rPr>
@@ -367,50 +319,122 @@
   <si>
     <t>Przychód - przedostatni rok (2024)</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Source Sans Pro Regular"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>Zapoznałem się i akceptuję Kodeks Postępowania i Dobrych Praktyk ESG Dostawców Grupy PZU (*).</t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="10"/>
         <color theme="10"/>
         <rFont val="Source Sans Pro Regular"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">
 (*) https://www.pzu.pl/grupa-pzu/o-nas/kultura-compliance-pzu/kodeks-csr</t>
     </r>
+  </si>
+  <si>
+    <t>firma</t>
+  </si>
+  <si>
+    <t>miasto</t>
+  </si>
+  <si>
+    <t>kod_pocztowy</t>
+  </si>
+  <si>
+    <t>panstwo</t>
+  </si>
+  <si>
+    <t>strona_www</t>
+  </si>
+  <si>
+    <t>KRS</t>
+  </si>
+  <si>
+    <t>imie1</t>
+  </si>
+  <si>
+    <t>email1</t>
+  </si>
+  <si>
+    <t>imie2</t>
+  </si>
+  <si>
+    <t>email2</t>
+  </si>
+  <si>
+    <t>rok_zalozenia</t>
+  </si>
+  <si>
+    <t>pracownicy_ogolem</t>
+  </si>
+  <si>
+    <t>wspolpraca_pzu</t>
+  </si>
+  <si>
+    <t>przychod_LY</t>
+  </si>
+  <si>
+    <t>przychod_2LY</t>
+  </si>
+  <si>
+    <t>klauzule_antykorupcja</t>
+  </si>
+  <si>
+    <t>zaleganie_oplaty</t>
+  </si>
+  <si>
+    <t>upadlosc_likwidacja</t>
+  </si>
+  <si>
+    <t>prawomocne_skazanie</t>
+  </si>
+  <si>
+    <t>zakaz_zam_publicznych</t>
+  </si>
+  <si>
+    <t>pep</t>
+  </si>
+  <si>
+    <t>broker</t>
+  </si>
+  <si>
+    <t>sankcje</t>
+  </si>
+  <si>
+    <t>adres</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;zł&quot;"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Source Sans Pro Regular"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Source Sans Pro Regular"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
@@ -1554,69 +1578,69 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pzu.pl/grupa-pzu/o-nas/kultura-compliance-pzu/kodeks-csr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Arkusz1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:XFC89"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="E4" sqref="E4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="4.69921875" style="7" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="30.296875" style="8" customWidth="1"/>
+    <col min="2" max="2" width="38.19921875" style="8" customWidth="1"/>
     <col min="3" max="3" width="56.296875" style="8" hidden="1" customWidth="1"/>
-    <col min="4" max="4" width="90.19921875" style="8" customWidth="1"/>
+    <col min="4" max="4" width="78.5" style="8" customWidth="1"/>
     <col min="5" max="5" width="64.296875" style="8" customWidth="1"/>
     <col min="6" max="6" width="23.69921875" style="7" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="9.3984375" style="3" customWidth="1"/>
+    <col min="7" max="7" width="9.296875" style="3" customWidth="1"/>
     <col min="8" max="8" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="9" max="16383" width="9.296875" style="3" hidden="1"/>
     <col min="16384" max="16384" width="5.69921875" style="3" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="25" t="s">
         <v>45</v>
       </c>
       <c r="E1" s="25"/>
       <c r="F1" s="25"/>
     </row>
     <row r="2" spans="1:6" ht="29" x14ac:dyDescent="0.35">
       <c r="A2" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="15" t="s">
         <v>2</v>
       </c>
@@ -1985,83 +2009,83 @@
     <row r="26" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="29"/>
       <c r="C26" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D26" s="16" t="s">
         <v>27</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="20">
         <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="29"/>
       <c r="C27" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D27" s="16" t="s">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="20">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="29"/>
       <c r="C28" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D28" s="16" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="E28" s="22"/>
       <c r="F28" s="20">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="30"/>
       <c r="C29" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D29" s="16" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="E29" s="22"/>
       <c r="F29" s="20">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A30" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
     </row>
     <row r="31" spans="1:6" ht="26" x14ac:dyDescent="0.35">
       <c r="A31" s="4">
         <v>24</v>
       </c>
       <c r="B31" s="27" t="s">
         <v>28</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="16" t="s">
@@ -2078,136 +2102,136 @@
       </c>
       <c r="B32" s="27"/>
       <c r="C32" s="5"/>
       <c r="D32" s="16" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="20">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="39" x14ac:dyDescent="0.35">
       <c r="A33" s="4">
         <v>26</v>
       </c>
       <c r="B33" s="27"/>
       <c r="C33" s="5"/>
       <c r="D33" s="16" t="s">
         <v>32</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="20">
         <v>1</v>
       </c>
     </row>
-    <row r="34" spans="1:6" ht="65" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:6" ht="78" x14ac:dyDescent="0.35">
       <c r="A34" s="4">
         <v>27</v>
       </c>
       <c r="B34" s="27"/>
       <c r="C34" s="5"/>
       <c r="D34" s="16" t="s">
         <v>33</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="20">
         <v>1</v>
       </c>
     </row>
-    <row r="35" spans="1:6" ht="26" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:6" ht="39" x14ac:dyDescent="0.35">
       <c r="A35" s="4">
         <v>28</v>
       </c>
       <c r="B35" s="27"/>
       <c r="C35" s="5"/>
       <c r="D35" s="16" t="s">
         <v>34</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="20">
         <v>1</v>
       </c>
     </row>
-    <row r="36" spans="1:6" ht="26" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:6" ht="39" x14ac:dyDescent="0.35">
       <c r="A36" s="4">
         <v>29</v>
       </c>
       <c r="B36" s="27"/>
       <c r="C36" s="5"/>
       <c r="D36" s="16" t="s">
         <v>35</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="20">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="52" x14ac:dyDescent="0.35">
       <c r="A37" s="4">
         <v>30</v>
       </c>
       <c r="B37" s="27"/>
       <c r="C37" s="5"/>
       <c r="D37" s="16" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="20">
         <v>1</v>
       </c>
     </row>
-    <row r="38" spans="1:6" ht="117" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:6" ht="143" x14ac:dyDescent="0.35">
       <c r="A38" s="4">
         <v>31</v>
       </c>
       <c r="B38" s="27"/>
       <c r="C38" s="5"/>
       <c r="D38" s="16" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="20">
         <v>1</v>
       </c>
     </row>
-    <row r="39" spans="1:6" ht="37.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:6" ht="52.5" x14ac:dyDescent="0.35">
       <c r="A39" s="4">
         <v>32</v>
       </c>
       <c r="B39" s="4"/>
       <c r="D39" s="13" t="s">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="20">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A40" s="24" t="s">
-        <v>70</v>
+        <v>54</v>
       </c>
       <c r="B40" s="24"/>
       <c r="C40" s="24"/>
       <c r="D40" s="24"/>
       <c r="E40" s="24"/>
       <c r="F40" s="24"/>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A41" s="6"/>
       <c r="B41" s="18"/>
       <c r="C41" s="19"/>
       <c r="D41" s="19"/>
       <c r="E41" s="18"/>
       <c r="F41" s="6"/>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A42" s="6"/>
       <c r="B42" s="18"/>
       <c r="C42" s="19"/>
       <c r="D42" s="19"/>
       <c r="E42" s="18"/>
       <c r="F42" s="6"/>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A43" s="6"/>
@@ -2228,51 +2252,51 @@
     <row r="45" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A45" s="6"/>
       <c r="B45" s="19" t="s">
         <v>42</v>
       </c>
       <c r="C45" s="18"/>
       <c r="D45" s="18" t="s">
         <v>43</v>
       </c>
       <c r="E45" s="6"/>
       <c r="F45" s="6"/>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A46" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B46" s="24"/>
       <c r="C46" s="24"/>
       <c r="D46" s="24"/>
       <c r="E46" s="24"/>
       <c r="F46" s="24"/>
     </row>
     <row r="47" spans="1:6" ht="143.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="11"/>
       <c r="B47" s="23" t="s">
-        <v>69</v>
+        <v>53</v>
       </c>
       <c r="C47" s="23"/>
       <c r="D47" s="23"/>
       <c r="E47" s="23"/>
       <c r="F47" s="23"/>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A48" s="12"/>
       <c r="B48" s="3"/>
       <c r="C48" s="3"/>
       <c r="D48" s="3"/>
       <c r="E48" s="3"/>
       <c r="F48" s="12"/>
     </row>
     <row r="49" spans="1:6" hidden="1" x14ac:dyDescent="0.35">
       <c r="A49" s="12"/>
       <c r="B49" s="3"/>
       <c r="C49" s="3"/>
       <c r="D49" s="3"/>
       <c r="E49" s="3"/>
       <c r="F49" s="12"/>
     </row>
     <row r="50" spans="1:6" hidden="1" x14ac:dyDescent="0.35">
       <c r="A50" s="12"/>
       <c r="B50" s="3"/>
@@ -2592,313 +2616,348 @@
       <c r="D89" s="10"/>
       <c r="E89" s="10"/>
       <c r="F89" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="B47:F47"/>
     <mergeCell ref="A46:F46"/>
     <mergeCell ref="A40:F40"/>
     <mergeCell ref="D1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A24:F24"/>
     <mergeCell ref="B31:B38"/>
     <mergeCell ref="B4:B11"/>
     <mergeCell ref="B13:B17"/>
     <mergeCell ref="B19:B23"/>
     <mergeCell ref="A30:F30"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="B25:B29"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D39" r:id="rId1" display="https://www.pzu.pl/grupa-pzu/o-nas/kultura-compliance-pzu/kodeks-csr" xr:uid="{E8479671-23DB-442B-8FDC-0CD37D1C5C7C}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="8" scale="73" orientation="portrait" r:id="rId2"/>
+  <pageSetup paperSize="8" scale="74" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
             <xm:f>Słownik!$A$1:$A$2</xm:f>
           </x14:formula1>
           <xm:sqref>E27 E31:E39</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91DA24C1-D6BD-4A44-8DA9-C773E86D1760}">
+  <sheetPr codeName="Arkusz2"/>
   <dimension ref="A1:AF2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="H16" sqref="H16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="2" width="9.796875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.296875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.796875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="4.19921875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14.796875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="4.796875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.296875" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="11.19921875" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="22.296875" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="10.19921875" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="12.69921875" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="10.69921875" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.19921875" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="8.796875" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="12.5" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="14.19921875" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="20" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="16.296875" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="12.796875" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="14" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="22.296875" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="16.796875" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="19.796875" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="22.69921875" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="24.19921875" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="4.5" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="7.19921875" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="7.796875" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="4.69921875" bestFit="1" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
-        <v>9</v>
+        <v>61</v>
       </c>
       <c r="B1" t="s">
-        <v>10</v>
+        <v>84</v>
       </c>
       <c r="C1" t="s">
-        <v>11</v>
+        <v>62</v>
       </c>
       <c r="D1" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="E1" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="F1" t="s">
         <v>15</v>
       </c>
       <c r="G1" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="H1" t="s">
-        <v>17</v>
+        <v>66</v>
       </c>
       <c r="I1" t="s">
+        <v>67</v>
+      </c>
+      <c r="J1" t="s">
         <v>46</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
+        <v>68</v>
+      </c>
+      <c r="L1" t="s">
         <v>47</v>
       </c>
-      <c r="K1" t="s">
+      <c r="M1" t="s">
         <v>48</v>
       </c>
-      <c r="L1" t="s">
+      <c r="N1" t="s">
+        <v>69</v>
+      </c>
+      <c r="O1" t="s">
         <v>49</v>
       </c>
-      <c r="M1" t="s">
+      <c r="P1" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q1" t="s">
         <v>50</v>
       </c>
-      <c r="N1" t="s">
+      <c r="R1" t="s">
         <v>51</v>
       </c>
-      <c r="O1" t="s">
+      <c r="S1" t="s">
+        <v>71</v>
+      </c>
+      <c r="T1" t="s">
+        <v>72</v>
+      </c>
+      <c r="U1" t="s">
+        <v>73</v>
+      </c>
+      <c r="V1" t="s">
+        <v>74</v>
+      </c>
+      <c r="W1" t="s">
+        <v>75</v>
+      </c>
+      <c r="X1" t="s">
+        <v>76</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>77</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>78</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>79</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>80</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>81</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>82</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>83</v>
+      </c>
+      <c r="AF1" t="s">
         <v>52</v>
       </c>
-      <c r="P1" t="s">
-[...49 lines deleted...]
-      </c>
     </row>
     <row r="2" spans="1:32" x14ac:dyDescent="0.3">
-      <c r="A2">
-[...125 lines deleted...]
-        <v>0</v>
+      <c r="A2" t="str">
+        <f>IF(LEN(Kwestionariusz!$E4)=0,"",Kwestionariusz!$E4)</f>
+        <v/>
+      </c>
+      <c r="B2" t="str">
+        <f>IF(LEN(Kwestionariusz!$E5)=0,"",Kwestionariusz!$E5)</f>
+        <v/>
+      </c>
+      <c r="C2" t="str">
+        <f>IF(LEN(Kwestionariusz!$E6)=0,"",Kwestionariusz!$E6)</f>
+        <v/>
+      </c>
+      <c r="D2" t="str">
+        <f>IF(LEN(Kwestionariusz!$E7)=0,"",Kwestionariusz!$E7)</f>
+        <v/>
+      </c>
+      <c r="E2" t="str">
+        <f>IF(LEN(Kwestionariusz!$E8)=0,"",Kwestionariusz!$E8)</f>
+        <v/>
+      </c>
+      <c r="F2" t="str">
+        <f>IF(LEN(Kwestionariusz!$E9)=0,"",Kwestionariusz!$E9)</f>
+        <v/>
+      </c>
+      <c r="G2" t="str">
+        <f>IF(LEN(Kwestionariusz!$E10)=0,"",Kwestionariusz!$E10)</f>
+        <v/>
+      </c>
+      <c r="H2" t="str">
+        <f>IF(LEN(Kwestionariusz!$E11)=0,"",Kwestionariusz!$E11)</f>
+        <v/>
+      </c>
+      <c r="I2" t="str">
+        <f>IF(LEN(Kwestionariusz!$E13)=0,"",Kwestionariusz!$E13)</f>
+        <v/>
+      </c>
+      <c r="J2" t="str">
+        <f>IF(LEN(Kwestionariusz!$E14)=0,"",Kwestionariusz!$E14)</f>
+        <v/>
+      </c>
+      <c r="K2" t="str">
+        <f>IF(LEN(Kwestionariusz!$E15)=0,"",Kwestionariusz!$E15)</f>
+        <v/>
+      </c>
+      <c r="L2" t="str">
+        <f>IF(LEN(Kwestionariusz!$E16)=0,"",Kwestionariusz!$E16)</f>
+        <v/>
+      </c>
+      <c r="M2" t="str">
+        <f>IF(LEN(Kwestionariusz!$E17)=0,"",Kwestionariusz!$E17)</f>
+        <v/>
+      </c>
+      <c r="N2" t="str">
+        <f>IF(LEN(Kwestionariusz!$E19)=0,"",Kwestionariusz!$E19)</f>
+        <v/>
+      </c>
+      <c r="O2" t="str">
+        <f>IF(LEN(Kwestionariusz!$E20)=0,"",Kwestionariusz!$E20)</f>
+        <v/>
+      </c>
+      <c r="P2" t="str">
+        <f>IF(LEN(Kwestionariusz!$E21)=0,"",Kwestionariusz!$E21)</f>
+        <v/>
+      </c>
+      <c r="Q2" t="str">
+        <f>IF(LEN(Kwestionariusz!$E22)=0,"",Kwestionariusz!$E22)</f>
+        <v/>
+      </c>
+      <c r="R2" t="str">
+        <f>IF(LEN(Kwestionariusz!$E23)=0,"",Kwestionariusz!$E23)</f>
+        <v/>
+      </c>
+      <c r="S2" t="str">
+        <f>IF(LEN(Kwestionariusz!$E25)=0,"",Kwestionariusz!$E25)</f>
+        <v/>
+      </c>
+      <c r="T2" t="str">
+        <f>IF(LEN(Kwestionariusz!$E26)=0,"",Kwestionariusz!$E26)</f>
+        <v/>
+      </c>
+      <c r="U2" t="str">
+        <f>IF(LEN(Kwestionariusz!$E27)=0,"",Kwestionariusz!$E27)</f>
+        <v/>
+      </c>
+      <c r="V2" t="str">
+        <f>IF(LEN(Kwestionariusz!$E28)=0,"",Kwestionariusz!$E28)</f>
+        <v/>
+      </c>
+      <c r="W2" t="str">
+        <f>IF(LEN(Kwestionariusz!$E29)=0,"",Kwestionariusz!$E29)</f>
+        <v/>
+      </c>
+      <c r="X2" t="str">
+        <f>IF(LEN(Kwestionariusz!$E31)=0,"",Kwestionariusz!$E31)</f>
+        <v/>
+      </c>
+      <c r="Y2" t="str">
+        <f>IF(LEN(Kwestionariusz!$E32)=0,"",Kwestionariusz!$E32)</f>
+        <v/>
+      </c>
+      <c r="Z2" t="str">
+        <f>IF(LEN(Kwestionariusz!$E33)=0,"",Kwestionariusz!$E33)</f>
+        <v/>
+      </c>
+      <c r="AA2" t="str">
+        <f>IF(LEN(Kwestionariusz!$E34)=0,"",Kwestionariusz!$E34)</f>
+        <v/>
+      </c>
+      <c r="AB2" t="str">
+        <f>IF(LEN(Kwestionariusz!$E35)=0,"",Kwestionariusz!$E35)</f>
+        <v/>
+      </c>
+      <c r="AC2" t="str">
+        <f>IF(LEN(Kwestionariusz!$E36)=0,"",Kwestionariusz!$E36)</f>
+        <v/>
+      </c>
+      <c r="AD2" t="str">
+        <f>IF(LEN(Kwestionariusz!$E37)=0,"",Kwestionariusz!$E37)</f>
+        <v/>
+      </c>
+      <c r="AE2" t="str">
+        <f>IF(LEN(Kwestionariusz!$E38)=0,"",Kwestionariusz!$E38)</f>
+        <v/>
+      </c>
+      <c r="AF2" t="str">
+        <f>IF(LEN(Kwestionariusz!$E39)=0,"",Kwestionariusz!$E39)</f>
+        <v/>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr codeName="Arkusz3"/>
   <dimension ref="A1:A7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
@@ -2918,50 +2977,59 @@
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101007F3633E26BD89E488EF2492FA4AD3BDA" ma:contentTypeVersion="2" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="c90e9cbdcfb706e0af1a67f6682e97ee">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="31eeec28-df4d-4b6f-b9b0-2397479ff23e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e72c48f3277db9a8315f1f98f24a468d" ns2:_="">
     <xsd:import namespace="31eeec28-df4d-4b6f-b9b0-2397479ff23e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="31eeec28-df4d-4b6f-b9b0-2397479ff23e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Udostępnianie" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
@@ -3065,97 +3133,88 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{093DC800-0759-40AB-A9FA-7C55A3B36425}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="31eeec28-df4d-4b6f-b9b0-2397479ff23e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A92C84A-F853-4E74-99E0-C8DBAB8D73A7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{691CC784-4F12-47CB-8880-7662D339A823}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="31eeec28-df4d-4b6f-b9b0-2397479ff23e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nazwane zakresy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>