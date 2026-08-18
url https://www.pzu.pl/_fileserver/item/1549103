--- v0 (2026-05-25)
+++ v1 (2026-08-18)
@@ -1,312 +1,359 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\RI\Consensus for results\2026\Q1 2026\3 wysłane_results_1Q2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pwasiewicz\Documents\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3CD9073D-4A40-4CB6-918F-BF0841F3A18C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8E8D4854-BCE7-4DF0-BEF3-5E56BE2A7E52}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="15465" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="1Q26E" sheetId="4" r:id="rId1"/>
+    <sheet name="2Q26E" sheetId="5" r:id="rId1"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId2"/>
+  </externalReferences>
   <definedNames>
-    <definedName name="Autonomous" localSheetId="0">#REF!</definedName>
     <definedName name="Autonomous">#REF!</definedName>
-    <definedName name="CITI" localSheetId="0">#REF!</definedName>
     <definedName name="CITI">#REF!</definedName>
-    <definedName name="Erste" localSheetId="0">#REF!</definedName>
     <definedName name="Erste">#REF!</definedName>
     <definedName name="ID" localSheetId="0" hidden="1">"0e356096-a873-4b25-a55a-d7e52efbe590"</definedName>
     <definedName name="IQ_CH">110000</definedName>
     <definedName name="IQ_CQ">5000</definedName>
     <definedName name="IQ_CY">10000</definedName>
     <definedName name="IQ_DAILY">500000</definedName>
     <definedName name="IQ_FH">100000</definedName>
     <definedName name="IQ_FQ">500</definedName>
     <definedName name="IQ_FWD_CY" hidden="1">10001</definedName>
     <definedName name="IQ_FWD_CY1" hidden="1">10002</definedName>
     <definedName name="IQ_FWD_CY2" hidden="1">10003</definedName>
     <definedName name="IQ_FWD_FY" hidden="1">1001</definedName>
     <definedName name="IQ_FWD_FY1" hidden="1">1002</definedName>
     <definedName name="IQ_FWD_FY2" hidden="1">1003</definedName>
     <definedName name="IQ_FWD_Q" hidden="1">501</definedName>
     <definedName name="IQ_FWD_Q1" hidden="1">502</definedName>
     <definedName name="IQ_FWD_Q2" hidden="1">503</definedName>
     <definedName name="IQ_FY">1000</definedName>
     <definedName name="IQ_LATESTK" hidden="1">1000</definedName>
     <definedName name="IQ_LATESTQ" hidden="1">500</definedName>
     <definedName name="IQ_LTM">2000</definedName>
     <definedName name="IQ_LTMMONTH" hidden="1">120000</definedName>
     <definedName name="IQ_MONTH">15000</definedName>
     <definedName name="IQ_NTM">6000</definedName>
     <definedName name="IQ_TODAY" hidden="1">0</definedName>
     <definedName name="IQ_WEEK">50000</definedName>
     <definedName name="IQ_YTD">3000</definedName>
     <definedName name="IQ_YTDMONTH" hidden="1">130000</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="M25" i="5" l="1"/>
+  <c r="K25" i="5"/>
+  <c r="I25" i="5"/>
+  <c r="G25" i="5"/>
+  <c r="M24" i="5"/>
+  <c r="K24" i="5"/>
+  <c r="I24" i="5"/>
+  <c r="G24" i="5"/>
+  <c r="M22" i="5"/>
+  <c r="K22" i="5"/>
+  <c r="I22" i="5"/>
+  <c r="G22" i="5"/>
+  <c r="M21" i="5"/>
+  <c r="K21" i="5"/>
+  <c r="I21" i="5"/>
+  <c r="G21" i="5"/>
+  <c r="M20" i="5"/>
+  <c r="K20" i="5"/>
+  <c r="I20" i="5"/>
+  <c r="G20" i="5"/>
+  <c r="M19" i="5"/>
+  <c r="K19" i="5"/>
+  <c r="I19" i="5"/>
+  <c r="G19" i="5"/>
+  <c r="M18" i="5"/>
+  <c r="K18" i="5"/>
+  <c r="I18" i="5"/>
+  <c r="G18" i="5"/>
+  <c r="M17" i="5"/>
+  <c r="K17" i="5"/>
+  <c r="I17" i="5"/>
+  <c r="G17" i="5"/>
+  <c r="M16" i="5"/>
+  <c r="K16" i="5"/>
+  <c r="I16" i="5"/>
+  <c r="G16" i="5"/>
+  <c r="M15" i="5"/>
+  <c r="K15" i="5"/>
+  <c r="I15" i="5"/>
+  <c r="M14" i="5"/>
+  <c r="K14" i="5"/>
+  <c r="I14" i="5"/>
+  <c r="G14" i="5"/>
+  <c r="M13" i="5"/>
+  <c r="K13" i="5"/>
+  <c r="I13" i="5"/>
+  <c r="G13" i="5"/>
+  <c r="M12" i="5"/>
+  <c r="K12" i="5"/>
+  <c r="I12" i="5"/>
+  <c r="G12" i="5"/>
+  <c r="M11" i="5"/>
+  <c r="K11" i="5"/>
+  <c r="I11" i="5"/>
+  <c r="G11" i="5"/>
+  <c r="M10" i="5"/>
+  <c r="K10" i="5"/>
+  <c r="I10" i="5"/>
+  <c r="G10" i="5"/>
+  <c r="M9" i="5"/>
+  <c r="K9" i="5"/>
+  <c r="I9" i="5"/>
+  <c r="G9" i="5"/>
+  <c r="M8" i="5"/>
+  <c r="K8" i="5"/>
+  <c r="I8" i="5"/>
+  <c r="G8" i="5"/>
+  <c r="M7" i="5"/>
+  <c r="K7" i="5"/>
+  <c r="I7" i="5"/>
+  <c r="G7" i="5"/>
+  <c r="M6" i="5"/>
+  <c r="K6" i="5"/>
+  <c r="I6" i="5"/>
+  <c r="G6" i="5"/>
+  <c r="M5" i="5"/>
+  <c r="K5" i="5"/>
+  <c r="I5" i="5"/>
+  <c r="G5" i="5"/>
+  <c r="M4" i="5"/>
+  <c r="K4" i="5"/>
+  <c r="I4" i="5"/>
+  <c r="G4" i="5"/>
+  <c r="B4" i="5"/>
+  <c r="B5" i="5"/>
+  <c r="B6" i="5"/>
+  <c r="B7" i="5"/>
+  <c r="B8" i="5"/>
+  <c r="B9" i="5"/>
+  <c r="B10" i="5"/>
+  <c r="B11" i="5"/>
+  <c r="B12" i="5"/>
+  <c r="B13" i="5"/>
+  <c r="B14" i="5"/>
+  <c r="B15" i="5"/>
+  <c r="B16" i="5"/>
+  <c r="B17" i="5"/>
+  <c r="B18" i="5"/>
+  <c r="B19" i="5"/>
+  <c r="B20" i="5"/>
+  <c r="B21" i="5"/>
+  <c r="B22" i="5"/>
+  <c r="B24" i="5"/>
+  <c r="B25" i="5"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
-[...5 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
-  </si>
-[...28 lines deleted...]
-    <t>Fee and commission result</t>
   </si>
   <si>
     <t>Przychody z ubezpieczeń (brutto)</t>
   </si>
   <si>
     <t xml:space="preserve">   w tym amortyzacja CSM</t>
   </si>
   <si>
     <t>Przychody z ubezpieczeń (netto)</t>
   </si>
   <si>
     <t>Koszty usług ubezpieczenia (netto), w tym:</t>
   </si>
   <si>
     <t>Wynik z usług ubezpieczenia</t>
   </si>
   <si>
     <t>w mln zł (MSSF 17)</t>
   </si>
   <si>
     <t>Number of est.
  / Liczba est.</t>
   </si>
   <si>
     <t xml:space="preserve">     Average
 / Średnia</t>
+  </si>
+  <si>
+    <t>Przychody i koszty finansowe z ubezpieczeń i reasekuracji</t>
+  </si>
+  <si>
+    <t>Wynik z działalności inwestycyjnej - alokowany do segmentów ubezpieczeniowych</t>
+  </si>
+  <si>
+    <t>Wynik netto z inwestycji  ze 100% udziałem banków (ALR, PEO)*</t>
+  </si>
+  <si>
+    <t>Wynik netto z inwestycji z wyłączeniem banków*</t>
+  </si>
+  <si>
+    <t>Wynik z tytułu prowizji i opłat</t>
+  </si>
+  <si>
+    <t>Zysk z działalności operacyjnej</t>
+  </si>
+  <si>
+    <t>Zysk netto Grupy PZU ze 100% udziałem banków (ALR, PEO)</t>
+  </si>
+  <si>
+    <t>Zysk netto przypisany właścicielom jednostki dominującej</t>
+  </si>
+  <si>
+    <t>Marża w ubezpieczeniach Grupowych i IK</t>
+  </si>
+  <si>
+    <t>COR (ubezpieczenia majątkowe) - Polska</t>
+  </si>
+  <si>
+    <t>in PLN millions (IFRS 17)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Koszty działania Grupy PZU niedotyczące usług ubezpieczenia </t>
+  </si>
+  <si>
+    <t>Odszkodowania i świadczenia ubezpieczeniowe netto
+Z wyłączeniem komponentu inwestycyjnego (głównie dotyczy produktów typu unit-linked)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Koszty administracyjne</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Koszty akwizycji</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Amortyzacja komponentu straty</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Utworzenie i zmiana komponentu straty</t>
+  </si>
+  <si>
+    <t>PZU consensus 2Q26E</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">* Including: interest income calculated using the effective interest rate, other net investment income, result on derecognition of financial instruments and investments, movement in allowances for expected credit losses and impairment losses on financial instruments, net movement in fair value of assets and liabilities measured at fair value </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="9"/>
+        <sz val="8"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>and interest expenses</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">* W tym: przychody odsetkowe wyliczone z zastosowaniem efektywnej stopy procentowej, pozostałe przychody inwestycyjne netto, wynik z tytułu zaprzestania ujmowania instrumentów finansowych i inwestycji, zmiana stanu odpisów na oczekiwane straty kredytowe i odpisów z tytułu utraty wartości instrumentów finansowych, zmiana netto wartości godziwej aktywów i zobowiązań wycenianych w wartości godziwej </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="9"/>
+        <sz val="8"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>oraz koszty odsetkowe</t>
     </r>
-  </si>
-[...81 lines deleted...]
-    <t>PZU consensus 1Q26E</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _z_ł_-;\-* #,##0.00\ _z_ł_-;_-* &quot;-&quot;??\ _z_ł_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Czcionka tekstu podstawowego"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Czcionka tekstu podstawowego"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Czcionka tekstu podstawowego"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Source Sans Pro"/>
@@ -361,51 +408,66 @@
       <sz val="11"/>
       <color theme="1"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF002060"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
-      <color rgb="FF00B0F0"/>
+      <color rgb="FF002060"/>
+      <name val="Source Sans Pro"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Source Sans Pro"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -429,51 +491,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -488,121 +550,136 @@
     <xf numFmtId="3" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="6" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Dziesiętny" xfId="3" builtinId="3"/>
     <cellStyle name="Dziesiętny 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Hiperłącze 2" xfId="4" xr:uid="{33E420EB-1F11-44E7-AE39-1A8CEF8F6F2D}"/>
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
     <cellStyle name="Procentowy 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.wmf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>216274</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>46504</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
-      <xdr:colOff>809038</xdr:colOff>
+      <xdr:colOff>805863</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>95792</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 2" descr="D:\PZU\szablony\PZU_logo_ppt_rgb.wmf">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC7070B7-0A8F-4F45-98C1-D4B49430EE66}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE07CE90-4A88-4CCA-95DF-99643EEA8D59}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="7750549" y="46504"/>
           <a:ext cx="589589" cy="592213"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
@@ -610,50 +687,475 @@
         </a:prstGeom>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\pzu.pl\dane\DokumentyPZU\PFI\BPK\RI\Consensus%20for%20results\2026\Q2%202026\2%20otrzymane%20input_2Q2026\(CALC)%20PZU%202Q26%20consensus%20results_NIE%20WYSYLAC.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\pzu.pl\dane\DokumentyPZU\PFI\BPK\RI\Consensus%20for%20results\2026\Q2%202026\2%20otrzymane%20input_2Q2026\(CALC)%20PZU%202Q26%20consensus%20results_NIE%20WYSYLAC.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="calc 2Q26_6.08.2026"/>
+      <sheetName val="na twardo do nowego ark 2Q26E"/>
+      <sheetName val="calc 1Q26_24.04.2026"/>
+      <sheetName val="res_temp"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0">
+        <row r="3">
+          <cell r="D3">
+            <v>7940</v>
+          </cell>
+          <cell r="F3">
+            <v>7789</v>
+          </cell>
+          <cell r="H3">
+            <v>8171</v>
+          </cell>
+          <cell r="J3">
+            <v>9</v>
+          </cell>
+        </row>
+        <row r="4">
+          <cell r="D4">
+            <v>480</v>
+          </cell>
+          <cell r="F4">
+            <v>480</v>
+          </cell>
+          <cell r="H4">
+            <v>480</v>
+          </cell>
+          <cell r="J4">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="5">
+          <cell r="D5">
+            <v>7452.333333333333</v>
+          </cell>
+          <cell r="F5">
+            <v>7314</v>
+          </cell>
+          <cell r="H5">
+            <v>7692</v>
+          </cell>
+          <cell r="J5">
+            <v>9</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="D6">
+            <v>-6321.666666666667</v>
+          </cell>
+          <cell r="F6">
+            <v>-6557</v>
+          </cell>
+          <cell r="H6">
+            <v>-6021</v>
+          </cell>
+          <cell r="J6">
+            <v>9</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="D7">
+            <v>-4342.166666666667</v>
+          </cell>
+          <cell r="F7">
+            <v>-4582</v>
+          </cell>
+          <cell r="H7">
+            <v>-4117</v>
+          </cell>
+          <cell r="J7">
+            <v>6</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="D8">
+            <v>-653.57142857142856</v>
+          </cell>
+          <cell r="F8">
+            <v>-683</v>
+          </cell>
+          <cell r="H8">
+            <v>-616</v>
+          </cell>
+          <cell r="J8">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="D9">
+            <v>-1270.3333333333333</v>
+          </cell>
+          <cell r="F9">
+            <v>-1310</v>
+          </cell>
+          <cell r="H9">
+            <v>-1254</v>
+          </cell>
+          <cell r="J9">
+            <v>6</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="D10">
+            <v>248.75</v>
+          </cell>
+          <cell r="F10">
+            <v>240</v>
+          </cell>
+          <cell r="H10">
+            <v>253</v>
+          </cell>
+          <cell r="J10">
+            <v>4</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="D11">
+            <v>-256</v>
+          </cell>
+          <cell r="F11">
+            <v>-268</v>
+          </cell>
+          <cell r="H11">
+            <v>-233</v>
+          </cell>
+          <cell r="J11">
+            <v>4</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="D12">
+            <v>1141</v>
+          </cell>
+          <cell r="F12">
+            <v>946</v>
+          </cell>
+          <cell r="H12">
+            <v>1293</v>
+          </cell>
+          <cell r="J12">
+            <v>9</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="D13">
+            <v>-425</v>
+          </cell>
+          <cell r="F13">
+            <v>-534</v>
+          </cell>
+          <cell r="H13">
+            <v>-294</v>
+          </cell>
+          <cell r="J13">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="F14">
+            <v>655</v>
+          </cell>
+          <cell r="H14">
+            <v>655</v>
+          </cell>
+          <cell r="J14">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="D15">
+            <v>5160.833333333333</v>
+          </cell>
+          <cell r="F15">
+            <v>4930</v>
+          </cell>
+          <cell r="H15">
+            <v>5303</v>
+          </cell>
+          <cell r="J15">
+            <v>6</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="D16">
+            <v>780</v>
+          </cell>
+          <cell r="F16">
+            <v>625</v>
+          </cell>
+          <cell r="H16">
+            <v>922</v>
+          </cell>
+          <cell r="J16">
+            <v>6</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="D17">
+            <v>1108.6666666666667</v>
+          </cell>
+          <cell r="F17">
+            <v>1065</v>
+          </cell>
+          <cell r="H17">
+            <v>1131</v>
+          </cell>
+          <cell r="J17">
+            <v>6</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="D18">
+            <v>-2877.4</v>
+          </cell>
+          <cell r="F18">
+            <v>-3065</v>
+          </cell>
+          <cell r="H18">
+            <v>-2748</v>
+          </cell>
+          <cell r="J18">
+            <v>5</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="D19">
+            <v>4318.75</v>
+          </cell>
+          <cell r="F19">
+            <v>4067</v>
+          </cell>
+          <cell r="H19">
+            <v>4474</v>
+          </cell>
+          <cell r="J19">
+            <v>8</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="D20">
+            <v>3036.1666666666665</v>
+          </cell>
+          <cell r="F20">
+            <v>2915</v>
+          </cell>
+          <cell r="H20">
+            <v>3196</v>
+          </cell>
+          <cell r="J20">
+            <v>6</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="D21">
+            <v>1515.8958986666667</v>
+          </cell>
+          <cell r="F21">
+            <v>1429</v>
+          </cell>
+          <cell r="H21">
+            <v>1575</v>
+          </cell>
+          <cell r="J21">
+            <v>9</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="D23">
+            <v>0.88916666666666666</v>
+          </cell>
+          <cell r="F23">
+            <v>0.86799999999999999</v>
+          </cell>
+          <cell r="H23">
+            <v>0.92400000000000004</v>
+          </cell>
+          <cell r="J23">
+            <v>6</v>
+          </cell>
+        </row>
+        <row r="24">
+          <cell r="D24">
+            <v>0.2412</v>
+          </cell>
+          <cell r="F24">
+            <v>0.217</v>
+          </cell>
+          <cell r="H24">
+            <v>0.25800000000000001</v>
+          </cell>
+          <cell r="J24">
+            <v>5</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2">
+        <row r="3">
+          <cell r="B3" t="str">
+            <v>Insurance revenue (gross)</v>
+          </cell>
+        </row>
+        <row r="4">
+          <cell r="B4" t="str">
+            <v xml:space="preserve">   incl. CSM amortization</v>
+          </cell>
+        </row>
+        <row r="5">
+          <cell r="B5" t="str">
+            <v>Insurance revenue (net)</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="B6" t="str">
+            <v>Insurance service expenses (net), including:</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="B7" t="str">
+            <v xml:space="preserve">   Net insurance claims and benefits,
+   excluding the investment component (mainly applies to unit-linked products)</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="B8" t="str">
+            <v xml:space="preserve">    Administrative expenses</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="B9" t="str">
+            <v xml:space="preserve">    Acquisition expenses</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="B10" t="str">
+            <v xml:space="preserve">    Loss component amortization</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="B11" t="str">
+            <v xml:space="preserve">    Recognition and change of the loss component</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="B12" t="str">
+            <v>Insurance service result</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="B13" t="str">
+            <v>Insurance and reinsurance finance income or expenses</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="B14" t="str">
+            <v>Result from investment activities - allocated to insurance segments</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="B15" t="str">
+            <v>Net investment income with 100% stake of the banks (ALR, PEO)*</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="B16" t="str">
+            <v>Net investment income excluding banks*</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="B17" t="str">
+            <v>Fee and commission result</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="B18" t="str">
+            <v>PZU Group operating expenses not related to insurance services</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="B19" t="str">
+            <v>Operating profit</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="B20" t="str">
+            <v>Net profit of PZU Group with 100% stake of the banks (ALR, PEO)</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="B21" t="str">
+            <v>Net profit attributable to the equity holders of the parent company</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="B23" t="str">
+            <v>Non-life combined ratio  (Poland)</v>
+          </cell>
+        </row>
+        <row r="24">
+          <cell r="B24" t="str">
+            <v>Group life profit margin</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="3"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office 2007–2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -902,831 +1404,938 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FAE2D0A6-658B-4A02-BAFC-5A95AC2FF4A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7168C752-BD96-4412-8EC6-6736CABB13BD}">
   <sheetPr>
     <outlinePr summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K22" sqref="K22"/>
+      <selection activeCell="B27" sqref="B27:M27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="25" customHeight="1" outlineLevelCol="1"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="24.95" customHeight="1" outlineLevelCol="1"/>
   <cols>
-    <col min="1" max="1" width="1.33203125" style="5" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="50.83203125" style="5" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="1" max="1" width="1.375" style="5" customWidth="1"/>
+    <col min="2" max="2" width="54.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="2.875" style="5" customWidth="1" collapsed="1"/>
+    <col min="4" max="4" width="50.875" style="5" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="6" width="1.25" style="5" hidden="1" customWidth="1" outlineLevel="1"/>
-    <col min="7" max="7" width="11.08203125" style="5" customWidth="1"/>
-    <col min="8" max="8" width="1.33203125" style="5" customWidth="1"/>
+    <col min="7" max="7" width="11.125" style="5" customWidth="1"/>
+    <col min="8" max="8" width="1.375" style="5" customWidth="1"/>
     <col min="9" max="9" width="12.25" style="5" customWidth="1"/>
-    <col min="10" max="10" width="1.58203125" style="5" customWidth="1"/>
+    <col min="10" max="10" width="1.625" style="5" customWidth="1"/>
     <col min="11" max="11" width="12.25" style="5" customWidth="1"/>
-    <col min="12" max="12" width="1.58203125" style="5" customWidth="1"/>
+    <col min="12" max="12" width="1.625" style="5" customWidth="1"/>
     <col min="13" max="13" width="12.75" style="5" customWidth="1"/>
     <col min="14" max="16384" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="10.5" customHeight="1">
       <c r="A1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
     </row>
     <row r="2" spans="1:13" ht="32.25" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="9" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
     </row>
     <row r="3" spans="1:13" ht="36" customHeight="1" thickBot="1">
       <c r="B3" s="3" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="C3" s="11"/>
       <c r="D3" s="3" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="4" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="H3" s="12"/>
       <c r="I3" s="10" t="s">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="10" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L3" s="13"/>
       <c r="M3" s="20" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-        <v>6</v>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" ht="24.95" customHeight="1">
+      <c r="B4" s="14" t="str">
+        <f>'[1]calc 1Q26_24.04.2026'!B3</f>
+        <v>Insurance revenue (gross)</v>
       </c>
       <c r="C4" s="15"/>
       <c r="D4" s="14" t="s">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="E4" s="6">
         <v>0</v>
       </c>
       <c r="F4" s="6"/>
       <c r="G4" s="6">
-        <v>7789.4216666666662</v>
+        <f>'[1]calc 2Q26_6.08.2026'!D3</f>
+        <v>7940</v>
       </c>
       <c r="H4" s="6"/>
       <c r="I4" s="6">
-        <v>7714</v>
+        <f>'[1]calc 2Q26_6.08.2026'!F3</f>
+        <v>7789</v>
       </c>
       <c r="J4" s="6"/>
       <c r="K4" s="6">
-        <v>7875</v>
+        <f>'[1]calc 2Q26_6.08.2026'!H3</f>
+        <v>8171</v>
       </c>
       <c r="L4" s="6"/>
       <c r="M4" s="7">
-        <v>6</v>
-[...4 lines deleted...]
-        <v>7</v>
+        <f>'[1]calc 2Q26_6.08.2026'!J3</f>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" ht="24.95" customHeight="1">
+      <c r="B5" s="17" t="str">
+        <f>'[1]calc 1Q26_24.04.2026'!B4</f>
+        <v xml:space="preserve">   incl. CSM amortization</v>
       </c>
       <c r="C5" s="15"/>
       <c r="D5" s="17" t="s">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="E5" s="6">
         <v>1</v>
       </c>
       <c r="F5" s="6"/>
-      <c r="G5" s="6">
-[...10 lines deleted...]
-      <c r="L5" s="6"/>
+      <c r="G5" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!D4</f>
+        <v>480</v>
+      </c>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!F4</f>
+        <v>480</v>
+      </c>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!H4</f>
+        <v>480</v>
+      </c>
+      <c r="L5" s="7"/>
       <c r="M5" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!J4</f>
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="25" customHeight="1">
-[...1 lines deleted...]
-        <v>8</v>
+    <row r="6" spans="1:13" ht="24.95" customHeight="1">
+      <c r="B6" s="14" t="str">
+        <f>'[1]calc 1Q26_24.04.2026'!B5</f>
+        <v>Insurance revenue (net)</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="14" t="s">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="E6" s="6">
         <v>2</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="6">
-        <v>7255.6471428571431</v>
+        <f>'[1]calc 2Q26_6.08.2026'!D5</f>
+        <v>7452.333333333333</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="6">
-        <v>7175</v>
+        <f>'[1]calc 2Q26_6.08.2026'!F5</f>
+        <v>7314</v>
       </c>
       <c r="J6" s="6"/>
       <c r="K6" s="6">
-        <v>7350</v>
+        <f>'[1]calc 2Q26_6.08.2026'!H5</f>
+        <v>7692</v>
       </c>
       <c r="L6" s="6"/>
-      <c r="M6" s="7">
-[...4 lines deleted...]
-      <c r="B7" s="14" t="s">
+      <c r="M6" s="6">
+        <f>'[1]calc 2Q26_6.08.2026'!J5</f>
         <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="24.95" customHeight="1">
+      <c r="B7" s="14" t="str">
+        <f>'[1]calc 1Q26_24.04.2026'!B6</f>
+        <v>Insurance service expenses (net), including:</v>
       </c>
       <c r="C7" s="15"/>
       <c r="D7" s="14" t="s">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="E7" s="6">
         <v>3</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="6">
-        <v>-5939.6020358124424</v>
+        <f>'[1]calc 2Q26_6.08.2026'!D6</f>
+        <v>-6321.666666666667</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6">
-        <v>-6320</v>
+        <f>'[1]calc 2Q26_6.08.2026'!F6</f>
+        <v>-6557</v>
       </c>
       <c r="J7" s="6"/>
       <c r="K7" s="6">
-        <v>-4240</v>
+        <f>'[1]calc 2Q26_6.08.2026'!H6</f>
+        <v>-6021</v>
       </c>
       <c r="L7" s="6"/>
-      <c r="M7" s="7">
-        <v>7</v>
+      <c r="M7" s="6">
+        <f>'[1]calc 2Q26_6.08.2026'!J6</f>
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="39" customHeight="1">
-      <c r="B8" s="16" t="s">
-        <v>38</v>
+      <c r="B8" s="16" t="str">
+        <f>'[1]calc 1Q26_24.04.2026'!B7</f>
+        <v xml:space="preserve">   Net insurance claims and benefits,
+   excluding the investment component (mainly applies to unit-linked products)</v>
       </c>
       <c r="C8" s="15"/>
       <c r="D8" s="16" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="E8" s="6">
         <v>4</v>
       </c>
       <c r="F8" s="6"/>
-      <c r="G8" s="6">
-[...10 lines deleted...]
-      <c r="L8" s="6"/>
+      <c r="G8" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!D7</f>
+        <v>-4342.166666666667</v>
+      </c>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!F7</f>
+        <v>-4582</v>
+      </c>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!H7</f>
+        <v>-4117</v>
+      </c>
+      <c r="L8" s="7"/>
       <c r="M8" s="7">
-        <v>4</v>
-[...4 lines deleted...]
-        <v>39</v>
+        <f>'[1]calc 2Q26_6.08.2026'!J7</f>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="24.95" customHeight="1">
+      <c r="B9" s="17" t="str">
+        <f>'[1]calc 1Q26_24.04.2026'!B8</f>
+        <v xml:space="preserve">    Administrative expenses</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="17" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="E9" s="6">
         <v>5</v>
       </c>
       <c r="F9" s="6"/>
-      <c r="G9" s="6">
-[...10 lines deleted...]
-      <c r="L9" s="6"/>
+      <c r="G9" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!D8</f>
+        <v>-653.57142857142856</v>
+      </c>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!F8</f>
+        <v>-683</v>
+      </c>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!H8</f>
+        <v>-616</v>
+      </c>
+      <c r="L9" s="7"/>
       <c r="M9" s="7">
-        <v>5</v>
-[...4 lines deleted...]
-        <v>40</v>
+        <f>'[1]calc 2Q26_6.08.2026'!J8</f>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="24.95" customHeight="1">
+      <c r="B10" s="17" t="str">
+        <f>'[1]calc 1Q26_24.04.2026'!B9</f>
+        <v xml:space="preserve">    Acquisition expenses</v>
       </c>
       <c r="C10" s="15"/>
       <c r="D10" s="17" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="E10" s="6">
         <v>6</v>
       </c>
       <c r="F10" s="6"/>
-      <c r="G10" s="6">
-[...10 lines deleted...]
-      <c r="L10" s="6"/>
+      <c r="G10" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!D9</f>
+        <v>-1270.3333333333333</v>
+      </c>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!F9</f>
+        <v>-1310</v>
+      </c>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!H9</f>
+        <v>-1254</v>
+      </c>
+      <c r="L10" s="7"/>
       <c r="M10" s="7">
-        <v>5</v>
-[...4 lines deleted...]
-        <v>41</v>
+        <f>'[1]calc 2Q26_6.08.2026'!J9</f>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="24.95" customHeight="1">
+      <c r="B11" s="17" t="str">
+        <f>'[1]calc 1Q26_24.04.2026'!B10</f>
+        <v xml:space="preserve">    Loss component amortization</v>
       </c>
       <c r="C11" s="15"/>
       <c r="D11" s="17" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="E11" s="6">
         <v>7</v>
       </c>
       <c r="F11" s="6"/>
-      <c r="G11" s="6">
-[...10 lines deleted...]
-      <c r="L11" s="6"/>
+      <c r="G11" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!D10</f>
+        <v>248.75</v>
+      </c>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!F10</f>
+        <v>240</v>
+      </c>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!H10</f>
+        <v>253</v>
+      </c>
+      <c r="L11" s="7"/>
       <c r="M11" s="7">
-        <v>2</v>
-[...4 lines deleted...]
-        <v>42</v>
+        <f>'[1]calc 2Q26_6.08.2026'!J10</f>
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="24.95" customHeight="1">
+      <c r="B12" s="17" t="str">
+        <f>'[1]calc 1Q26_24.04.2026'!B11</f>
+        <v xml:space="preserve">    Recognition and change of the loss component</v>
       </c>
       <c r="C12" s="15"/>
       <c r="D12" s="17" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="E12" s="6">
         <v>8</v>
       </c>
       <c r="F12" s="6"/>
-      <c r="G12" s="6">
-[...10 lines deleted...]
-      <c r="L12" s="6"/>
+      <c r="G12" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!D11</f>
+        <v>-256</v>
+      </c>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!F11</f>
+        <v>-268</v>
+      </c>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!H11</f>
+        <v>-233</v>
+      </c>
+      <c r="L12" s="7"/>
       <c r="M12" s="7">
-        <v>2</v>
-[...4 lines deleted...]
-        <v>10</v>
+        <f>'[1]calc 2Q26_6.08.2026'!J11</f>
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="24.95" customHeight="1">
+      <c r="B13" s="15" t="str">
+        <f>'[1]calc 1Q26_24.04.2026'!B12</f>
+        <v>Insurance service result</v>
       </c>
       <c r="C13" s="15"/>
       <c r="D13" s="15" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="E13" s="6">
         <v>9</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="6">
-        <v>1044.7593927589865</v>
+        <f>'[1]calc 2Q26_6.08.2026'!D12</f>
+        <v>1141</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6">
-        <v>922</v>
+        <f>'[1]calc 2Q26_6.08.2026'!F12</f>
+        <v>946</v>
       </c>
       <c r="J13" s="6"/>
       <c r="K13" s="6">
-        <v>1145</v>
+        <f>'[1]calc 2Q26_6.08.2026'!H12</f>
+        <v>1293</v>
       </c>
       <c r="L13" s="6"/>
-      <c r="M13" s="7">
-[...5 lines deleted...]
-        <v>44</v>
+      <c r="M13" s="6">
+        <f>'[1]calc 2Q26_6.08.2026'!J12</f>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" ht="24.95" customHeight="1">
+      <c r="B14" s="17" t="str">
+        <f>'[1]calc 1Q26_24.04.2026'!B13</f>
+        <v>Insurance and reinsurance finance income or expenses</v>
       </c>
       <c r="C14" s="15"/>
       <c r="D14" s="17" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="E14" s="6">
         <v>10</v>
       </c>
       <c r="F14" s="6"/>
-      <c r="G14" s="6">
-[...10 lines deleted...]
-      <c r="L14" s="6"/>
+      <c r="G14" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!D13</f>
+        <v>-425</v>
+      </c>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!F13</f>
+        <v>-534</v>
+      </c>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!H13</f>
+        <v>-294</v>
+      </c>
+      <c r="L14" s="7"/>
       <c r="M14" s="7">
-        <v>5</v>
-[...4 lines deleted...]
-        <v>24</v>
+        <f>'[1]calc 2Q26_6.08.2026'!J13</f>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="24.95" customHeight="1">
+      <c r="B15" s="17" t="str">
+        <f>'[1]calc 1Q26_24.04.2026'!B14</f>
+        <v>Result from investment activities - allocated to insurance segments</v>
       </c>
       <c r="C15" s="15"/>
       <c r="D15" s="17" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E15" s="6">
         <v>11</v>
       </c>
       <c r="F15" s="6"/>
-      <c r="G15" s="6">
-[...10 lines deleted...]
-      <c r="L15" s="6"/>
+      <c r="G15" s="7">
+        <v>0</v>
+      </c>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!F14</f>
+        <v>655</v>
+      </c>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!H14</f>
+        <v>655</v>
+      </c>
+      <c r="L15" s="7"/>
       <c r="M15" s="7">
-        <v>2</v>
-[...4 lines deleted...]
-        <v>11</v>
+        <f>'[1]calc 2Q26_6.08.2026'!J14</f>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="24.95" customHeight="1">
+      <c r="B16" s="14" t="str">
+        <f>'[1]calc 1Q26_24.04.2026'!B15</f>
+        <v>Net investment income with 100% stake of the banks (ALR, PEO)*</v>
       </c>
       <c r="C16" s="15"/>
       <c r="D16" s="14" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="E16" s="6">
         <v>12</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="6">
-        <v>4874.5194367613913</v>
+        <f>'[1]calc 2Q26_6.08.2026'!D15</f>
+        <v>5160.833333333333</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6">
-        <v>4632</v>
+        <f>'[1]calc 2Q26_6.08.2026'!F15</f>
+        <v>4930</v>
       </c>
       <c r="J16" s="6"/>
       <c r="K16" s="6">
-        <v>4973</v>
+        <f>'[1]calc 2Q26_6.08.2026'!H15</f>
+        <v>5303</v>
       </c>
       <c r="L16" s="6"/>
-      <c r="M16" s="7">
-[...5 lines deleted...]
-        <v>12</v>
+      <c r="M16" s="6">
+        <f>'[1]calc 2Q26_6.08.2026'!J15</f>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="17" spans="2:13" ht="24.95" customHeight="1">
+      <c r="B17" s="14" t="str">
+        <f>'[1]calc 1Q26_24.04.2026'!B16</f>
+        <v>Net investment income excluding banks*</v>
       </c>
       <c r="C17" s="15"/>
       <c r="D17" s="14" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="E17" s="6">
         <v>13</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="6">
-        <v>574.75</v>
+        <f>'[1]calc 2Q26_6.08.2026'!D16</f>
+        <v>780</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6">
-        <v>368</v>
+        <f>'[1]calc 2Q26_6.08.2026'!F16</f>
+        <v>625</v>
       </c>
       <c r="J17" s="6"/>
       <c r="K17" s="6">
-        <v>676</v>
+        <f>'[1]calc 2Q26_6.08.2026'!H16</f>
+        <v>922</v>
       </c>
       <c r="L17" s="6"/>
-      <c r="M17" s="7">
-[...5 lines deleted...]
-        <v>13</v>
+      <c r="M17" s="6">
+        <f>'[1]calc 2Q26_6.08.2026'!J16</f>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="2:13" ht="24.95" customHeight="1">
+      <c r="B18" s="17" t="str">
+        <f>'[1]calc 1Q26_24.04.2026'!B17</f>
+        <v>Fee and commission result</v>
       </c>
       <c r="C18" s="15"/>
       <c r="D18" s="17" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E18" s="6">
         <v>14</v>
       </c>
       <c r="F18" s="6"/>
-      <c r="G18" s="6">
-[...10 lines deleted...]
-      <c r="L18" s="6"/>
+      <c r="G18" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!D17</f>
+        <v>1108.6666666666667</v>
+      </c>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!F17</f>
+        <v>1065</v>
+      </c>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!H17</f>
+        <v>1131</v>
+      </c>
+      <c r="L18" s="7"/>
       <c r="M18" s="7">
-        <v>4</v>
-[...4 lines deleted...]
-        <v>36</v>
+        <f>'[1]calc 2Q26_6.08.2026'!J17</f>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="2:13" ht="24.95" customHeight="1">
+      <c r="B19" s="17" t="str">
+        <f>'[1]calc 1Q26_24.04.2026'!B18</f>
+        <v>PZU Group operating expenses not related to insurance services</v>
       </c>
       <c r="C19" s="15"/>
       <c r="D19" s="17" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E19" s="6">
         <v>15</v>
       </c>
       <c r="F19" s="6"/>
-      <c r="G19" s="6">
-[...10 lines deleted...]
-      <c r="L19" s="6"/>
+      <c r="G19" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!D18</f>
+        <v>-2877.4</v>
+      </c>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!F18</f>
+        <v>-3065</v>
+      </c>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!H18</f>
+        <v>-2748</v>
+      </c>
+      <c r="L19" s="7"/>
       <c r="M19" s="7">
-        <v>4</v>
-[...4 lines deleted...]
-        <v>4</v>
+        <f>'[1]calc 2Q26_6.08.2026'!J18</f>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="2:13" ht="24.95" customHeight="1">
+      <c r="B20" s="17" t="str">
+        <f>'[1]calc 1Q26_24.04.2026'!B19</f>
+        <v>Operating profit</v>
       </c>
       <c r="C20" s="15"/>
       <c r="D20" s="17" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="E20" s="6">
         <v>16</v>
       </c>
       <c r="F20" s="6"/>
-      <c r="G20" s="6">
-[...10 lines deleted...]
-      <c r="L20" s="6"/>
+      <c r="G20" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!D19</f>
+        <v>4318.75</v>
+      </c>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!F19</f>
+        <v>4067</v>
+      </c>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!H19</f>
+        <v>4474</v>
+      </c>
+      <c r="L20" s="7"/>
       <c r="M20" s="7">
-        <v>6</v>
-[...4 lines deleted...]
-        <v>0</v>
+        <f>'[1]calc 2Q26_6.08.2026'!J19</f>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="21" spans="2:13" ht="24.95" customHeight="1">
+      <c r="B21" s="17" t="str">
+        <f>'[1]calc 1Q26_24.04.2026'!B20</f>
+        <v>Net profit of PZU Group with 100% stake of the banks (ALR, PEO)</v>
       </c>
       <c r="C21" s="15"/>
       <c r="D21" s="17" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="E21" s="6">
         <v>17</v>
       </c>
       <c r="F21" s="6"/>
-      <c r="G21" s="6">
-[...10 lines deleted...]
-      <c r="L21" s="6"/>
+      <c r="G21" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!D20</f>
+        <v>3036.1666666666665</v>
+      </c>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!F20</f>
+        <v>2915</v>
+      </c>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7">
+        <f>'[1]calc 2Q26_6.08.2026'!H20</f>
+        <v>3196</v>
+      </c>
+      <c r="L21" s="7"/>
       <c r="M21" s="7">
-        <v>4</v>
-[...8 lines deleted...]
-        <v>32</v>
+        <f>'[1]calc 2Q26_6.08.2026'!J20</f>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="22" spans="2:13" ht="24.95" customHeight="1">
+      <c r="B22" s="25" t="str">
+        <f>'[1]calc 1Q26_24.04.2026'!B21</f>
+        <v>Net profit attributable to the equity holders of the parent company</v>
+      </c>
+      <c r="C22" s="26"/>
+      <c r="D22" s="25" t="s">
+        <v>17</v>
       </c>
       <c r="E22" s="6">
         <v>18</v>
       </c>
       <c r="F22" s="6"/>
-      <c r="G22" s="6">
-        <v>1264.6646478995895</v>
+      <c r="G22" s="27">
+        <f>'[1]calc 2Q26_6.08.2026'!D21</f>
+        <v>1515.8958986666667</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6">
-        <v>1169.5394382971263</v>
+        <f>'[1]calc 2Q26_6.08.2026'!F21</f>
+        <v>1429</v>
       </c>
       <c r="J22" s="6"/>
       <c r="K22" s="6">
-        <v>1400</v>
+        <f>'[1]calc 2Q26_6.08.2026'!H21</f>
+        <v>1575</v>
       </c>
       <c r="L22" s="6"/>
-      <c r="M22" s="7">
-[...3 lines deleted...]
-    <row r="23" spans="2:13" ht="25" customHeight="1">
+      <c r="M22" s="6">
+        <f>'[1]calc 2Q26_6.08.2026'!J21</f>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="23" spans="2:13" ht="24.95" customHeight="1">
       <c r="B23" s="18"/>
       <c r="C23" s="15"/>
       <c r="D23" s="18"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
-      <c r="G23" s="6"/>
-[...5 lines deleted...]
-      <c r="M23" s="7"/>
+      <c r="G23" s="28"/>
+      <c r="H23" s="28"/>
+      <c r="I23" s="28"/>
+      <c r="J23" s="28"/>
+      <c r="K23" s="28"/>
+      <c r="L23" s="28"/>
+      <c r="M23" s="28"/>
     </row>
     <row r="24" spans="2:13" ht="27" customHeight="1">
-      <c r="B24" s="19" t="s">
-        <v>45</v>
+      <c r="B24" s="19" t="str">
+        <f>'[1]calc 1Q26_24.04.2026'!B23</f>
+        <v>Non-life combined ratio  (Poland)</v>
       </c>
       <c r="C24" s="15"/>
       <c r="D24" s="19" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="E24" s="6">
         <v>20</v>
       </c>
       <c r="F24" s="6"/>
-      <c r="G24" s="22">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="G24" s="29">
+        <f>'[1]calc 2Q26_6.08.2026'!D23</f>
+        <v>0.88916666666666666</v>
+      </c>
+      <c r="H24" s="29"/>
+      <c r="I24" s="29">
+        <f>'[1]calc 2Q26_6.08.2026'!F23</f>
+        <v>0.86799999999999999</v>
+      </c>
+      <c r="J24" s="30"/>
+      <c r="K24" s="29">
+        <f>'[1]calc 2Q26_6.08.2026'!H23</f>
+        <v>0.92400000000000004</v>
+      </c>
+      <c r="L24" s="29"/>
+      <c r="M24" s="31">
+        <f>'[1]calc 2Q26_6.08.2026'!J23</f>
+        <v>6</v>
       </c>
     </row>
     <row r="25" spans="2:13" ht="30" customHeight="1">
-      <c r="B25" s="19" t="s">
-        <v>5</v>
+      <c r="B25" s="19" t="str">
+        <f>'[1]calc 1Q26_24.04.2026'!B24</f>
+        <v>Group life profit margin</v>
       </c>
       <c r="C25" s="15"/>
       <c r="D25" s="19" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="E25" s="6">
         <v>21</v>
       </c>
       <c r="F25" s="6"/>
-      <c r="G25" s="22">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="G25" s="29">
+        <f>'[1]calc 2Q26_6.08.2026'!D24</f>
+        <v>0.2412</v>
+      </c>
+      <c r="H25" s="29"/>
+      <c r="I25" s="29">
+        <f>'[1]calc 2Q26_6.08.2026'!F24</f>
+        <v>0.217</v>
+      </c>
+      <c r="J25" s="30"/>
+      <c r="K25" s="29">
+        <f>'[1]calc 2Q26_6.08.2026'!H24</f>
+        <v>0.25800000000000001</v>
+      </c>
+      <c r="L25" s="29"/>
+      <c r="M25" s="31">
+        <f>'[1]calc 2Q26_6.08.2026'!J24</f>
+        <v>5</v>
       </c>
     </row>
     <row r="26" spans="2:13" ht="8.25" customHeight="1">
-      <c r="B26" s="23"/>
-[...3 lines deleted...]
-      <c r="F26" s="25"/>
+      <c r="B26" s="22"/>
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="24"/>
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
       <c r="I26" s="8"/>
       <c r="J26" s="8"/>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
     </row>
-    <row r="27" spans="2:13" ht="37.5" customHeight="1">
-[...53 lines deleted...]
-      <c r="L30" s="28"/>
+    <row r="27" spans="2:13" ht="24" customHeight="1">
+      <c r="B27" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="C27" s="33"/>
+      <c r="D27" s="33"/>
+      <c r="E27" s="33"/>
+      <c r="F27" s="33"/>
+      <c r="G27" s="33"/>
+      <c r="H27" s="33"/>
+      <c r="I27" s="33"/>
+      <c r="J27" s="33"/>
+      <c r="K27" s="33"/>
+      <c r="L27" s="33"/>
+      <c r="M27" s="33"/>
+    </row>
+    <row r="28" spans="2:13" ht="37.5" customHeight="1">
+      <c r="B28" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="C28" s="33"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="33"/>
+      <c r="F28" s="33"/>
+      <c r="G28" s="33"/>
+      <c r="H28" s="33"/>
+      <c r="I28" s="33"/>
+      <c r="J28" s="33"/>
+      <c r="K28" s="33"/>
+      <c r="L28" s="33"/>
+      <c r="M28" s="33"/>
+    </row>
+    <row r="29" spans="2:13" ht="24.95" customHeight="1">
+      <c r="B29" s="32"/>
+      <c r="C29" s="32"/>
+      <c r="D29" s="32"/>
+      <c r="E29" s="32"/>
+      <c r="F29" s="32"/>
+      <c r="G29" s="32"/>
+      <c r="H29" s="32"/>
+      <c r="I29" s="32"/>
+      <c r="J29" s="32"/>
+      <c r="K29" s="32"/>
+      <c r="L29" s="32"/>
+    </row>
+    <row r="30" spans="2:13" ht="24.95" customHeight="1">
+      <c r="B30" s="32"/>
+      <c r="C30" s="32"/>
+      <c r="D30" s="32"/>
+      <c r="E30" s="32"/>
+      <c r="F30" s="32"/>
+      <c r="G30" s="32"/>
+      <c r="H30" s="32"/>
+      <c r="I30" s="32"/>
+      <c r="J30" s="32"/>
+      <c r="K30" s="32"/>
+      <c r="L30" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="B27:L27"/>
-    <mergeCell ref="B28:L28"/>
     <mergeCell ref="B29:L30"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="B28:M28"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>1Q26E</vt:lpstr>
+      <vt:lpstr>2Q26E</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Wąsiewicz Piotr (Grupa PZU)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_ad6fd914-8286-453e-8cdd-01ba4c22f429_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_ad6fd914-8286-453e-8cdd-01ba4c22f429_SetDate">
     <vt:lpwstr>2023-08-18T07:59:36Z</vt:lpwstr>