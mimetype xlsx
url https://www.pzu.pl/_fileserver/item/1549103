--- v1 (2026-08-18)
+++ v2 (2026-11-07)
@@ -7,59 +7,59 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pwasiewicz\Documents\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\pzu.pl\dane\DokumentyPZU\PFI\BPK\RI\Consensus for results\2026\Q3 2026\3 wysłane_results_3Q2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8E8D4854-BCE7-4DF0-BEF3-5E56BE2A7E52}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F37E88D6-B79E-4E4F-ACDD-55767BF822E1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28740" yWindow="-16365" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2Q26E" sheetId="5" r:id="rId1"/>
+    <sheet name="3Q26E" sheetId="5" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="Autonomous">#REF!</definedName>
     <definedName name="CITI">#REF!</definedName>
     <definedName name="Erste">#REF!</definedName>
     <definedName name="ID" localSheetId="0" hidden="1">"0e356096-a873-4b25-a55a-d7e52efbe590"</definedName>
     <definedName name="IQ_CH">110000</definedName>
     <definedName name="IQ_CQ">5000</definedName>
     <definedName name="IQ_CY">10000</definedName>
     <definedName name="IQ_DAILY">500000</definedName>
     <definedName name="IQ_FH">100000</definedName>
     <definedName name="IQ_FQ">500</definedName>
     <definedName name="IQ_FWD_CY" hidden="1">10001</definedName>
     <definedName name="IQ_FWD_CY1" hidden="1">10002</definedName>
     <definedName name="IQ_FWD_CY2" hidden="1">10003</definedName>
     <definedName name="IQ_FWD_FY" hidden="1">1001</definedName>
     <definedName name="IQ_FWD_FY1" hidden="1">1002</definedName>
     <definedName name="IQ_FWD_FY2" hidden="1">1003</definedName>
     <definedName name="IQ_FWD_Q" hidden="1">501</definedName>
     <definedName name="IQ_FWD_Q1" hidden="1">502</definedName>
     <definedName name="IQ_FWD_Q2" hidden="1">503</definedName>
     <definedName name="IQ_FY">1000</definedName>
@@ -71,134 +71,51 @@
     <definedName name="IQ_NTM">6000</definedName>
     <definedName name="IQ_TODAY" hidden="1">0</definedName>
     <definedName name="IQ_WEEK">50000</definedName>
     <definedName name="IQ_YTD">3000</definedName>
     <definedName name="IQ_YTDMONTH" hidden="1">130000</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="M25" i="5" l="1"/>
-[...82 lines deleted...]
-  <c r="B4" i="5"/>
+  <c r="B4" i="5" l="1"/>
   <c r="B5" i="5"/>
   <c r="B6" i="5"/>
   <c r="B7" i="5"/>
   <c r="B8" i="5"/>
   <c r="B9" i="5"/>
   <c r="B10" i="5"/>
   <c r="B11" i="5"/>
   <c r="B12" i="5"/>
   <c r="B13" i="5"/>
   <c r="B14" i="5"/>
   <c r="B15" i="5"/>
   <c r="B16" i="5"/>
   <c r="B17" i="5"/>
   <c r="B18" i="5"/>
   <c r="B19" i="5"/>
   <c r="B20" i="5"/>
   <c r="B21" i="5"/>
   <c r="B22" i="5"/>
   <c r="B24" i="5"/>
   <c r="B25" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
@@ -213,147 +130,147 @@
   </si>
   <si>
     <t xml:space="preserve">   w tym amortyzacja CSM</t>
   </si>
   <si>
     <t>Przychody z ubezpieczeń (netto)</t>
   </si>
   <si>
     <t>Koszty usług ubezpieczenia (netto), w tym:</t>
   </si>
   <si>
     <t>Wynik z usług ubezpieczenia</t>
   </si>
   <si>
     <t>w mln zł (MSSF 17)</t>
   </si>
   <si>
     <t>Number of est.
  / Liczba est.</t>
   </si>
   <si>
     <t xml:space="preserve">     Average
 / Średnia</t>
   </si>
   <si>
-    <t>Przychody i koszty finansowe z ubezpieczeń i reasekuracji</t>
-[...53 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">* Including: interest income calculated using the effective interest rate, other net investment income, result on derecognition of financial instruments and investments, movement in allowances for expected credit losses and impairment losses on financial instruments, net movement in fair value of assets and liabilities measured at fair value </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="8"/>
+        <sz val="9"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>and interest expenses</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">* W tym: przychody odsetkowe wyliczone z zastosowaniem efektywnej stopy procentowej, pozostałe przychody inwestycyjne netto, wynik z tytułu zaprzestania ujmowania instrumentów finansowych i inwestycji, zmiana stanu odpisów na oczekiwane straty kredytowe i odpisów z tytułu utraty wartości instrumentów finansowych, zmiana netto wartości godziwej aktywów i zobowiązań wycenianych w wartości godziwej </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="8"/>
+        <sz val="9"/>
         <color theme="1"/>
         <rFont val="Source Sans Pro"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>oraz koszty odsetkowe</t>
     </r>
+  </si>
+  <si>
+    <t>Przychody i koszty finansowe z ubezpieczeń i reasekuracji</t>
+  </si>
+  <si>
+    <t>Wynik z działalności inwestycyjnej - alokowany do segmentów ubezpieczeniowych</t>
+  </si>
+  <si>
+    <t>Wynik netto z inwestycji  ze 100% udziałem banków (ALR, PEO)*</t>
+  </si>
+  <si>
+    <t>Wynik netto z inwestycji z wyłączeniem banków*</t>
+  </si>
+  <si>
+    <t>Wynik z tytułu prowizji i opłat</t>
+  </si>
+  <si>
+    <t>Zysk z działalności operacyjnej</t>
+  </si>
+  <si>
+    <t>Zysk netto Grupy PZU ze 100% udziałem banków (ALR, PEO)</t>
+  </si>
+  <si>
+    <t>Zysk netto przypisany właścicielom jednostki dominującej</t>
+  </si>
+  <si>
+    <t>Marża w ubezpieczeniach Grupowych i IK</t>
+  </si>
+  <si>
+    <t>COR (ubezpieczenia majątkowe) - Polska</t>
+  </si>
+  <si>
+    <t>in PLN millions (IFRS 17)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Koszty działania Grupy PZU niedotyczące usług ubezpieczenia </t>
+  </si>
+  <si>
+    <t>Odszkodowania i świadczenia ubezpieczeniowe netto
+Z wyłączeniem komponentu inwestycyjnego (głównie dotyczy produktów typu unit-linked)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Koszty administracyjne</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Koszty akwizycji</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Amortyzacja komponentu straty</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Utworzenie i zmiana komponentu straty</t>
+  </si>
+  <si>
+    <t>PZU consensus 3Q26E</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _z_ł_-;\-* #,##0.00\ _z_ł_-;_-* &quot;-&quot;??\ _z_ł_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Czcionka tekstu podstawowego"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Czcionka tekstu podstawowego"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Czcionka tekstu podstawowego"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Source Sans Pro"/>
@@ -408,82 +325,95 @@
       <sz val="11"/>
       <color theme="1"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF002060"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
-      <color rgb="FF002060"/>
+      <color rgb="FF000000"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color theme="1"/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
-      <color theme="1"/>
+      <sz val="9"/>
+      <color rgb="FF0070C0"/>
+      <name val="Source Sans Pro"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF0070C0"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
@@ -491,188 +421,197 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="13" fillId="3" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="3" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="3" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="3" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="3" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="3" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="14" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="3" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Dziesiętny" xfId="3" builtinId="3"/>
     <cellStyle name="Dziesiętny 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Hiperłącze 2" xfId="4" xr:uid="{33E420EB-1F11-44E7-AE39-1A8CEF8F6F2D}"/>
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
     <cellStyle name="Procentowy 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.wmf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>216274</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>46504</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>805863</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>95792</xdr:rowOff>
+      <xdr:rowOff>183758</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 2" descr="D:\PZU\szablony\PZU_logo_ppt_rgb.wmf">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE07CE90-4A88-4CCA-95DF-99643EEA8D59}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
@@ -690,356 +629,71 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\pzu.pl\dane\DokumentyPZU\PFI\BPK\RI\Consensus%20for%20results\2026\Q2%202026\2%20otrzymane%20input_2Q2026\(CALC)%20PZU%202Q26%20consensus%20results_NIE%20WYSYLAC.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\pzu.pl\dane\DokumentyPZU\PFI\BPK\RI\Consensus%20for%20results\2026\Q2%202026\2%20otrzymane%20input_2Q2026\(CALC)%20PZU%202Q26%20consensus%20results_NIE%20WYSYLAC.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../Q2%202026/2%20otrzymane%20input_2Q2026/(CALC)%20PZU%202Q26%20consensus%20results_NIE%20WYSYLAC.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\pzu.pl\dane\DokumentyPZU\PFI\BPK\RI\Consensus%20for%20results\2026\Q2%202026\2%20otrzymane%20input_2Q2026\(CALC)%20PZU%202Q26%20consensus%20results_NIE%20WYSYLAC.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/DokumentyPZU/PFI/BPK/RI/Consensus%20for%20results/2026/Q2%202026/2%20otrzymane%20input_2Q2026/(CALC)%20PZU%202Q26%20consensus%20results_NIE%20WYSYLAC.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="calc 2Q26_6.08.2026"/>
       <sheetName val="na twardo do nowego ark 2Q26E"/>
       <sheetName val="calc 1Q26_24.04.2026"/>
       <sheetName val="res_temp"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="3">
           <cell r="D3">
             <v>7940</v>
-          </cell>
-[...284 lines deleted...]
-            <v>5</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2">
         <row r="3">
           <cell r="B3" t="str">
             <v>Insurance revenue (gross)</v>
           </cell>
         </row>
         <row r="4">
           <cell r="B4" t="str">
             <v xml:space="preserve">   incl. CSM amortization</v>
           </cell>
         </row>
         <row r="5">
           <cell r="B5" t="str">
             <v>Insurance revenue (net)</v>
           </cell>
         </row>
         <row r="6">
           <cell r="B6" t="str">
             <v>Insurance service expenses (net), including:</v>
           </cell>
         </row>
@@ -1410,932 +1064,847 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7168C752-BD96-4412-8EC6-6736CABB13BD}">
   <sheetPr>
     <outlinePr summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27:M27"/>
+    <sheetView tabSelected="1" topLeftCell="A2" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="P7" sqref="P7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="24.95" customHeight="1" outlineLevelCol="1"/>
   <cols>
     <col min="1" max="1" width="1.375" style="5" customWidth="1"/>
     <col min="2" max="2" width="54.375" style="5" customWidth="1"/>
     <col min="3" max="3" width="2.875" style="5" customWidth="1" collapsed="1"/>
     <col min="4" max="4" width="50.875" style="5" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="6" width="1.25" style="5" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="7" width="11.125" style="5" customWidth="1"/>
     <col min="8" max="8" width="1.375" style="5" customWidth="1"/>
     <col min="9" max="9" width="12.25" style="5" customWidth="1"/>
     <col min="10" max="10" width="1.625" style="5" customWidth="1"/>
     <col min="11" max="11" width="12.25" style="5" customWidth="1"/>
     <col min="12" max="12" width="1.625" style="5" customWidth="1"/>
     <col min="13" max="13" width="12.75" style="5" customWidth="1"/>
     <col min="14" max="16384" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="10.5" customHeight="1">
+    <row r="1" spans="1:13" ht="14.25" hidden="1" customHeight="1">
       <c r="A1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
     </row>
     <row r="2" spans="1:13" ht="32.25" customHeight="1">
       <c r="A2" s="1"/>
-      <c r="B2" s="9" t="s">
-        <v>27</v>
+      <c r="B2" s="8" t="s">
+        <v>29</v>
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
-      <c r="E2" s="21"/>
-      <c r="F2" s="21"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
     </row>
     <row r="3" spans="1:13" ht="36" customHeight="1" thickBot="1">
       <c r="B3" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C3" s="11"/>
+        <v>22</v>
+      </c>
+      <c r="C3" s="10"/>
       <c r="D3" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="E3" s="11"/>
-      <c r="F3" s="11"/>
+      <c r="E3" s="10"/>
+      <c r="F3" s="10"/>
       <c r="G3" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="H3" s="12"/>
-      <c r="I3" s="10" t="s">
+      <c r="H3" s="11"/>
+      <c r="I3" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="J3" s="13"/>
-      <c r="K3" s="10" t="s">
+      <c r="J3" s="12"/>
+      <c r="K3" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="L3" s="13"/>
-      <c r="M3" s="20" t="s">
+      <c r="L3" s="12"/>
+      <c r="M3" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="24.95" customHeight="1">
-      <c r="B4" s="14" t="str">
+      <c r="B4" s="13" t="str">
         <f>'[1]calc 1Q26_24.04.2026'!B3</f>
         <v>Insurance revenue (gross)</v>
       </c>
-      <c r="C4" s="15"/>
-      <c r="D4" s="14" t="s">
+      <c r="C4" s="14"/>
+      <c r="D4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="6">
         <v>0</v>
       </c>
       <c r="F4" s="6"/>
-      <c r="G4" s="6">
-[...16 lines deleted...]
-        <v>9</v>
+      <c r="G4" s="25">
+        <v>8060.5494708806236</v>
+      </c>
+      <c r="H4" s="25"/>
+      <c r="I4" s="27">
+        <v>7960.2409964798271</v>
+      </c>
+      <c r="J4" s="27"/>
+      <c r="K4" s="27">
+        <v>8147</v>
+      </c>
+      <c r="L4" s="25"/>
+      <c r="M4" s="25">
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="24.95" customHeight="1">
-      <c r="B5" s="17" t="str">
+      <c r="B5" s="16" t="str">
         <f>'[1]calc 1Q26_24.04.2026'!B4</f>
         <v xml:space="preserve">   incl. CSM amortization</v>
       </c>
-      <c r="C5" s="15"/>
-      <c r="D5" s="17" t="s">
+      <c r="C5" s="14"/>
+      <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="6">
         <v>1</v>
       </c>
       <c r="F5" s="6"/>
-      <c r="G5" s="7">
-[...15 lines deleted...]
-        <f>'[1]calc 2Q26_6.08.2026'!J4</f>
+      <c r="G5" s="25">
+        <v>504</v>
+      </c>
+      <c r="H5" s="25"/>
+      <c r="I5" s="27">
+        <v>504</v>
+      </c>
+      <c r="J5" s="27"/>
+      <c r="K5" s="27">
+        <v>504</v>
+      </c>
+      <c r="L5" s="26"/>
+      <c r="M5" s="27">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="24.95" customHeight="1">
-      <c r="B6" s="14" t="str">
+      <c r="B6" s="13" t="str">
         <f>'[1]calc 1Q26_24.04.2026'!B5</f>
         <v>Insurance revenue (net)</v>
       </c>
-      <c r="C6" s="15"/>
-      <c r="D6" s="14" t="s">
+      <c r="C6" s="14"/>
+      <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="6">
         <v>2</v>
       </c>
       <c r="F6" s="6"/>
-      <c r="G6" s="6">
-[...16 lines deleted...]
-        <v>9</v>
+      <c r="G6" s="25">
+        <v>7580.8433739641914</v>
+      </c>
+      <c r="H6" s="25"/>
+      <c r="I6" s="27">
+        <v>7452</v>
+      </c>
+      <c r="J6" s="27"/>
+      <c r="K6" s="27">
+        <v>7718</v>
+      </c>
+      <c r="L6" s="28"/>
+      <c r="M6" s="27">
+        <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="24.95" customHeight="1">
-      <c r="B7" s="14" t="str">
+      <c r="B7" s="13" t="str">
         <f>'[1]calc 1Q26_24.04.2026'!B6</f>
         <v>Insurance service expenses (net), including:</v>
       </c>
-      <c r="C7" s="15"/>
-      <c r="D7" s="14" t="s">
+      <c r="C7" s="14"/>
+      <c r="D7" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="6">
         <v>3</v>
       </c>
       <c r="F7" s="6"/>
-      <c r="G7" s="6">
-[...16 lines deleted...]
-        <v>9</v>
+      <c r="G7" s="25">
+        <v>-6448.2374989675091</v>
+      </c>
+      <c r="H7" s="25"/>
+      <c r="I7" s="27">
+        <v>-6556</v>
+      </c>
+      <c r="J7" s="27"/>
+      <c r="K7" s="27">
+        <v>-6305</v>
+      </c>
+      <c r="L7" s="28"/>
+      <c r="M7" s="27">
+        <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="39" customHeight="1">
-      <c r="B8" s="16" t="str">
+      <c r="B8" s="15" t="str">
         <f>'[1]calc 1Q26_24.04.2026'!B7</f>
         <v xml:space="preserve">   Net insurance claims and benefits,
    excluding the investment component (mainly applies to unit-linked products)</v>
       </c>
-      <c r="C8" s="15"/>
-[...1 lines deleted...]
-        <v>22</v>
+      <c r="C8" s="14"/>
+      <c r="D8" s="15" t="s">
+        <v>24</v>
       </c>
       <c r="E8" s="6">
         <v>4</v>
       </c>
       <c r="F8" s="6"/>
-      <c r="G8" s="7">
-[...15 lines deleted...]
-        <f>'[1]calc 2Q26_6.08.2026'!J7</f>
+      <c r="G8" s="25">
+        <v>-4490.666666666667</v>
+      </c>
+      <c r="H8" s="25"/>
+      <c r="I8" s="27">
+        <v>-4590</v>
+      </c>
+      <c r="J8" s="27"/>
+      <c r="K8" s="27">
+        <v>-4357</v>
+      </c>
+      <c r="L8" s="26"/>
+      <c r="M8" s="27">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="24.95" customHeight="1">
-      <c r="B9" s="17" t="str">
+      <c r="B9" s="16" t="str">
         <f>'[1]calc 1Q26_24.04.2026'!B8</f>
         <v xml:space="preserve">    Administrative expenses</v>
       </c>
-      <c r="C9" s="15"/>
-[...1 lines deleted...]
-        <v>23</v>
+      <c r="C9" s="14"/>
+      <c r="D9" s="16" t="s">
+        <v>25</v>
       </c>
       <c r="E9" s="6">
         <v>5</v>
       </c>
       <c r="F9" s="6"/>
-      <c r="G9" s="7">
-[...15 lines deleted...]
-        <f>'[1]calc 2Q26_6.08.2026'!J8</f>
+      <c r="G9" s="25">
+        <v>-650.651503491982</v>
+      </c>
+      <c r="H9" s="25"/>
+      <c r="I9" s="27">
+        <v>-693</v>
+      </c>
+      <c r="J9" s="27"/>
+      <c r="K9" s="27">
+        <v>-618.56052444387342</v>
+      </c>
+      <c r="L9" s="26"/>
+      <c r="M9" s="27">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="24.95" customHeight="1">
-      <c r="B10" s="17" t="str">
+      <c r="B10" s="16" t="str">
         <f>'[1]calc 1Q26_24.04.2026'!B9</f>
         <v xml:space="preserve">    Acquisition expenses</v>
       </c>
-      <c r="C10" s="15"/>
-[...1 lines deleted...]
-        <v>24</v>
+      <c r="C10" s="14"/>
+      <c r="D10" s="16" t="s">
+        <v>26</v>
       </c>
       <c r="E10" s="6">
         <v>6</v>
       </c>
       <c r="F10" s="6"/>
-      <c r="G10" s="7">
-[...15 lines deleted...]
-        <f>'[1]calc 2Q26_6.08.2026'!J9</f>
+      <c r="G10" s="25">
+        <v>-1296.1666666666667</v>
+      </c>
+      <c r="H10" s="25"/>
+      <c r="I10" s="27">
+        <v>-1318</v>
+      </c>
+      <c r="J10" s="27"/>
+      <c r="K10" s="27">
+        <v>-1267</v>
+      </c>
+      <c r="L10" s="26"/>
+      <c r="M10" s="27">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="24.95" customHeight="1">
-      <c r="B11" s="17" t="str">
+      <c r="B11" s="16" t="str">
         <f>'[1]calc 1Q26_24.04.2026'!B10</f>
         <v xml:space="preserve">    Loss component amortization</v>
       </c>
-      <c r="C11" s="15"/>
-[...1 lines deleted...]
-        <v>25</v>
+      <c r="C11" s="14"/>
+      <c r="D11" s="16" t="s">
+        <v>27</v>
       </c>
       <c r="E11" s="6">
         <v>7</v>
       </c>
       <c r="F11" s="6"/>
-      <c r="G11" s="7">
-[...16 lines deleted...]
-        <v>4</v>
+      <c r="G11" s="25">
+        <v>251.33333333333334</v>
+      </c>
+      <c r="H11" s="25"/>
+      <c r="I11" s="27">
+        <v>223</v>
+      </c>
+      <c r="J11" s="27"/>
+      <c r="K11" s="27">
+        <v>287</v>
+      </c>
+      <c r="L11" s="26"/>
+      <c r="M11" s="27">
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="24.95" customHeight="1">
-      <c r="B12" s="17" t="str">
+      <c r="B12" s="16" t="str">
         <f>'[1]calc 1Q26_24.04.2026'!B11</f>
         <v xml:space="preserve">    Recognition and change of the loss component</v>
       </c>
-      <c r="C12" s="15"/>
-[...1 lines deleted...]
-        <v>26</v>
+      <c r="C12" s="14"/>
+      <c r="D12" s="16" t="s">
+        <v>28</v>
       </c>
       <c r="E12" s="6">
         <v>8</v>
       </c>
       <c r="F12" s="6"/>
-      <c r="G12" s="7">
-[...16 lines deleted...]
-        <v>4</v>
+      <c r="G12" s="25">
+        <v>-266.33333333333331</v>
+      </c>
+      <c r="H12" s="25"/>
+      <c r="I12" s="27">
+        <v>-305</v>
+      </c>
+      <c r="J12" s="27"/>
+      <c r="K12" s="27">
+        <v>-212</v>
+      </c>
+      <c r="L12" s="28"/>
+      <c r="M12" s="27">
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="24.95" customHeight="1">
-      <c r="B13" s="15" t="str">
+      <c r="B13" s="14" t="str">
         <f>'[1]calc 1Q26_24.04.2026'!B12</f>
         <v>Insurance service result</v>
       </c>
-      <c r="C13" s="15"/>
-      <c r="D13" s="15" t="s">
+      <c r="C13" s="14"/>
+      <c r="D13" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E13" s="6">
         <v>9</v>
       </c>
       <c r="F13" s="6"/>
-      <c r="G13" s="6">
-[...16 lines deleted...]
-        <v>9</v>
+      <c r="G13" s="25">
+        <v>1132.4808749966826</v>
+      </c>
+      <c r="H13" s="25"/>
+      <c r="I13" s="27">
+        <v>1064.0529702343306</v>
+      </c>
+      <c r="J13" s="27"/>
+      <c r="K13" s="27">
+        <v>1168</v>
+      </c>
+      <c r="L13" s="26"/>
+      <c r="M13" s="27">
+        <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="24.95" customHeight="1">
-      <c r="B14" s="17" t="str">
+      <c r="B14" s="16" t="str">
         <f>'[1]calc 1Q26_24.04.2026'!B13</f>
         <v>Insurance and reinsurance finance income or expenses</v>
       </c>
-      <c r="C14" s="15"/>
-[...1 lines deleted...]
-        <v>10</v>
+      <c r="C14" s="14"/>
+      <c r="D14" s="16" t="s">
+        <v>12</v>
       </c>
       <c r="E14" s="6">
         <v>10</v>
       </c>
       <c r="F14" s="6"/>
-      <c r="G14" s="7">
-[...15 lines deleted...]
-        <f>'[1]calc 2Q26_6.08.2026'!J13</f>
+      <c r="G14" s="25">
+        <v>-382.90379833483706</v>
+      </c>
+      <c r="H14" s="25"/>
+      <c r="I14" s="27">
+        <v>-596.86831185000005</v>
+      </c>
+      <c r="J14" s="27"/>
+      <c r="K14" s="27">
+        <v>-289</v>
+      </c>
+      <c r="L14" s="26"/>
+      <c r="M14" s="27">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="24.95" customHeight="1">
-      <c r="B15" s="17" t="str">
+      <c r="B15" s="16" t="str">
         <f>'[1]calc 1Q26_24.04.2026'!B14</f>
         <v>Result from investment activities - allocated to insurance segments</v>
       </c>
-      <c r="C15" s="15"/>
-[...1 lines deleted...]
-        <v>11</v>
+      <c r="C15" s="14"/>
+      <c r="D15" s="16" t="s">
+        <v>13</v>
       </c>
       <c r="E15" s="6">
         <v>11</v>
       </c>
       <c r="F15" s="6"/>
-      <c r="G15" s="7">
+      <c r="G15" s="25">
         <v>0</v>
       </c>
-      <c r="H15" s="7"/>
-[...12 lines deleted...]
-        <v>1</v>
+      <c r="H15" s="25"/>
+      <c r="I15" s="27">
+        <v>0</v>
+      </c>
+      <c r="J15" s="27"/>
+      <c r="K15" s="27">
+        <v>0</v>
+      </c>
+      <c r="L15" s="28"/>
+      <c r="M15" s="27">
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="24.95" customHeight="1">
-      <c r="B16" s="14" t="str">
+      <c r="B16" s="13" t="str">
         <f>'[1]calc 1Q26_24.04.2026'!B15</f>
         <v>Net investment income with 100% stake of the banks (ALR, PEO)*</v>
       </c>
-      <c r="C16" s="15"/>
-[...1 lines deleted...]
-        <v>12</v>
+      <c r="C16" s="14"/>
+      <c r="D16" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="E16" s="6">
         <v>12</v>
       </c>
       <c r="F16" s="6"/>
-      <c r="G16" s="6">
-[...15 lines deleted...]
-        <f>'[1]calc 2Q26_6.08.2026'!J15</f>
+      <c r="G16" s="25">
+        <v>5158.9803605342995</v>
+      </c>
+      <c r="H16" s="25"/>
+      <c r="I16" s="27">
+        <v>4688</v>
+      </c>
+      <c r="J16" s="27"/>
+      <c r="K16" s="27">
+        <v>5353.8603788478413</v>
+      </c>
+      <c r="L16" s="28"/>
+      <c r="M16" s="27">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="2:13" ht="24.95" customHeight="1">
-      <c r="B17" s="14" t="str">
+      <c r="B17" s="13" t="str">
         <f>'[1]calc 1Q26_24.04.2026'!B16</f>
         <v>Net investment income excluding banks*</v>
       </c>
-      <c r="C17" s="15"/>
-[...1 lines deleted...]
-        <v>13</v>
+      <c r="C17" s="14"/>
+      <c r="D17" s="13" t="s">
+        <v>15</v>
       </c>
       <c r="E17" s="6">
         <v>13</v>
       </c>
       <c r="F17" s="6"/>
-      <c r="G17" s="6">
-[...15 lines deleted...]
-        <f>'[1]calc 2Q26_6.08.2026'!J16</f>
+      <c r="G17" s="25">
+        <v>693.91294587054006</v>
+      </c>
+      <c r="H17" s="25"/>
+      <c r="I17" s="27">
+        <v>496</v>
+      </c>
+      <c r="J17" s="27"/>
+      <c r="K17" s="27">
+        <v>931</v>
+      </c>
+      <c r="L17" s="28"/>
+      <c r="M17" s="27">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="2:13" ht="24.95" customHeight="1">
-      <c r="B18" s="17" t="str">
+      <c r="B18" s="16" t="str">
         <f>'[1]calc 1Q26_24.04.2026'!B17</f>
         <v>Fee and commission result</v>
       </c>
-      <c r="C18" s="15"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="C18" s="14"/>
+      <c r="D18" s="16" t="s">
+        <v>16</v>
       </c>
       <c r="E18" s="6">
         <v>14</v>
       </c>
       <c r="F18" s="6"/>
-      <c r="G18" s="7">
-[...16 lines deleted...]
-        <v>6</v>
+      <c r="G18" s="25">
+        <v>1143.0928310939464</v>
+      </c>
+      <c r="H18" s="25"/>
+      <c r="I18" s="27">
+        <v>1124</v>
+      </c>
+      <c r="J18" s="27"/>
+      <c r="K18" s="27">
+        <v>1159</v>
+      </c>
+      <c r="L18" s="28"/>
+      <c r="M18" s="27">
+        <v>5</v>
       </c>
     </row>
     <row r="19" spans="2:13" ht="24.95" customHeight="1">
-      <c r="B19" s="17" t="str">
+      <c r="B19" s="16" t="str">
         <f>'[1]calc 1Q26_24.04.2026'!B18</f>
         <v>PZU Group operating expenses not related to insurance services</v>
       </c>
-      <c r="C19" s="15"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="C19" s="14"/>
+      <c r="D19" s="16" t="s">
+        <v>23</v>
       </c>
       <c r="E19" s="6">
         <v>15</v>
       </c>
       <c r="F19" s="6"/>
-      <c r="G19" s="7">
-[...16 lines deleted...]
-        <v>5</v>
+      <c r="G19" s="25">
+        <v>-2985.7845733929066</v>
+      </c>
+      <c r="H19" s="25"/>
+      <c r="I19" s="27">
+        <v>-3235</v>
+      </c>
+      <c r="J19" s="27"/>
+      <c r="K19" s="27">
+        <v>-2857.3537201787203</v>
+      </c>
+      <c r="L19" s="28"/>
+      <c r="M19" s="27">
+        <v>3</v>
       </c>
     </row>
     <row r="20" spans="2:13" ht="24.95" customHeight="1">
-      <c r="B20" s="17" t="str">
+      <c r="B20" s="16" t="str">
         <f>'[1]calc 1Q26_24.04.2026'!B19</f>
         <v>Operating profit</v>
       </c>
-      <c r="C20" s="15"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="C20" s="14"/>
+      <c r="D20" s="16" t="s">
+        <v>17</v>
       </c>
       <c r="E20" s="6">
         <v>16</v>
       </c>
       <c r="F20" s="6"/>
-      <c r="G20" s="7">
-[...16 lines deleted...]
-        <v>8</v>
+      <c r="G20" s="25">
+        <v>4360.7977661233936</v>
+      </c>
+      <c r="H20" s="25"/>
+      <c r="I20" s="27">
+        <v>4222.3275916066395</v>
+      </c>
+      <c r="J20" s="27"/>
+      <c r="K20" s="27">
+        <v>4563</v>
+      </c>
+      <c r="L20" s="28"/>
+      <c r="M20" s="27">
+        <v>6</v>
       </c>
     </row>
     <row r="21" spans="2:13" ht="24.95" customHeight="1">
-      <c r="B21" s="17" t="str">
+      <c r="B21" s="16" t="str">
         <f>'[1]calc 1Q26_24.04.2026'!B20</f>
         <v>Net profit of PZU Group with 100% stake of the banks (ALR, PEO)</v>
       </c>
-      <c r="C21" s="15"/>
-[...1 lines deleted...]
-        <v>16</v>
+      <c r="C21" s="14"/>
+      <c r="D21" s="16" t="s">
+        <v>18</v>
       </c>
       <c r="E21" s="6">
         <v>17</v>
       </c>
       <c r="F21" s="6"/>
-      <c r="G21" s="7">
-[...15 lines deleted...]
-        <f>'[1]calc 2Q26_6.08.2026'!J20</f>
+      <c r="G21" s="25">
+        <v>2944.0750514071019</v>
+      </c>
+      <c r="H21" s="25"/>
+      <c r="I21" s="27">
+        <v>2822</v>
+      </c>
+      <c r="J21" s="27"/>
+      <c r="K21" s="27">
+        <v>3096</v>
+      </c>
+      <c r="L21" s="29"/>
+      <c r="M21" s="27">
         <v>6</v>
       </c>
     </row>
     <row r="22" spans="2:13" ht="24.95" customHeight="1">
-      <c r="B22" s="25" t="str">
+      <c r="B22" s="33" t="str">
         <f>'[1]calc 1Q26_24.04.2026'!B21</f>
         <v>Net profit attributable to the equity holders of the parent company</v>
       </c>
-      <c r="C22" s="26"/>
-[...3 lines deleted...]
-      <c r="E22" s="6">
+      <c r="C22" s="34"/>
+      <c r="D22" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="E22" s="35">
         <v>18</v>
       </c>
-      <c r="F22" s="6"/>
-[...23 lines deleted...]
-      <c r="D23" s="18"/>
+      <c r="F22" s="35"/>
+      <c r="G22" s="30">
+        <v>1464.4986061371828</v>
+      </c>
+      <c r="H22" s="30"/>
+      <c r="I22" s="36">
+        <v>1385.2216498721227</v>
+      </c>
+      <c r="J22" s="36"/>
+      <c r="K22" s="36">
+        <v>1563</v>
+      </c>
+      <c r="L22" s="29"/>
+      <c r="M22" s="36">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="2:13" ht="6.75" customHeight="1">
+      <c r="B23" s="17"/>
+      <c r="C23" s="14"/>
+      <c r="D23" s="17"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
-      <c r="G23" s="28"/>
-[...3 lines deleted...]
-      <c r="K23" s="28"/>
+      <c r="G23" s="25"/>
+      <c r="H23" s="25"/>
+      <c r="I23" s="25"/>
+      <c r="J23" s="25"/>
+      <c r="K23" s="25"/>
       <c r="L23" s="28"/>
-      <c r="M23" s="28"/>
+      <c r="M23" s="27"/>
     </row>
     <row r="24" spans="2:13" ht="27" customHeight="1">
-      <c r="B24" s="19" t="str">
+      <c r="B24" s="18" t="str">
         <f>'[1]calc 1Q26_24.04.2026'!B23</f>
         <v>Non-life combined ratio  (Poland)</v>
       </c>
-      <c r="C24" s="15"/>
-[...1 lines deleted...]
-        <v>19</v>
+      <c r="C24" s="14"/>
+      <c r="D24" s="18" t="s">
+        <v>21</v>
       </c>
       <c r="E24" s="6">
         <v>20</v>
       </c>
       <c r="F24" s="6"/>
-      <c r="G24" s="29">
-[...16 lines deleted...]
-        <v>6</v>
+      <c r="G24" s="31">
+        <v>0.89773459359171037</v>
+      </c>
+      <c r="H24" s="31"/>
+      <c r="I24" s="31">
+        <v>0.88</v>
+      </c>
+      <c r="J24" s="32"/>
+      <c r="K24" s="31">
+        <v>0.91600000000000004</v>
+      </c>
+      <c r="L24" s="28"/>
+      <c r="M24" s="27">
+        <v>5</v>
       </c>
     </row>
     <row r="25" spans="2:13" ht="30" customHeight="1">
-      <c r="B25" s="19" t="str">
+      <c r="B25" s="18" t="str">
         <f>'[1]calc 1Q26_24.04.2026'!B24</f>
         <v>Group life profit margin</v>
       </c>
-      <c r="C25" s="15"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="C25" s="14"/>
+      <c r="D25" s="18" t="s">
+        <v>20</v>
       </c>
       <c r="E25" s="6">
         <v>21</v>
       </c>
       <c r="F25" s="6"/>
-      <c r="G25" s="29">
-[...15 lines deleted...]
-        <f>'[1]calc 2Q26_6.08.2026'!J24</f>
+      <c r="G25" s="31">
+        <v>0.266379058174884</v>
+      </c>
+      <c r="H25" s="31"/>
+      <c r="I25" s="31">
+        <v>0.25</v>
+      </c>
+      <c r="J25" s="32"/>
+      <c r="K25" s="31">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="L25" s="28"/>
+      <c r="M25" s="27">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="2:13" ht="8.25" customHeight="1">
-      <c r="B26" s="22"/>
-[...41 lines deleted...]
-      <c r="M28" s="33"/>
+      <c r="B26" s="21"/>
+      <c r="C26" s="22"/>
+      <c r="D26" s="22"/>
+      <c r="E26" s="23"/>
+      <c r="F26" s="23"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+    </row>
+    <row r="27" spans="2:13" ht="37.5" customHeight="1">
+      <c r="B27" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="C27" s="24"/>
+      <c r="D27" s="24"/>
+      <c r="E27" s="24"/>
+      <c r="F27" s="24"/>
+      <c r="G27" s="24"/>
+      <c r="H27" s="24"/>
+      <c r="I27" s="24"/>
+      <c r="J27" s="24"/>
+      <c r="K27" s="24"/>
+      <c r="L27" s="24"/>
+    </row>
+    <row r="28" spans="2:13" ht="47.25" customHeight="1">
+      <c r="B28" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="C28" s="24"/>
+      <c r="D28" s="24"/>
+      <c r="E28" s="24"/>
+      <c r="F28" s="24"/>
+      <c r="G28" s="24"/>
+      <c r="H28" s="24"/>
+      <c r="I28" s="24"/>
+      <c r="J28" s="24"/>
+      <c r="K28" s="24"/>
+      <c r="L28" s="24"/>
     </row>
     <row r="29" spans="2:13" ht="24.95" customHeight="1">
-      <c r="B29" s="32"/>
-[...9 lines deleted...]
-      <c r="L29" s="32"/>
+      <c r="B29" s="24"/>
+      <c r="C29" s="24"/>
+      <c r="D29" s="24"/>
+      <c r="E29" s="24"/>
+      <c r="F29" s="24"/>
+      <c r="G29" s="24"/>
+      <c r="H29" s="24"/>
+      <c r="I29" s="24"/>
+      <c r="J29" s="24"/>
+      <c r="K29" s="24"/>
+      <c r="L29" s="24"/>
     </row>
     <row r="30" spans="2:13" ht="24.95" customHeight="1">
-      <c r="B30" s="32"/>
-[...9 lines deleted...]
-      <c r="L30" s="32"/>
+      <c r="B30" s="24"/>
+      <c r="C30" s="24"/>
+      <c r="D30" s="24"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="24"/>
+      <c r="G30" s="24"/>
+      <c r="H30" s="24"/>
+      <c r="I30" s="24"/>
+      <c r="J30" s="24"/>
+      <c r="K30" s="24"/>
+      <c r="L30" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="3">
+    <mergeCell ref="B27:L27"/>
+    <mergeCell ref="B28:L28"/>
     <mergeCell ref="B29:L30"/>
-    <mergeCell ref="B27:M27"/>
-    <mergeCell ref="B28:M28"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>2Q26E</vt:lpstr>
+      <vt:lpstr>3Q26E</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Wąsiewicz Piotr (Grupa PZU)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_ad6fd914-8286-453e-8cdd-01ba4c22f429_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_ad6fd914-8286-453e-8cdd-01ba4c22f429_SetDate">
     <vt:lpwstr>2023-08-18T07:59:36Z</vt:lpwstr>