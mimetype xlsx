--- v0 (2026-05-22)
+++ v1 (2026-07-22)
@@ -11,56 +11,56 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mwejman\Desktop\formularz na www\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mwejman\Desktop\xpress\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B6EB6A79-1B8F-4B41-9418-DEF3E64642F2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{62592FFA-137E-46FB-8201-B625D0CB5F05}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="855" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Questionnaire " sheetId="2" r:id="rId1"/>
     <sheet name="dane" sheetId="4" state="hidden" r:id="rId2"/>
     <sheet name="Słownik" sheetId="3" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Questionnaire '!$A$1:$Y$50</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -87,147 +87,75 @@
   <c r="M2" i="4"/>
   <c r="L2" i="4"/>
   <c r="K2" i="4"/>
   <c r="J2" i="4"/>
   <c r="I2" i="4"/>
   <c r="H2" i="4"/>
   <c r="G2" i="4"/>
   <c r="F2" i="4"/>
   <c r="E2" i="4"/>
   <c r="D2" i="4"/>
   <c r="C2" i="4"/>
   <c r="B2" i="4"/>
   <c r="A2" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="84">
   <si>
     <t>Etykieta</t>
   </si>
   <si>
     <t>Informacje o Firmie</t>
   </si>
   <si>
-    <t>Firma</t>
-[...13 lines deleted...]
-  <si>
     <t>NIP</t>
   </si>
   <si>
-    <t>Strona internetowa</t>
-[...4 lines deleted...]
-  <si>
     <t>Kontakt</t>
   </si>
   <si>
     <t>Informacje szczegółowe</t>
   </si>
   <si>
-    <t>Rok założenia</t>
-[...4 lines deleted...]
-  <si>
     <t>Nazwisko1</t>
   </si>
   <si>
-    <t>E-mail1</t>
-[...1 lines deleted...]
-  <si>
     <t>Telefon1</t>
   </si>
   <si>
     <t>Stanowisko1</t>
   </si>
   <si>
-    <t>Imię2</t>
-[...1 lines deleted...]
-  <si>
     <t>Nazwisko2</t>
   </si>
   <si>
-    <t>E-mail2</t>
-[...1 lines deleted...]
-  <si>
     <t>Telefon2</t>
   </si>
   <si>
     <t>Stanowisko2</t>
-  </si>
-[...34 lines deleted...]
-    <t>Sankcje</t>
   </si>
   <si>
     <t>CSR</t>
   </si>
   <si>
     <t>Supplier Registration Questionnaire</t>
   </si>
   <si>
     <t>Question</t>
   </si>
   <si>
     <t>Responses</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>1 - mandatory
 2 - optional</t>
   </si>
   <si>
     <t>Company information</t>
@@ -389,50 +317,122 @@
         <sz val="11"/>
         <rFont val="Source Sans Pro Regular"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>I have read and accept the Code of Conduct and Good ESG Practices of the Suppliers of the PZU Group (*).</t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="10"/>
         <color theme="10"/>
         <rFont val="Source Sans Pro Regular"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">
 (*) https://www.pzu.pl/grupa-pzu/o-nas/kultura-compliance-pzu/kodeks-csr</t>
     </r>
   </si>
   <si>
     <t>Income - last year (2025)</t>
   </si>
   <si>
     <t>Income - penultimate year (2024)</t>
+  </si>
+  <si>
+    <t>firma</t>
+  </si>
+  <si>
+    <t>adres</t>
+  </si>
+  <si>
+    <t>miasto</t>
+  </si>
+  <si>
+    <t>kod_pocztowy</t>
+  </si>
+  <si>
+    <t>panstwo</t>
+  </si>
+  <si>
+    <t>strona_www</t>
+  </si>
+  <si>
+    <t>KRS</t>
+  </si>
+  <si>
+    <t>imie1</t>
+  </si>
+  <si>
+    <t>email1</t>
+  </si>
+  <si>
+    <t>imie2</t>
+  </si>
+  <si>
+    <t>email2</t>
+  </si>
+  <si>
+    <t>rok_zalozenia</t>
+  </si>
+  <si>
+    <t>pracownicy_ogolem</t>
+  </si>
+  <si>
+    <t>wspolpraca_pzu</t>
+  </si>
+  <si>
+    <t>przychod_LY</t>
+  </si>
+  <si>
+    <t>przychod_2LY</t>
+  </si>
+  <si>
+    <t>klauzule_antykorupcja</t>
+  </si>
+  <si>
+    <t>zaleganie_oplaty</t>
+  </si>
+  <si>
+    <t>upadlosc_likwidacja</t>
+  </si>
+  <si>
+    <t>prawomocne_skazanie</t>
+  </si>
+  <si>
+    <t>zakaz_zam_publicznych</t>
+  </si>
+  <si>
+    <t>pep</t>
+  </si>
+  <si>
+    <t>broker</t>
+  </si>
+  <si>
+    <t>sankcje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="&quot;£&quot;#,##0_);[Red]\(&quot;£&quot;#,##0\)"/>
   </numFmts>
   <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Source Sans Pro Regular"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Source Sans Pro Regular"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
@@ -1125,83 +1125,83 @@
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="10" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="4" fillId="33" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="33" borderId="10" xfId="48" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="34" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="34" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...14 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="34" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="34" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="34" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="34" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="20% - akcent 1 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - akcent 2 2" xfId="25" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - akcent 3 2" xfId="29" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - akcent 4 2" xfId="33" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - akcent 5 2" xfId="37" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - akcent 6 2" xfId="41" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="40% - akcent 1 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="40% - akcent 2 2" xfId="26" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="40% - akcent 3 2" xfId="30" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="40% - akcent 4 2" xfId="34" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="40% - akcent 5 2" xfId="38" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="40% - akcent 6 2" xfId="42" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="60% - akcent 1 2" xfId="23" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="60% - akcent 2 2" xfId="27" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="60% - akcent 3 2" xfId="31" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="60% - akcent 4 2" xfId="35" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="60% - akcent 5 2" xfId="39" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="60% - akcent 6 2" xfId="43" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Akcent 1 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Akcent 2 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Akcent 3 2" xfId="28" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Akcent 4 2" xfId="32" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -1623,701 +1623,701 @@
   <dimension ref="A1:XFC91"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="E4" sqref="E4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="4.796875" style="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29.19921875" style="9" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="56.19921875" style="9" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="106.19921875" style="9" customWidth="1"/>
     <col min="5" max="5" width="64.19921875" style="9" customWidth="1"/>
     <col min="6" max="6" width="23.796875" style="8" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9.3984375" style="3" customWidth="1"/>
     <col min="8" max="8" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="9" max="16383" width="9.19921875" style="3" hidden="1"/>
     <col min="16384" max="16384" width="5.796875" style="3" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
-      <c r="D1" s="34" t="s">
-[...3 lines deleted...]
-      <c r="F1" s="34"/>
+      <c r="D1" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
     </row>
     <row r="2" spans="1:6" ht="29" x14ac:dyDescent="0.35">
       <c r="A2" s="28" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="B2" s="28" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="C2" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="28" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="E2" s="28" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="F2" s="28" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="28" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="28"/>
       <c r="E3" s="28"/>
       <c r="F3" s="28"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A4" s="4">
         <v>1</v>
       </c>
-      <c r="B4" s="36" t="s">
-        <v>43</v>
+      <c r="B4" s="32" t="s">
+        <v>19</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A5" s="4">
         <v>2</v>
       </c>
-      <c r="B5" s="37"/>
+      <c r="B5" s="33"/>
       <c r="C5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A6" s="4">
         <v>3</v>
       </c>
-      <c r="B6" s="37"/>
+      <c r="B6" s="33"/>
       <c r="C6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A7" s="4">
         <v>4</v>
       </c>
-      <c r="B7" s="37"/>
+      <c r="B7" s="33"/>
       <c r="C7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A8" s="4">
         <v>5</v>
       </c>
-      <c r="B8" s="37"/>
+      <c r="B8" s="33"/>
       <c r="C8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A9" s="4">
         <v>6</v>
       </c>
-      <c r="B9" s="37"/>
+      <c r="B9" s="33"/>
       <c r="C9" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="E9" s="18"/>
       <c r="F9" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A10" s="4">
         <v>7</v>
       </c>
-      <c r="B10" s="37"/>
+      <c r="B10" s="33"/>
       <c r="C10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="E10" s="16"/>
       <c r="F10" s="4">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A11" s="4">
         <v>8</v>
       </c>
-      <c r="B11" s="38"/>
+      <c r="B11" s="34"/>
       <c r="C11" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="4">
         <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="17.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="31" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="32"/>
+      <c r="A12" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="36"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A13" s="4">
         <v>9</v>
       </c>
-      <c r="B13" s="36" t="s">
-        <v>57</v>
+      <c r="B13" s="32" t="s">
+        <v>33</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A14" s="4">
         <v>10</v>
       </c>
-      <c r="B14" s="37"/>
+      <c r="B14" s="33"/>
       <c r="C14" s="5" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A15" s="4">
         <v>11</v>
       </c>
-      <c r="B15" s="37"/>
+      <c r="B15" s="33"/>
       <c r="C15" s="5" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="E15" s="16"/>
       <c r="F15" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A16" s="4">
         <v>12</v>
       </c>
-      <c r="B16" s="37"/>
+      <c r="B16" s="33"/>
       <c r="C16" s="5" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="E16" s="19"/>
       <c r="F16" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A17" s="4">
         <v>13</v>
       </c>
-      <c r="B17" s="38"/>
+      <c r="B17" s="34"/>
       <c r="C17" s="5" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A18" s="31" t="s">
-[...6 lines deleted...]
-      <c r="F18" s="30"/>
+      <c r="A18" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="B18" s="36"/>
+      <c r="C18" s="37"/>
+      <c r="D18" s="38"/>
+      <c r="E18" s="37"/>
+      <c r="F18" s="38"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A19" s="4">
         <v>14</v>
       </c>
-      <c r="B19" s="36" t="s">
-        <v>57</v>
+      <c r="B19" s="32" t="s">
+        <v>33</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A20" s="4">
         <v>15</v>
       </c>
-      <c r="B20" s="37"/>
+      <c r="B20" s="33"/>
       <c r="C20" s="5" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A21" s="4">
         <v>16</v>
       </c>
-      <c r="B21" s="37"/>
+      <c r="B21" s="33"/>
       <c r="C21" s="5" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="E21" s="16"/>
       <c r="F21" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A22" s="4">
         <v>17</v>
       </c>
-      <c r="B22" s="37"/>
+      <c r="B22" s="33"/>
       <c r="C22" s="5" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="E22" s="20"/>
       <c r="F22" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A23" s="4">
         <v>18</v>
       </c>
-      <c r="B23" s="38"/>
+      <c r="B23" s="34"/>
       <c r="C23" s="5" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A24" s="31" t="s">
-[...6 lines deleted...]
-      <c r="F24" s="30"/>
+      <c r="A24" s="35" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="36"/>
+      <c r="C24" s="37"/>
+      <c r="D24" s="38"/>
+      <c r="E24" s="37"/>
+      <c r="F24" s="38"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A25" s="4">
         <v>19</v>
       </c>
-      <c r="B25" s="36" t="s">
-        <v>59</v>
+      <c r="B25" s="32" t="s">
+        <v>35</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="E25" s="18"/>
       <c r="F25" s="4">
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:6" s="24" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A26" s="21">
         <v>20</v>
       </c>
-      <c r="B26" s="37"/>
+      <c r="B26" s="33"/>
       <c r="C26" s="22" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="D26" s="23" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="E26" s="22"/>
       <c r="F26" s="21">
         <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A27" s="4">
         <v>21</v>
       </c>
-      <c r="B27" s="37"/>
+      <c r="B27" s="33"/>
       <c r="C27" s="5" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="D27" s="6" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:6" s="24" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A28" s="21">
         <v>22</v>
       </c>
-      <c r="B28" s="37"/>
+      <c r="B28" s="33"/>
       <c r="C28" s="22" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="D28" s="23" t="s">
-        <v>82</v>
+        <v>58</v>
       </c>
       <c r="E28" s="25"/>
       <c r="F28" s="21">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:6" s="24" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A29" s="21">
         <v>23</v>
       </c>
-      <c r="B29" s="38"/>
+      <c r="B29" s="34"/>
       <c r="C29" s="22" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="D29" s="23" t="s">
-        <v>83</v>
+        <v>59</v>
       </c>
       <c r="E29" s="25"/>
       <c r="F29" s="21">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:6" s="24" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A30" s="31" t="s">
-[...6 lines deleted...]
-      <c r="F30" s="30"/>
+      <c r="A30" s="35" t="s">
+        <v>39</v>
+      </c>
+      <c r="B30" s="36"/>
+      <c r="C30" s="37"/>
+      <c r="D30" s="38"/>
+      <c r="E30" s="37"/>
+      <c r="F30" s="38"/>
     </row>
     <row r="31" spans="1:6" s="24" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A31" s="21">
         <v>24</v>
       </c>
-      <c r="B31" s="35" t="s">
-        <v>70</v>
+      <c r="B31" s="31" t="s">
+        <v>46</v>
       </c>
       <c r="C31" s="22"/>
       <c r="D31" s="23" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="E31" s="22"/>
       <c r="F31" s="21">
         <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:6" s="24" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A32" s="21">
         <v>25</v>
       </c>
-      <c r="B32" s="35"/>
+      <c r="B32" s="31"/>
       <c r="C32" s="22"/>
       <c r="D32" s="23" t="s">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="E32" s="22"/>
       <c r="F32" s="21">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:6" s="24" customFormat="1" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A33" s="21">
         <v>26</v>
       </c>
-      <c r="B33" s="35"/>
+      <c r="B33" s="31"/>
       <c r="C33" s="22"/>
       <c r="D33" s="23" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="E33" s="22"/>
       <c r="F33" s="21">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:6" s="24" customFormat="1" ht="58" x14ac:dyDescent="0.35">
       <c r="A34" s="21">
         <v>27</v>
       </c>
-      <c r="B34" s="35"/>
+      <c r="B34" s="31"/>
       <c r="C34" s="22"/>
       <c r="D34" s="23" t="s">
-        <v>80</v>
+        <v>56</v>
       </c>
       <c r="E34" s="22"/>
       <c r="F34" s="21">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:6" s="24" customFormat="1" ht="29" x14ac:dyDescent="0.35">
       <c r="A35" s="21">
         <v>28</v>
       </c>
-      <c r="B35" s="35"/>
+      <c r="B35" s="31"/>
       <c r="C35" s="22"/>
       <c r="D35" s="23" t="s">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="E35" s="22"/>
       <c r="F35" s="21">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:6" s="24" customFormat="1" ht="29" x14ac:dyDescent="0.35">
       <c r="A36" s="21">
         <v>29</v>
       </c>
-      <c r="B36" s="35"/>
+      <c r="B36" s="31"/>
       <c r="C36" s="22"/>
       <c r="D36" s="23" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="E36" s="22"/>
       <c r="F36" s="21">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:6" s="24" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="21">
         <v>30</v>
       </c>
-      <c r="B37" s="35"/>
+      <c r="B37" s="31"/>
       <c r="C37" s="22"/>
       <c r="D37" s="23" t="s">
-        <v>79</v>
+        <v>55</v>
       </c>
       <c r="E37" s="22"/>
       <c r="F37" s="21">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:6" s="24" customFormat="1" ht="116" x14ac:dyDescent="0.35">
       <c r="A38" s="21">
         <v>31</v>
       </c>
-      <c r="B38" s="35"/>
+      <c r="B38" s="31"/>
       <c r="C38" s="22"/>
       <c r="D38" s="23" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="E38" s="22"/>
       <c r="F38" s="21">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:6" s="24" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="21">
         <v>32</v>
       </c>
       <c r="B39" s="21"/>
       <c r="C39" s="26"/>
       <c r="D39" s="27" t="s">
-        <v>81</v>
+        <v>57</v>
       </c>
       <c r="E39" s="22"/>
       <c r="F39" s="21">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A40" s="29" t="s">
-[...6 lines deleted...]
-      <c r="F40" s="30"/>
+      <c r="A40" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="B40" s="38"/>
+      <c r="C40" s="37"/>
+      <c r="D40" s="38"/>
+      <c r="E40" s="37"/>
+      <c r="F40" s="38"/>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A41" s="7"/>
       <c r="B41" s="17"/>
       <c r="C41" s="10"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A42" s="7"/>
       <c r="B42" s="10"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A43" s="7"/>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A44" s="7"/>
       <c r="B44" s="10"/>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A45" s="7"/>
       <c r="B45" s="10"/>
       <c r="C45" s="10"/>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A46" s="7"/>
       <c r="B46" s="15"/>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A47" s="7"/>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A48" s="31" t="s">
-[...6 lines deleted...]
-      <c r="F48" s="30"/>
+      <c r="A48" s="35" t="s">
+        <v>49</v>
+      </c>
+      <c r="B48" s="36"/>
+      <c r="C48" s="37"/>
+      <c r="D48" s="38"/>
+      <c r="E48" s="37"/>
+      <c r="F48" s="38"/>
     </row>
     <row r="49" spans="1:6" ht="151.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="13"/>
-      <c r="B49" s="33" t="s">
-[...5 lines deleted...]
-      <c r="F49" s="33"/>
+      <c r="B49" s="29" t="s">
+        <v>48</v>
+      </c>
+      <c r="C49" s="29"/>
+      <c r="D49" s="29"/>
+      <c r="E49" s="29"/>
+      <c r="F49" s="29"/>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A50" s="14"/>
       <c r="B50" s="3"/>
       <c r="C50" s="3"/>
       <c r="D50" s="3"/>
       <c r="E50" s="3"/>
       <c r="F50" s="14"/>
     </row>
     <row r="51" spans="1:6" hidden="1" x14ac:dyDescent="0.35">
       <c r="A51" s="14"/>
       <c r="B51" s="3"/>
       <c r="C51" s="3"/>
       <c r="D51" s="3"/>
       <c r="E51" s="3"/>
       <c r="F51" s="14"/>
     </row>
     <row r="52" spans="1:6" hidden="1" x14ac:dyDescent="0.35">
       <c r="A52" s="14"/>
       <c r="B52" s="3"/>
       <c r="C52" s="3"/>
       <c r="D52" s="3"/>
       <c r="E52" s="3"/>
       <c r="F52" s="14"/>
     </row>
@@ -2613,201 +2613,201 @@
       <c r="A89" s="14"/>
       <c r="B89" s="3"/>
       <c r="C89" s="3"/>
       <c r="D89" s="3"/>
       <c r="E89" s="3"/>
       <c r="F89" s="14"/>
     </row>
     <row r="90" spans="1:6" hidden="1" x14ac:dyDescent="0.35">
       <c r="A90" s="14"/>
       <c r="B90" s="3"/>
       <c r="C90" s="3"/>
       <c r="D90" s="3"/>
       <c r="E90" s="3"/>
       <c r="F90" s="14"/>
     </row>
     <row r="91" spans="1:6" hidden="1" x14ac:dyDescent="0.35">
       <c r="A91" s="11"/>
       <c r="B91" s="12"/>
       <c r="C91" s="12"/>
       <c r="D91" s="12"/>
       <c r="E91" s="12"/>
       <c r="F91" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="23">
+    <mergeCell ref="E48:F48"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="E40:F40"/>
     <mergeCell ref="B49:F49"/>
     <mergeCell ref="D1:F1"/>
     <mergeCell ref="B31:B38"/>
     <mergeCell ref="B4:B11"/>
     <mergeCell ref="B13:B17"/>
     <mergeCell ref="B19:B23"/>
     <mergeCell ref="B25:B29"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="E18:F18"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="C24:D24"/>
     <mergeCell ref="E24:F24"/>
     <mergeCell ref="A48:B48"/>
     <mergeCell ref="C48:D48"/>
-    <mergeCell ref="E48:F48"/>
-[...5 lines deleted...]
-    <mergeCell ref="E40:F40"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D39" r:id="rId1" display="https://www.pzu.pl/grupa-pzu/o-nas/kultura-compliance-pzu/kodeks-csr" xr:uid="{E8479671-23DB-442B-8FDC-0CD37D1C5C7C}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="8" scale="68" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
             <xm:f>Słownik!$A$1:$A$2</xm:f>
           </x14:formula1>
           <xm:sqref>E27 E31:E39</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91DA24C1-D6BD-4A44-8DA9-C773E86D1760}">
   <dimension ref="A1:AF2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="R22" sqref="R22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <sheetData>
     <row r="1" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D1" t="s">
+        <v>63</v>
+      </c>
+      <c r="E1" t="s">
+        <v>64</v>
+      </c>
+      <c r="F1" t="s">
         <v>2</v>
       </c>
-      <c r="B1" t="s">
-[...5 lines deleted...]
-      <c r="D1" t="s">
+      <c r="G1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H1" t="s">
+        <v>66</v>
+      </c>
+      <c r="I1" t="s">
+        <v>67</v>
+      </c>
+      <c r="J1" t="s">
         <v>5</v>
       </c>
-      <c r="E1" t="s">
+      <c r="K1" t="s">
+        <v>68</v>
+      </c>
+      <c r="L1" t="s">
         <v>6</v>
       </c>
-      <c r="F1" t="s">
+      <c r="M1" t="s">
         <v>7</v>
       </c>
-      <c r="G1" t="s">
+      <c r="N1" t="s">
+        <v>69</v>
+      </c>
+      <c r="O1" t="s">
         <v>8</v>
       </c>
-      <c r="H1" t="s">
+      <c r="P1" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q1" t="s">
         <v>9</v>
       </c>
-      <c r="I1" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="R1" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="S1" t="s">
-        <v>12</v>
+        <v>71</v>
       </c>
       <c r="T1" t="s">
-        <v>23</v>
+        <v>72</v>
       </c>
       <c r="U1" t="s">
-        <v>24</v>
+        <v>73</v>
       </c>
       <c r="V1" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="W1" t="s">
-        <v>26</v>
+        <v>75</v>
       </c>
       <c r="X1" t="s">
-        <v>27</v>
+        <v>76</v>
       </c>
       <c r="Y1" t="s">
-        <v>28</v>
+        <v>77</v>
       </c>
       <c r="Z1" t="s">
-        <v>29</v>
+        <v>78</v>
       </c>
       <c r="AA1" t="s">
-        <v>30</v>
+        <v>79</v>
       </c>
       <c r="AB1" t="s">
-        <v>31</v>
+        <v>80</v>
       </c>
       <c r="AC1" t="s">
-        <v>32</v>
+        <v>81</v>
       </c>
       <c r="AD1" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="AE1" t="s">
-        <v>34</v>
+        <v>83</v>
       </c>
       <c r="AF1" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A2">
         <f>'Questionnaire '!$E4</f>
         <v>0</v>
       </c>
       <c r="B2">
         <f>'Questionnaire '!$E5</f>
         <v>0</v>
       </c>
       <c r="C2">
         <f>'Questionnaire '!$E6</f>
         <v>0</v>
       </c>
       <c r="D2">
         <f>'Questionnaire '!$E7</f>
         <v>0</v>
       </c>
       <c r="E2">
         <f>'Questionnaire '!$E8</f>
         <v>0</v>
       </c>
       <c r="F2">
         <f>'Questionnaire '!$E9</f>
@@ -2914,112 +2914,97 @@
         <v>0</v>
       </c>
       <c r="AF2">
         <f>'Questionnaire '!$E39</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:A7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F9" sqref="F9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
-        <v>76</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
-        <v>77</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A7" t="s">
-        <v>78</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101007F3633E26BD89E488EF2492FA4AD3BDA" ma:contentTypeVersion="2" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="c90e9cbdcfb706e0af1a67f6682e97ee">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="31eeec28-df4d-4b6f-b9b0-2397479ff23e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e72c48f3277db9a8315f1f98f24a468d" ns2:_="">
     <xsd:import namespace="31eeec28-df4d-4b6f-b9b0-2397479ff23e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="31eeec28-df4d-4b6f-b9b0-2397479ff23e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Udostępnianie" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
@@ -3123,88 +3108,103 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A92C84A-F853-4E74-99E0-C8DBAB8D73A7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64852A42-9429-4512-849F-F6188922C37A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="31eeec28-df4d-4b6f-b9b0-2397479ff23e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{093DC800-0759-40AB-A9FA-7C55A3B36425}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="31eeec28-df4d-4b6f-b9b0-2397479ff23e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64852A42-9429-4512-849F-F6188922C37A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A92C84A-F853-4E74-99E0-C8DBAB8D73A7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nazwane zakresy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>