--- v0 (2026-05-09)
+++ v1 (2026-06-19)
@@ -230,5081 +230,4777 @@
         <w:gridCol w:w="7"/>
         <w:gridCol w:w="208"/>
         <w:gridCol w:w="2"/>
         <w:gridCol w:w="7"/>
         <w:gridCol w:w="193"/>
         <w:gridCol w:w="2"/>
         <w:gridCol w:w="7"/>
         <w:gridCol w:w="195"/>
         <w:gridCol w:w="7"/>
         <w:gridCol w:w="195"/>
         <w:gridCol w:w="7"/>
         <w:gridCol w:w="195"/>
         <w:gridCol w:w="7"/>
         <w:gridCol w:w="196"/>
         <w:gridCol w:w="7"/>
         <w:gridCol w:w="191"/>
         <w:gridCol w:w="7"/>
         <w:gridCol w:w="194"/>
         <w:gridCol w:w="7"/>
         <w:gridCol w:w="191"/>
         <w:gridCol w:w="7"/>
         <w:gridCol w:w="191"/>
         <w:gridCol w:w="7"/>
         <w:gridCol w:w="202"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE4708" w:rsidRPr="0029618E" w14:paraId="591BC2C6" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00FE4708" w:rsidRPr="0029618E" w14:paraId="1D4B7060" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="61289DCA" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+          <w:p w14:paraId="0A3607ED" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="187" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6E3A400C" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="55DAC472" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4BB7FB41" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="44AF2FD7" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="190" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6C2EBFDB" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FCB3090" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="58832D31" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0112B58B" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3B699BB9" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="45CB55EF" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="190" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5D87E9C3" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="24AC93C2" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="421FCAB6" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BAD47EE" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="58B07F08" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="11AD2FC2" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="06064AB9" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C0DE517" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3A6D5580" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C1A855C" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0F75F57B" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="207B0ABE" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3B572B54" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B57D94A" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1A25FF79" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6437C38C" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3EC68326" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A55BFA1" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="60A21980" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="56A5614C" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="45B93564" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="21928A56" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6D421AC3" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD1C409" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1C099816" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="435A48FD" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="371C578A" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="79AEE2D4" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="555710EA" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4540E5D0" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0830BB4D" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="65BD2DB5" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="508E27BA" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="258F6E18" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...34 lines deleted...]
-          <w:p w14:paraId="32AF3539" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A7F536E" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="51B06C17" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="782F92FB" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="06999D15" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5426A536" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4E2BEC25" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="699CF689" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="060F2628" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="45AAD184" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0E37706D" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4534966F" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7FE0B94B" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D7C063B" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="223" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="64E92189" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A07BA1B" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="457B923F" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5EB88186" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="30A65F11" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="674DDC13" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7999E364" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3100C269" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB579D4" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="052EF324" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="100F6F4B" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="75325A02" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B2D4958" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="27B3E5D4" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5363782E" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3B84CD75" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A0653EE" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="70CADA5E" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FCE956C" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="31283253" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="43472068" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6E1F5C76" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB31D43" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="207" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="442B118E" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="647640E5" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="219" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="434D43A3" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A47BD1" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="06288FE5" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C2EC69B" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5D250933" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="598625AA" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="70DECE87" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A5FC041" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2EA60B8D" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="165F3AC2" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3315F977" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E5DE058" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6D100A84" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="52746ED4" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1B706450" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="57CC9335" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="41C51C5E" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E382A13" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="41DE0AAE" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BB3023B" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="209" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7E4C8874" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D69576C" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="00287C98">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE4708" w:rsidRPr="0029618E" w14:paraId="2A1E3D3A" w14:textId="77777777" w:rsidTr="00273ADF">
+      <w:tr w:rsidR="00FE4708" w:rsidRPr="0029618E" w14:paraId="73706A46" w14:textId="77777777" w:rsidTr="00273ADF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="190C10DB" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+          <w:p w14:paraId="7222D7CE" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="187" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7EEF5CC0" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DBDFE3C" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3FC61E9F" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CCF1C23" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="190" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2E9190C1" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="70774A78" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="216B1189" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B70E30B" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="238C6AF2" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="24C2E3CE" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="190" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5CEF85E7" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="63AA2243" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6BF0CD66" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="10F148AC" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1004C422" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="137DAA48" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="21E50C6B" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="56FA3DAF" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6B1A23F5" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="591D3EE2" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="64E26BF5" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="52025BE9" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5D547CE1" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8CE47E" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0D47ACA4" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B26905D" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="11B6CE72" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="317D0A6A" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2D1AAE1A" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="25055B0D" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7395E83E" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5982D3B1" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="58FB99B1" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B002291" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="47440F37" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F3AD26B" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="19088ABF" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA72020" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="77BF8C16" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C882984" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0A6E2BDF" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EAD8823" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3F95B180" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="124CA918" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...34 lines deleted...]
-          <w:p w14:paraId="0A7876AD" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="21FFB34B" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="698E1936" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B6A2C13" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4A6D9194" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="03298742" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6876C696" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B36A4D9" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2FAD50F2" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A5F09AE" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="27070F56" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B031189" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="54E40B4A" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FC46685" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="223" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="3C1BB60C" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C9DED89" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="21AE65DB" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0E23C075" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A86482B" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0C9AF0AB" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C8B69A5" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2F0F9163" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B60B87C" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="03493E76" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="689222D8" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2BEDF0E3" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="494FA258" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="623EFAE6" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F13D6B3" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="252C3082" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="07204482" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2B4DB4BC" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BF0DA88" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5F1B4B0A" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="61FC9328" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="351AA80F" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="31A65A32" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="207" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5AAE10BA" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="55DF02E2" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="219" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="62C4A222" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="677E8652" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2C8CE824" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BF3D90B" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="34B2753C" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="54DA725B" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3D485590" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B61F489" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1B075C31" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="57EEFFB0" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="04688657" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="06D3ED90" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="38F67679" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B4D7300" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="622BC2A4" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="354177A1" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="43D700BE" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B9730E8" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2A4459D5" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="623C10D1" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="209" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1B370DEF" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="355E0847" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="003651E3" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="0029618E" w14:paraId="0657C948" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="0029618E" w14:paraId="3C54E58D" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="651FA4C6" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+          <w:p w14:paraId="3AAA0181" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="187" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0A011D72" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2708984B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="67D345E6" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC73457" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="190" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2F2D7E32" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="682F9ED5" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7F4EFE61" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="05ED382F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1481D49D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="78911EA4" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="190" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="53C64ACC" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="725162ED" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7930640D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="374D06EC" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="507B2ECC" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="210F6A12" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="20BF2D7D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="67650250" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6140E508" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2916A5BC" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="119F4ED5" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="64E0DBA3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="279FFC93" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2156DADA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3FA959E9" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C16A07C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5EEB168F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B176CDF" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7BCD60C2" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB866DA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1105F980" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="094E89BF" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2D416344" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="250721FB" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4089F148" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DAF5980" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="06FA3F3C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B0949A1" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="49589FBD" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E5AA64A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="67F4DF50" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="56AA4803" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3827EF1B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D9980D7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...34 lines deleted...]
-          <w:p w14:paraId="23F29E7F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="64F0AB91" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF2D65A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2216447E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2DB73AB7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B4E4ABF" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="69544A61" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="15966B57" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="61B66B84" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="46A095F0" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2E477F98" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="19A4EDE8" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="07F6BF7E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6747AF53" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="223" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="10BD5453" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="441DFF62" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DDB3296" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4A58AB86" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D30721E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="46B9166F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7696C9A1" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="459E8999" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="11C21283" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6E119449" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4CEA27" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3372AF54" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ABFCDB5" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="51BCF844" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B43760A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="598D1EDF" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="46143CF1" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="15E62682" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1172C531" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3960065E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B03A1E5" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="33E12661" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5566B7C4" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="207" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5F8A3619" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="60A4B17E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="219" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="544A3546" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="293A2011" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3DEA9040" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="35ECF83B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6AACCE93" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EFBB0EB" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="027DC9C1" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="78BF1E21" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2EB19741" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="56F3D45E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6E045D8C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="63270811" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3885B8E6" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B6D5FEC" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7D131EE6" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E05C237" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="61956B78" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DF89DF6" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3C48B5A2" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="65D0A202" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="209" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4C6CD5ED" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FE4170C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="003651E3" w:rsidRDefault="00B479D7" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00922EB1" w:rsidRPr="00AD382C" w14:paraId="3994A3FF" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00922EB1" w:rsidRPr="00AD382C" w14:paraId="5DB7C7EB" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8272" w:type="dxa"/>
             <w:gridSpan w:val="169"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70D17D02" w14:textId="77777777" w:rsidR="00922EB1" w:rsidRPr="00AD382C" w:rsidRDefault="00922EB1" w:rsidP="00922EB1">
+          <w:p w14:paraId="1FF722EC" w14:textId="77777777" w:rsidR="00922EB1" w:rsidRPr="00AD382C" w:rsidRDefault="00922EB1" w:rsidP="00922EB1">
             <w:pPr>
               <w:pStyle w:val="tytul-bold"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:t xml:space="preserve">WNIOSEK </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2FB5BC39" w14:textId="77777777" w:rsidR="00922EB1" w:rsidRPr="00AD382C" w:rsidRDefault="00922EB1" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="67038343" w14:textId="77777777" w:rsidR="00922EB1" w:rsidRPr="00AD382C" w:rsidRDefault="00922EB1" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="207" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6A02B258" w14:textId="77777777" w:rsidR="00922EB1" w:rsidRPr="00AD382C" w:rsidRDefault="00922EB1" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CCF7EC7" w14:textId="77777777" w:rsidR="00922EB1" w:rsidRPr="00AD382C" w:rsidRDefault="00922EB1" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="219" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0480B96E" w14:textId="77777777" w:rsidR="00922EB1" w:rsidRPr="00AD382C" w:rsidRDefault="00922EB1" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F3F5F2E" w14:textId="77777777" w:rsidR="00922EB1" w:rsidRPr="00AD382C" w:rsidRDefault="00922EB1" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5956742C" w14:textId="77777777" w:rsidR="00922EB1" w:rsidRPr="00AD382C" w:rsidRDefault="00922EB1" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D3314BF" w14:textId="77777777" w:rsidR="00922EB1" w:rsidRPr="00AD382C" w:rsidRDefault="00922EB1" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="64B39333" w14:textId="77777777" w:rsidR="00922EB1" w:rsidRPr="00AD382C" w:rsidRDefault="00922EB1" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BAF9D3A" w14:textId="77777777" w:rsidR="00922EB1" w:rsidRPr="00AD382C" w:rsidRDefault="00922EB1" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5822F5D9" w14:textId="77777777" w:rsidR="00922EB1" w:rsidRPr="00AD382C" w:rsidRDefault="00922EB1" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B2FC2F8" w14:textId="77777777" w:rsidR="00922EB1" w:rsidRPr="00AD382C" w:rsidRDefault="00922EB1" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="503E7C5E" w14:textId="77777777" w:rsidR="00922EB1" w:rsidRPr="00AD382C" w:rsidRDefault="00922EB1" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1257522E" w14:textId="77777777" w:rsidR="00922EB1" w:rsidRPr="00AD382C" w:rsidRDefault="00922EB1" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="083609A1" w14:textId="77777777" w:rsidR="00922EB1" w:rsidRPr="00AD382C" w:rsidRDefault="00922EB1" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF85706" w14:textId="77777777" w:rsidR="00922EB1" w:rsidRPr="00AD382C" w:rsidRDefault="00922EB1" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1C1C130C" w14:textId="77777777" w:rsidR="00922EB1" w:rsidRPr="00AD382C" w:rsidRDefault="00922EB1" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="642F5061" w14:textId="77777777" w:rsidR="00922EB1" w:rsidRPr="00AD382C" w:rsidRDefault="00922EB1" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7C13779E" w14:textId="77777777" w:rsidR="00922EB1" w:rsidRPr="00AD382C" w:rsidRDefault="00922EB1" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="062B72DB" w14:textId="77777777" w:rsidR="00922EB1" w:rsidRPr="00AD382C" w:rsidRDefault="00922EB1" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="11E0D473" w14:textId="77777777" w:rsidR="00922EB1" w:rsidRPr="00AD382C" w:rsidRDefault="00922EB1" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE1F853" w14:textId="77777777" w:rsidR="00922EB1" w:rsidRPr="00AD382C" w:rsidRDefault="00922EB1" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7942F08D" w14:textId="77777777" w:rsidR="00922EB1" w:rsidRPr="00AD382C" w:rsidRDefault="00922EB1" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="37006DE8" w14:textId="77777777" w:rsidR="00922EB1" w:rsidRPr="00AD382C" w:rsidRDefault="00922EB1" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="209" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="18135AF2" w14:textId="77777777" w:rsidR="00922EB1" w:rsidRPr="00AD382C" w:rsidRDefault="00922EB1" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="26852A62" w14:textId="77777777" w:rsidR="00922EB1" w:rsidRPr="00AD382C" w:rsidRDefault="00922EB1" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE4708" w:rsidRPr="00AD382C" w14:paraId="09986A3E" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00FE4708" w:rsidRPr="00AD382C" w14:paraId="255A0036" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="16643C50" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+          <w:p w14:paraId="6E7D65CC" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="187" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1E6A9844" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB744BC" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7A601BF3" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="20D4C36E" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="190" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="541D42C5" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D5A125A" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="01976566" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="237ED3CC" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2819A7C3" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="53900F6D" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="190" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7B45B609" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="58ACAC07" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3C656693" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="735063CE" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="191CFBD5" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E11B8D0" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="07F5D979" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="38EC01D1" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7DA4A82E" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="510E8B50" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="30D4F9E1" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3603547B" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7582E84E" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="38CCB30C" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3A16E1B0" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FFDAE53" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1ADCDF67" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="62156D42" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="26732A51" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B0D6546" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2B2B2C3C" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BF328A2" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="324CC63A" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6AD8F2" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="465D5D09" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="30118CC3" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="06C7046E" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C51EE4E" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1C01A17E" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2FFB87" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="059D14BA" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="71D15809" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7630CEA7" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="072B43FD" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...34 lines deleted...]
-          <w:p w14:paraId="2AA977DE" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="21DBF7FC" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC5456F" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4105605B" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="42684DF3" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="064E6345" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="36833600" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="08430A3D" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="62BB65DB" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EEC742B" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4A3F63D1" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="20315D54" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7CE519EB" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="20D632D7" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="223" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="002EBDAC" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="546914FB" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E56C7D5" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1C2F1194" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="423D30BD" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="54C2270B" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="40838DE3" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3760B5C7" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="11E72565" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="142A5289" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B9244B1" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="36AD10EF" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6562328F" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="286F7F63" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="033A8653" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5876B548" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="773FC09E" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5D156D76" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="63CD5C84" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1A152DB3" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5863331B" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3986D9BC" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="70AC7603" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="207" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="055BD37F" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="23383DD0" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="219" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2ECD6C94" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA81D9E" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="19CB4182" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F85140F" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="259CE69A" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F5F5F3D" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0F477BA3" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="28D56E32" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="445EDFF3" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EF12F23" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="06C24EEA" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="25AA0352" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="675A0E1E" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="064E1DB6" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="04DC8E10" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD67614" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1C42A447" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="277CC87D" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="43A4EE91" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="79243A8C" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="209" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2961020D" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DE71693" w14:textId="77777777" w:rsidR="00FE4708" w:rsidRPr="00AD382C" w:rsidRDefault="00FE4708" w:rsidP="0015442C">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3777" w:rsidRPr="00AD382C" w14:paraId="1DF874AA" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00BB3777" w:rsidRPr="00AD382C" w14:paraId="34D9C6D6" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8070" w:type="dxa"/>
             <w:gridSpan w:val="165"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="373084DF" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
-[...1 lines deleted...]
-              <w:pStyle w:val="opisypol"/>
+          <w:p w14:paraId="08C6E65F" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD382C">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Wybór4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AD382C">
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="007207FE">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AD382C">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00AD382C">
+              <w:t>  </w:t>
+            </w:r>
+            <w:r w:rsidR="00876650" w:rsidRPr="00AD382C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o </w:t>
+            </w:r>
+            <w:r w:rsidR="00876650" w:rsidRPr="00AD382C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>umow</w:t>
+            </w:r>
+            <w:r w:rsidR="00876650" w:rsidRPr="00AD382C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>ę</w:t>
+            </w:r>
+            <w:r w:rsidR="00876650" w:rsidRPr="00AD382C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zlecenia o okresowe udzielanie gwarancji </w:t>
+            </w:r>
+            <w:r w:rsidR="00876650" w:rsidRPr="00AD382C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ubezpieczeniowych </w:t>
+            </w:r>
+            <w:r w:rsidR="00876650" w:rsidRPr="00AD382C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>kontraktowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="202" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="51807A51" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="202" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="48E14AEB" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="207" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0603FCE1" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="219" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6208FF9B" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="202" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E42BC2C" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="202" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="313995D0" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="202" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="09351E63" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="202" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="55DB7CED" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="203" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="60547C71" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2436EDEB" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="201" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A52154E" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A082F5E" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="570E27C7" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="209" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5518D615" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB3777" w:rsidRPr="00AD382C" w14:paraId="1C17AAD7" w14:textId="77777777" w:rsidTr="00273ADF">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="170"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="192" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="21ADC61A" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="187" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="22959C6D" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="189" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="609ED84A" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="190" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="48DC6ECA" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="194" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B932867" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="194" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6781DC45" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="190" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BEC2FA2" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="191" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EEC619F" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="192" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D69EFB2" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="192" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="241D5ED3" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="194" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="15CB925B" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="195" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DBA6E66" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="195" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="342A0184" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="195" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A890336" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="196" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="054D1BCB" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="196" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A2FE0CE" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="197" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="19D04988" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="197" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A1A246" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="197" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="61DB364A" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="197" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="31BE8D13" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="197" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7636E3B9" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="197" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="32CB1789" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="197" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3452A8D4" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6223A07C" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD09C3A" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D06151D" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="203" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D64F4A4" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="350A2221" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="60CC0AB4" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="201" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC37682" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA607E7" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="223" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B8A2F57" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F46F159" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA5CDE2" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="197" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="66D815F7" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="201" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ACF8DC9" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="577EFE75" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="197" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF4AF50" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EF65D9C" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C7229CC" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="42BA6854" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="202" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="044123AE" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="202" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5202706C" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="207" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="429FD180" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="219" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0834F56B" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="202" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="72B7BC25" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="202" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB9D314" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="202" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CE34EA7" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="202" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="274D32D6" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="203" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="57A4113C" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C360E4D" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="201" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50CF8234" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="43C2E3C0" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="26A814F1" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="209" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="19383360" w14:textId="77777777" w:rsidR="00BB3777" w:rsidRPr="00AD382C" w:rsidRDefault="00BB3777">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00273ADF" w:rsidRPr="00AD382C" w14:paraId="4301C997" w14:textId="77777777" w:rsidTr="00273ADF">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7279" w:type="dxa"/>
+            <w:gridSpan w:val="149"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5301C016" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DA3105">
-[...1206 lines deleted...]
-            <w:r w:rsidR="00DA3105">
+            <w:r w:rsidR="007207FE">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:t>  </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:b/>
@@ -5322,1171 +5018,1107 @@
               <w:t xml:space="preserve">ubezpieczeniowych </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>kontraktowych</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2632" w:type="dxa"/>
             <w:gridSpan w:val="43"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="675FCA29" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+          <w:p w14:paraId="0532FEDC" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="60DB77CF" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="106802DC" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5E903623" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="01426999" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5D79B2CE" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD9C47B" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="20CD7DBA" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C53A1D7" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="209" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="065D09D6" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F747D8F" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="5AFB1124" w14:textId="77777777" w:rsidTr="00273ADF">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="02043840" w14:textId="77777777" w:rsidTr="00273ADF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="067B6A2E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="369F7C40" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="187" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="47A52D25" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6E674A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="26C1B464" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="697D32A9" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="190" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="703232E6" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="030D60C1" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="50D781D6" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="33457A0C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="769CD850" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B67DF1A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="190" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7A2372A4" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE6B087" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3CF1E7E7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F0EFAD7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="275A592B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB9F51B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="501B8EB4" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="74FCCEF8" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4C3E5F30" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="219CE8D8" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0FD69F70" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B9D7DEA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="37AF4DDA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F42C83" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5B4A6695" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="495C6166" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="504E396B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="78116EA7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="63FDAF29" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FCEEC63" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1635AA50" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="504F6536" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="23D3808D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="10EA9AE4" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="03F771A0" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1344E13E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="46CEB6C8" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5481B4C7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0346DE38" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F012B69" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="50C7A95D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AEB0AF3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="16B93646" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="660FE1C5" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...34 lines deleted...]
-          <w:p w14:paraId="70F115D7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A552613" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA262C4" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="13B3FE6E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6BDFBD35" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3473EF" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="016A8DDF" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="26509DF3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6FD161FA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DC82C25" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4EA895FA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0352827A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="348E7B40" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F643FB1" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="223" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="00E18193" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="13EC13B7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="62BD169D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="663495DA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B197BA6" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0A65C7E8" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA95762" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7DB2C9F2" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A8A40C3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4EFA51BC" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="04E363EB" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="741E66D8" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="227CD124" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4D5C6C98" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="29701058" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6DBEF46F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B2FD7A2" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="51B431C5" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="05704FA0" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="08E63EB1" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="40AB6492" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="03FFC3E7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A3E1EC4" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="207" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="060B1FDB" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C2F03FF" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="219" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="73D1CB1B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="02B9095C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5269ADA3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA8B8FC" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3B373688" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="56CD559E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5033E3F6" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E5A767A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="71BD2510" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F7FE543" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0043C8B5" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="388B04FF" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="43777ED4" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="484B7351" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5A4951E6" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1193CB9C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="49D7C656" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF6E9B3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="75E0ACA7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3470638D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="209" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="474C7396" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="56A7E4E0" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00273ADF" w:rsidRPr="00AD382C" w14:paraId="6C658CB8" w14:textId="77777777" w:rsidTr="00273ADF">
+      <w:tr w:rsidR="00273ADF" w:rsidRPr="00AD382C" w14:paraId="6C096DA7" w14:textId="77777777" w:rsidTr="00273ADF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6CCD6F23" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+          <w:p w14:paraId="76EE9EAD" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="376" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="202D827C" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00F61167" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B4A523B" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00F61167" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
             <w:r w:rsidR="00273ADF" w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>nr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4091" w:type="dxa"/>
             <w:gridSpan w:val="85"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CF390C3" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00C06969" w:rsidP="00273ADF">
+          <w:p w14:paraId="2D4163E5" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00C06969" w:rsidP="00273ADF">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="0"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -6533,3659 +6165,3437 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="209F8D50" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="40A22674" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A9F6F3" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="23FCFED2" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E7394B4" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3BC88014" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="731CA1B8" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="15E6452D" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C74F200" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3DF894E2" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D74C20B" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="04746B29" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2344E3E2" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="223" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="04FD2298" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="24E71E4F" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="518281EF" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7E24C1E3" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="16BF815F" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="632F0E4B" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BD2E14B" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1F443255" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7419D488" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="164BAD9D" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DFB60E4" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7050257E" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC0CB7E" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4DBB3B39" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="324B713F" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="22DBDBA4" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="13445AE0" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6785E590" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="405F06D0" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="16C4ADFD" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="18951F53" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1253933D" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BDF6AC0" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="207" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2B4433D9" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="350F190C" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="219" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7285D782" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F40BE46" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="13A9819A" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="11D03FE6" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="68DDAFA8" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D30246E" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1BA8C183" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF293E9" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="34146D45" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0721268B" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0EB0D021" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD04E42" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="302D3038" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B56F073" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="509FB0F4" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="315347A4" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="19546DF7" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="62F02C94" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="570B50BB" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="32EB06FA" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="209" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6824F205" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D777D28" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="5155E1BA" w14:textId="77777777" w:rsidTr="00273ADF">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="64185B92" w14:textId="77777777" w:rsidTr="00273ADF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0ED4660F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="40C07EE7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="187" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="055C00A1" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="33D138AA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3590D64A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C7795F0" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="190" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="10799865" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="12C023A2" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="23D8276C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7023B2AC" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="366D0DB6" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="248A72DD" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="190" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="10B3D0CB" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E653DDB" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5D5DAEC5" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D02F5E4" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6E06B027" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A00512" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="11A0BA49" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="56EF43D4" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5E174E92" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3409F003" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3F2E1EE4" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C496E51" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6763E139" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="281A015A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7DC44416" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="08B2B124" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6D74EDE9" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A426494" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="39D7EF78" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="70196BF0" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2C0A90C2" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A4EBECA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2C6024DD" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="59FA14BD" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7F730993" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="69FA69D4" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7B433DB1" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="46BADBAF" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5DA2A1B7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="098A911C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4322D168" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="23ED8C0E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="29C85A26" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B22C75B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...34 lines deleted...]
-          <w:p w14:paraId="0DA9EC05" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3046D8D5" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="28F93713" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC2A99E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4AD02254" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F20ACE" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2DC1D84B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="61957D24" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="00937EAE" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EEEB51B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="356F8CFD" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A69D48" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="13808D19" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="20ECB025" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="223" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="4B3D8810" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="332E3EE1" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="102F0380" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1299A123" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="76A5FD18" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2AC76E98" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="58EB7961" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3FEA7D82" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C9C5B39" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="21DDB839" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="75648381" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="51F12DEF" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C15D7FD" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2C7C11C0" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D0BBC95" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2EC1CA1E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="264E7865" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5B73B2CB" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6D937C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="009F040B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="25BFB8E4" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6F6ADBDB" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4724C930" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="207" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="718153CC" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6946FF6A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="219" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0978AC6D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="63C18290" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="757B9A0D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="11BAAE39" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="21D1D75D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="41BA875D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0A3FE155" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE7DFA4" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4FB4257D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="797B5CC8" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4D0EFB4F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CA36C6E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="52CBE9CD" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="74837087" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="73D55116" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7180F090" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="59949D3F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A99B886" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3561553A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7648E264" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="209" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="720F55A7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6521FDF4" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00273ADF" w:rsidRPr="00AD382C" w14:paraId="748D02F8" w14:textId="77777777" w:rsidTr="00273ADF">
+      <w:tr w:rsidR="00273ADF" w:rsidRPr="00AD382C" w14:paraId="2A27C196" w14:textId="77777777" w:rsidTr="00273ADF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="66C1725C" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+          <w:p w14:paraId="157DD964" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="187" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="264D32CD" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="180993A4" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7AA2B437" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4271CAE7" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="190" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4EE8A8B3" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2281CEF8" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4E9CCBA5" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="68EDCBC5" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="703D5301" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="05AF2FF1" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="190" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7BA633F0" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CCEEF31" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="322371A7" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="19BAFEF3" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="14CBEA10" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="35D36314" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6DDF2BD8" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="098CD5F4" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="25A1FAFA" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF8A364" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="522605E3" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA1248C" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="17BCB0BB" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5403D404" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3CD4B28D" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="31E99065" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="46D2A30A" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="68553E97" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="19C58BFB" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="294F2722" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4A97CB63" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C9D1BFE" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3C627F70" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1247B48C" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="29BFC9CD" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="63E60718" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3DAD7658" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AAB1251" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="42A1E2A3" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FEA64CC" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="57806ACB" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E29C8DE" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="748DD6F1" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="640BAF8F" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...34 lines deleted...]
-          <w:p w14:paraId="0DA06AF9" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5AE2A8" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB61B7A" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0148E600" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5E348632" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="64AC36D6" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="200D030C" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC0895C" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2E3A9B1C" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E6256A8" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="195D3A0C" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA32267" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="28888CAB" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="366BAC2D" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="223" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="40698171" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB8FD42" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="62D8AEAE" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2A97A6CA" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DB24405" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="16E66BF3" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE8427E" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="20C81794" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B4BAAF9" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="373D5B7D" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="10EAEC13" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="47EB9244" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6F51AC" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="33571BF6" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C9CF2E1" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2FD87D5E" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C1E4879" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1F4E4030" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="30CF46A4" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="18013E64" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD5BEA6" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="02C34AB7" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="14FF9B35" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="207" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1915ED6E" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF1FCDF" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="219" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7942491C" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A7ECED4" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7EFBB832" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DD1705C" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="19D64E47" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="76D04EFD" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4D85B3DD" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="30732A62" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1D51F65C" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D2DCFC9" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6C64EF6D" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="71893838" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="774217CA" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="383EB341" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3D978F80" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="586FA8A4" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7A6909B9" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EA58839" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2AA6F173" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F67DB15" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="209" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="61898A56" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E4C8F72" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="33035878" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="1EEAC1E3" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6284" w:type="dxa"/>
             <w:gridSpan w:val="129"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="60B7DC5A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="523A61AC" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:rStyle w:val="naglowkisekcjiZnak"/>
               </w:rPr>
               <w:t>Wnioskodawca</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="088D5712" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="24C1D695" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3151F002" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B51D677" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2F71457C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D9D5FE2" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="278367D6" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="297433F9" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="773342A6" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="69FAAD3F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0490C635" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D54944" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="411081F2" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="21688774" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3155FE93" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="42212723" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4B142930" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CE733D3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5F7D03D5" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CBBCB6B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5A08E3B6" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B779053" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="207" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="22149516" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="64E8B2CA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="219" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0AA829EA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1FEC4A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="705C9CF8" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B8A4DB" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2BFEC151" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B993474" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="674B1791" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F7E509C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="46D3F908" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE73DEC" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4D057C33" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="213F6AFE" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="667A97A0" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="18F84740" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0817D2EF" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="07D225D7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1503CD54" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="24025670" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4DE8D353" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="08BADC69" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="209" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="77FFFFC0" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="03A653D5" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="2E47CDF7" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="079D1C15" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2265C6D7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="2F1CDB16" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3589F861" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="010DA89F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="190" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="090A65A7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="040A9623" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6EEA64EC" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="252E5CF0" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="312EA6D9" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB02634" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="65C3A913" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B69097" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1E3A1A5E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="64D5BE1B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3612412B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="76EAF60F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="755AF139" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EEE9F00" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3CE51969" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="13569F17" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3C0C94CE" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D21F1E5" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="49B57D80" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A49D568" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="529C6919" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D8CA9F6" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5578B681" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3860F82B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="12FE4536" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B1D4D21" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3FB1F3FF" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E24DE14" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="28EA4D23" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="57687F1B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3F9E06D7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE1007B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2C7938C1" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="78DC4812" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="41830500" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C5CF21" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5A63B660" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A7F0BF" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3E5877DD" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="45CB7500" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="62FB1DD8" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="295461E3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="56B4C906" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="253BFB16" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7090D80C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="091C489F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7FBD41A3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D1AB622" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="07C39047" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="24C9FCF0" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="73F93AB5" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7482BA5F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B4E2272" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5634D2C2" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8C5072" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="43864D3E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="04F707E0" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="209" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="5BE89203" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="13F5C36A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="56568556" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0436713C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50460730" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="37A2ACBD" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="298E9933" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="76C9B35C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E980E6B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="32F2D56C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A6E175C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="28F25399" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C82DAE5" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="737DD35E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="03145F0F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3D22C598" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8F6A16" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7A032937" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE5AB34" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="66510A61" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E5D93C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4E081E8D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="70CBA9A3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="207" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2888F5F8" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5037C00F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="217" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2950F067" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="05CFE462" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="212379EF" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="13792A6B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6909897B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A5D01CC" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2DEC34B6" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D1AA80E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="59AEFBB6" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="12ADFCBA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="28FB6DE7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="37C524AB" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="50B40943" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="211C7756" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="25D44115" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C1ACF18" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5AD19220" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B87B60C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="34DFCB1D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="705F942B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="209" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="087FEA2F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC41D19" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="6A953AA6" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="4302D565" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="dxa"/>
             <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13B53BC0" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="314AF67F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Nazwa:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9754" w:type="dxa"/>
             <w:gridSpan w:val="178"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AC1DF03" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="23DF27B3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -10223,101 +9633,99 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="720AC1BC" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="45048C3F" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="dxa"/>
             <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79F7D3DC" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="5EC15596" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Adres:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9754" w:type="dxa"/>
             <w:gridSpan w:val="178"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33878BCB" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="39FD49CA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Tekst2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -10355,101 +9763,99 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="0C465AD4" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="3727B7D4" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="dxa"/>
             <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21B74515" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="5A8519C3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>NIP:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9754" w:type="dxa"/>
             <w:gridSpan w:val="178"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EE1ECCE" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="004E4AFD" w:rsidP="00B479D7">
+          <w:p w14:paraId="3F3A359E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="004E4AFD" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Tekst2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:default w:val="0"/>
                     <w:maxLength w:val="14"/>
                     <w:format w:val="0"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -10489,101 +9895,99 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="73739506" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="12623064" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="dxa"/>
             <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02172F24" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="09C41A28" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>REGON:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9754" w:type="dxa"/>
             <w:gridSpan w:val="178"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E782D6D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="004D1BA2" w:rsidP="00B479D7">
+          <w:p w14:paraId="432C37B7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="004D1BA2" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F40D2">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Tekst2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F40D2">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -10621,101 +10025,99 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004F40D2">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004F40D2">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004F40D2">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="76DEE427" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="3A57C461" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="dxa"/>
             <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="342903A3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="5BE715B0" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Telefon:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9754" w:type="dxa"/>
             <w:gridSpan w:val="178"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="247D52D1" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="004E4AFD" w:rsidP="00B479D7">
+          <w:p w14:paraId="4B37E4F7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="004E4AFD" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Tekst2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:default w:val="0"/>
                     <w:maxLength w:val="14"/>
                     <w:format w:val="0"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -10753,101 +10155,99 @@
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="120A68A7" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="6BC66658" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="dxa"/>
             <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FE3B044" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="54157F40" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Adres e-mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9754" w:type="dxa"/>
             <w:gridSpan w:val="178"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CEE0389" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="57BF9510" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -10885,1904 +10285,1827 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="0FB64588" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="6C5B4BB2" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="345D85E4" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="35512E83" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="02E650A7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="06722AD7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="190" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="58B0BB75" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="64E22603" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0F145877" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D92BDD" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1A92995C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="707490E7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="051226E2" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E7E308" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="246A5204" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="54FD8026" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1DD939D9" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C2A0E45" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="318CFDDE" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="14722617" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="08F404CB" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A2BFC98" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="14689CBE" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="048654EC" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0C51D2F5" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3074A565" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3A16C1BE" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="05F9EE5C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="16136D78" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6039EAA7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="025B4719" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="28EC0174" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="02C34DE5" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0100917E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="19900C6F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DDA33CB" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4639B850" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="07019BE3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2F60BDE8" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="63C607BA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2D6243AD" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F234BDD" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2DCB07E2" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="482244FC" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="60FA403E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="65BD605F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7B7F6DE0" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D26FAC6" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="62A72508" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B6F44BD" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="41448B15" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="06ACD317" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7D988309" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F2AD753" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="023DAC81" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="199346F3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="421589CE" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="130F7030" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F548026" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="524F9211" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="77C50340" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="51A38299" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C1A9919" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="209" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="140D08E7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="03702ED3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C106DC" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="531B3DF7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6530CDDB" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="57250179" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C5643A6" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="41B66981" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="346DEFCD" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0DFA5EF2" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="789563A9" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="59191EAA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="161D4295" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="33BA34CD" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B900F17" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="09887C89" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="609FD1B3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="541E4200" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E3CB30A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="27D6D69D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="29AD7FDE" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="77F40BFD" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="000F3D98" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="207" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="687CE9A3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="63BAB0CE" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="217" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1B1BEE74" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C1DBEB5" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1997A29F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C29EE22" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6946765D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FA17A07" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4F37CE5D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="10D312C5" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2AF493F0" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C83DA33" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="03DC22FA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="395686B5" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2F367A8F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="477A9FBA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="58087A18" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="464E7178" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5840C2C2" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A63ECB3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="477C76BA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="767C5C47" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="209" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0CE386C7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BECF40D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="72A07F35" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="489CF4C1" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E961F96" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="002E5060" w:rsidP="00B479D7">
+          <w:p w14:paraId="0573D59E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="002E5060" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Lp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8921" w:type="dxa"/>
             <w:gridSpan w:val="179"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4046ABA3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="002E5060" w:rsidP="00B479D7">
+          <w:p w14:paraId="47D6BBE1" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="002E5060" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626149">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Informacje o Wnioskodawcy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72336680" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="13F28A65" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>TAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="806" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38F037FC" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="5AB40E7F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>NIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="229C8C93" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="3987E279" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="123D0B18" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="4866690E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8921" w:type="dxa"/>
             <w:gridSpan w:val="179"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4ADF4E7E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="1BD908DE" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:t>Czy wobec Wnioskodawcy prowadzone jest postępowanie likwidacyjne, restrukturyzacyjne bądź upadłościowe?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73D30925" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="7035EAC3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Wybór4"/>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DA3105">
-[...4 lines deleted...]
-            <w:r w:rsidR="00DA3105">
+            <w:r w:rsidR="007207FE">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007207FE">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="806" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0212B453" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="5F7C2AEE" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DA3105">
-[...4 lines deleted...]
-            <w:r w:rsidR="00DA3105">
+            <w:r w:rsidR="007207FE">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007207FE">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="67BC02E9" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="01375B31" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AC9B4A0" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="2D081905" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8921" w:type="dxa"/>
             <w:gridSpan w:val="179"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57234B12" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="2AB49F39" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:t>Czy wobec Wnioskodawcy prowadzone jest postępowanie egzekucyjne?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0003CF94" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="6E4D0F57" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DA3105">
-[...4 lines deleted...]
-            <w:r w:rsidR="00DA3105">
+            <w:r w:rsidR="007207FE">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007207FE">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="806" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D3F12AB" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="1D52814E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DA3105">
-[...4 lines deleted...]
-            <w:r w:rsidR="00DA3105">
+            <w:r w:rsidR="007207FE">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007207FE">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="3381FEBD" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="632CFDE7" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32C895AD" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="43B20FB6" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8921" w:type="dxa"/>
             <w:gridSpan w:val="179"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5422D4BB" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="211199B4" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:t>Czy Wnioskodawca aktualnie zalega z płatnościami wobec ZUS i US lub zawarł umowę ugody w zakresie spłaty zaległych zobowiązań?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5747DD54" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="3B425280" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DA3105">
-[...4 lines deleted...]
-            <w:r w:rsidR="00DA3105">
+            <w:r w:rsidR="007207FE">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007207FE">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="806" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B02BFB8" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="7A63D69B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DA3105">
-[...4 lines deleted...]
-            <w:r w:rsidR="00DA3105">
+            <w:r w:rsidR="007207FE">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007207FE">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="1A7CC505" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="43EBE2EA" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D166D1B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="50158206" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8921" w:type="dxa"/>
             <w:gridSpan w:val="179"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0064737D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="642A0ABA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:t xml:space="preserve">Czy miały miejsce wypłaty z gwarancji udzielonych </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">przez innego gwaranta </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:t xml:space="preserve">za Wnioskodawcę, dla których regres nie został spłacony </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:br/>
               <w:t>w terminie 30</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:t>dni od wypłaty z gwarancji?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28AF2B3F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="3BEA66A6" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DA3105">
-[...4 lines deleted...]
-            <w:r w:rsidR="00DA3105">
+            <w:r w:rsidR="007207FE">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007207FE">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="806" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="631AE980" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="2A70C96B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DA3105">
-[...4 lines deleted...]
-            <w:r w:rsidR="00DA3105">
+            <w:r w:rsidR="007207FE">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007207FE">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="3870E8FC" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="170E667D" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F9F0B69" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="4B6D0B11" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8921" w:type="dxa"/>
             <w:gridSpan w:val="179"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="538596A2" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="314E5FC5" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:t>Czy Wnioskodawca prowadzi dzia</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
               </w:rPr>
               <w:t>ł</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:t>alno</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
               </w:rPr>
               <w:t>ść</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:t xml:space="preserve"> gospodarcz</w:t>
             </w:r>
@@ -12821,622 +12144,610 @@
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:t>cej ni</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
               </w:rPr>
               <w:t>ż</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:t xml:space="preserve"> trzy lata? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46F09660" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="26BCE52E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DA3105">
-[...4 lines deleted...]
-            <w:r w:rsidR="00DA3105">
+            <w:r w:rsidR="007207FE">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007207FE">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="806" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16C5AC55" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="37B0DCAB" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DA3105">
-[...4 lines deleted...]
-            <w:r w:rsidR="00DA3105">
+            <w:r w:rsidR="007207FE">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007207FE">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="1259D677" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="0693B5F7" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA6D68C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="1E7E7F23" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8921" w:type="dxa"/>
             <w:gridSpan w:val="179"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4181B23E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="75E01E41" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Czy w ostatnim roku obrachunkowym Wnioskodawca odnotował ujemny wynik netto?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="279FD841" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="31F59AD3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DA3105">
-[...4 lines deleted...]
-            <w:r w:rsidR="00DA3105">
+            <w:r w:rsidR="007207FE">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007207FE">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="806" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A380663" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="36416A31" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DA3105">
-[...4 lines deleted...]
-            <w:r w:rsidR="00DA3105">
+            <w:r w:rsidR="007207FE">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007207FE">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="324FF7E3" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="6DDFCDEF" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B85462F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="6BB8883D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8921" w:type="dxa"/>
             <w:gridSpan w:val="179"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62E24054" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="214F7F41" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:t>Czy Wnioskodawca ma przeterminowane zobowiązania powyżej 14 dni?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CCACCC1" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="01D19418" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DA3105">
-[...4 lines deleted...]
-            <w:r w:rsidR="00DA3105">
+            <w:r w:rsidR="007207FE">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007207FE">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="806" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B1DD3B8" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="602B0807" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DA3105">
-[...4 lines deleted...]
-            <w:r w:rsidR="00DA3105">
+            <w:r w:rsidR="007207FE">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007207FE">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="747BAB07" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="060E628A" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40E5823A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="3DEC2F0E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8921" w:type="dxa"/>
             <w:gridSpan w:val="179"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FC1BED7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="28D5EED9" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:t>Czy Wnioskodawca ma ujemny kapita</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
               </w:rPr>
               <w:t>ł</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:t xml:space="preserve"> w</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
               </w:rPr>
               <w:t>ł</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:t xml:space="preserve">asny? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06C31ACC" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="3238CE9A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Dla </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Wnioskodawców</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
@@ -13505,508 +12816,496 @@
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ść</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05E7ABAD" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="485AC6A2" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DA3105">
-[...4 lines deleted...]
-            <w:r w:rsidR="00DA3105">
+            <w:r w:rsidR="007207FE">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007207FE">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="806" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23B1BBBB" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="5D8302C7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DA3105">
-[...4 lines deleted...]
-            <w:r w:rsidR="00DA3105">
+            <w:r w:rsidR="007207FE">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007207FE">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="5D38C690" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="68B3FCD1" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10915" w:type="dxa"/>
             <w:gridSpan w:val="202"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="475D314A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="70E6FE3A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="69EEE739" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="2447DC9E" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10915" w:type="dxa"/>
             <w:gridSpan w:val="202"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6626649E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="5BF6C09B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Dotyczy Wnioskodawcy - osoby fizycznej prowadzącej działalność gospodarczą oraz każdego ze wspólników spółki </w:t>
             </w:r>
             <w:r w:rsidR="002E5060">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>cywilnej</w:t>
             </w:r>
             <w:r w:rsidR="00AD382C" w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(jeśli dotyczy)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00273ADF" w:rsidRPr="00AD382C" w14:paraId="0D7C101C" w14:textId="77777777">
+      <w:tr w:rsidR="00273ADF" w:rsidRPr="00AD382C" w14:paraId="56795192" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="406" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D297025" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00273ADF">
+          <w:p w14:paraId="73E758DC" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00273ADF">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Lp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="66"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09BFE747" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00273ADF">
+          <w:p w14:paraId="0D48EA5C" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00273ADF">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Imię i nazwisko</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1383" w:type="dxa"/>
             <w:gridSpan w:val="29"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22184C3C" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+          <w:p w14:paraId="41537768" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>PESEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4241" w:type="dxa"/>
             <w:gridSpan w:val="82"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1931718A" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+          <w:p w14:paraId="3A189C29" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Zakres*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18DD8983" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+          <w:p w14:paraId="5D2BA064" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>TAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="806" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05F119EB" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+          <w:p w14:paraId="6DB511D0" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>NIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00273ADF" w:rsidRPr="00AD382C" w14:paraId="141B6443" w14:textId="77777777">
+      <w:tr w:rsidR="00273ADF" w:rsidRPr="00AD382C" w14:paraId="7F7FB8E4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="406" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B82BD70" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00273ADF">
+          <w:p w14:paraId="073B355E" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00273ADF">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="66"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11AA6588" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00EB4603" w:rsidP="00B479D7">
+          <w:p w14:paraId="057B1D23" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00EB4603" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Tekst2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -14053,54 +13352,53 @@
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1383" w:type="dxa"/>
             <w:gridSpan w:val="29"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5105BEFD" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="006F5261" w:rsidP="00B479D7">
+          <w:p w14:paraId="5F196DDA" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="006F5261" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="11"/>
                     <w:format w:val="0"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
@@ -14151,271 +13449,266 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4241" w:type="dxa"/>
             <w:gridSpan w:val="82"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="647CCCAB" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+          <w:p w14:paraId="6D982F7D" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:spacing w:line="160" w:lineRule="exact"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:t xml:space="preserve">zy </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Wnioskodawca </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:t>pozostaje w związku małżeńskim, w którym obowiązuje ustrój wspólności majątkowej małżeńskiej</w:t>
             </w:r>
             <w:r w:rsidR="002E5060">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22C4B761" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+          <w:p w14:paraId="0262D2D0" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DA3105">
-[...4 lines deleted...]
-            <w:r w:rsidR="00DA3105">
+            <w:r w:rsidR="007207FE">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007207FE">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="806" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FBBD65B" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+          <w:p w14:paraId="243E278B" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DA3105">
-[...4 lines deleted...]
-            <w:r w:rsidR="00DA3105">
+            <w:r w:rsidR="007207FE">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007207FE">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00273ADF" w:rsidRPr="00AD382C" w14:paraId="15C898ED" w14:textId="77777777">
+      <w:tr w:rsidR="00273ADF" w:rsidRPr="00AD382C" w14:paraId="58DD7F2D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="406" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79E213E9" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00273ADF">
+          <w:p w14:paraId="61E4F8EA" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00273ADF">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="66"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7122CCF9" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00EB4603" w:rsidP="00B479D7">
+          <w:p w14:paraId="282E0D0A" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00EB4603" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Tekst2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -14462,54 +13755,53 @@
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1383" w:type="dxa"/>
             <w:gridSpan w:val="29"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F1E6C0F" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="006F5261" w:rsidP="00B479D7">
+          <w:p w14:paraId="09B6FEEB" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="006F5261" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="11"/>
                     <w:format w:val="0"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
@@ -14560,271 +13852,266 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4241" w:type="dxa"/>
             <w:gridSpan w:val="82"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24622D" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+          <w:p w14:paraId="4C5E3F62" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:spacing w:line="160" w:lineRule="exact"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:t xml:space="preserve">zy </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Wnioskodawca </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:t>pozostaje w związku małżeńskim, w którym obowiązuje ustrój wspólności majątkowej małżeńskiej</w:t>
             </w:r>
             <w:r w:rsidR="002E5060">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67D7334F" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+          <w:p w14:paraId="56B26D6A" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DA3105">
-[...4 lines deleted...]
-            <w:r w:rsidR="00DA3105">
+            <w:r w:rsidR="007207FE">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007207FE">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="806" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45D84B2B" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+          <w:p w14:paraId="161C5B0B" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DA3105">
-[...4 lines deleted...]
-            <w:r w:rsidR="00DA3105">
+            <w:r w:rsidR="007207FE">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007207FE">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00273ADF" w:rsidRPr="00AD382C" w14:paraId="3DEF5165" w14:textId="77777777">
+      <w:tr w:rsidR="00273ADF" w:rsidRPr="00AD382C" w14:paraId="6C64C208" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="406" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B9F6994" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00273ADF">
+          <w:p w14:paraId="4464B471" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00273ADF">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="66"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA2366C" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00EB4603" w:rsidP="00B479D7">
+          <w:p w14:paraId="666B3DBF" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00EB4603" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Tekst2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -14871,54 +14158,53 @@
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1383" w:type="dxa"/>
             <w:gridSpan w:val="29"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="130E970B" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="006F5261" w:rsidP="00B479D7">
+          <w:p w14:paraId="3B2CBB67" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="006F5261" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="11"/>
                     <w:format w:val="0"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
@@ -14969,271 +14255,266 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4241" w:type="dxa"/>
             <w:gridSpan w:val="82"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31C53140" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+          <w:p w14:paraId="3E1E314A" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:spacing w:line="160" w:lineRule="exact"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:t xml:space="preserve">zy </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Wnioskodawca </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:t>pozostaje w związku małżeńskim, w którym obowiązuje ustrój wspólności majątkowej małżeńskiej</w:t>
             </w:r>
             <w:r w:rsidR="002E5060">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74FF3D30" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+          <w:p w14:paraId="2755B9AD" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DA3105">
-[...4 lines deleted...]
-            <w:r w:rsidR="00DA3105">
+            <w:r w:rsidR="007207FE">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007207FE">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="806" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EDB4B93" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+          <w:p w14:paraId="1EC0FADD" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DA3105">
-[...4 lines deleted...]
-            <w:r w:rsidR="00DA3105">
+            <w:r w:rsidR="007207FE">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007207FE">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00273ADF" w:rsidRPr="00AD382C" w14:paraId="19C0D234" w14:textId="77777777">
+      <w:tr w:rsidR="00273ADF" w:rsidRPr="00AD382C" w14:paraId="75650B84" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="406" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2112676F" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00273ADF">
+          <w:p w14:paraId="70748D43" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00273ADF">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="66"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A16DBB3" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00EB4603" w:rsidP="00B479D7">
+          <w:p w14:paraId="425C33F5" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00EB4603" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Tekst2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -15280,54 +14561,53 @@
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1383" w:type="dxa"/>
             <w:gridSpan w:val="29"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39F73BB8" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="006F5261" w:rsidP="00B479D7">
+          <w:p w14:paraId="66421824" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="006F5261" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="11"/>
                     <w:format w:val="0"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
@@ -15378,367 +14658,357 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4241" w:type="dxa"/>
             <w:gridSpan w:val="82"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CBAC594" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+          <w:p w14:paraId="10A50AA0" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:spacing w:line="160" w:lineRule="exact"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:t xml:space="preserve">zy </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Wnioskodawca </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:t>pozostaje w związku małżeńskim, w którym obowiązuje ustrój wspólności majątkowej małżeńskiej</w:t>
             </w:r>
             <w:r w:rsidR="002E5060">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="043AA067" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+          <w:p w14:paraId="26956508" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DA3105">
-[...4 lines deleted...]
-            <w:r w:rsidR="00DA3105">
+            <w:r w:rsidR="007207FE">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007207FE">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="806" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58283688" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
+          <w:p w14:paraId="4C51B3A1" w14:textId="77777777" w:rsidR="00273ADF" w:rsidRPr="00AD382C" w:rsidRDefault="00273ADF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DA3105">
-[...4 lines deleted...]
-            <w:r w:rsidR="00DA3105">
+            <w:r w:rsidR="007207FE">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007207FE">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="208AF1CE" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="35C298BA" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="154CE3B8" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="4077B399" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3486" w:type="dxa"/>
             <w:gridSpan w:val="72"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="41C8C09E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B31DD1B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1383" w:type="dxa"/>
             <w:gridSpan w:val="29"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4D923EC5" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="52FC3D8F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4241" w:type="dxa"/>
             <w:gridSpan w:val="82"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7E7EEF71" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D26E3E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:spacing w:line="160" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66B4C71F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="70DC0B73" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="806" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4047E0E1" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="44B02D31" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="6385BBBF" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="4C003F15" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10915" w:type="dxa"/>
             <w:gridSpan w:val="202"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D6B2C0E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="000701C7">
+          <w:p w14:paraId="0569EEF1" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="000701C7">
             <w:pPr>
               <w:pStyle w:val="przypisy"/>
               <w:ind w:left="198" w:hanging="198"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:position w:val="4"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:t xml:space="preserve">Jeżeli zaznaczono </w:t>
@@ -15837,1072 +15107,1013 @@
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:t xml:space="preserve">o okresowe udzielanie gwarancji </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">ubezpieczeniowych </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:t xml:space="preserve">kontraktowych oraz zapoznaniu się z informacją o przetwarzaniu danych osobowych do celów związanych z zawarciem i realizacja </w:t>
             </w:r>
             <w:r w:rsidR="00A87872" w:rsidRPr="00AD382C">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:t>ww. umowy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="25548EFC" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="3870A5E6" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1C80841A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="4080F6EC" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="188" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="09589AA3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E8DA3F6" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="273113BE" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD7E13F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="20CF202A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E8EF4D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4511B151" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="01312668" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="52CC43E5" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="559B178E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="01558F5F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="39E39022" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4A69E78F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A1D3CB8" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5BE52DB1" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EAF4CE9" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0216D551" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="26268054" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="41023B20" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E15EFC2" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0DA30509" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A9BA5C5" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4204DC8C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="60332432" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4F8DBC21" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="250083C2" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0B770C97" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FCB6B0B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="712AC515" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="59D635FF" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="10D7BABB" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E26FE6" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3F235467" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EEB927C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4969BD4C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E5F8746" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="788FEA31" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="71D5554E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="441854FC" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2036791D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="748112B2" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="64D1170A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="16B73DFD" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="446DBBBD" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="20F99289" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="40C82B16" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A29B445" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="217754FB" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF5ADA3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7A03F866" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4812EF46" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="055D4B62" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="19723EF4" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6721987C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE5C70B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0EE3BB7F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6011D7DF" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="519CA092" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27936EEA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="212" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="3713FDCC" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E12C5DF" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="113DE510" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="14FC3D80" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E89639E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2BD013E5" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="47BF5ED8" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6897FB1A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="13A65206" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2988F627" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA56394" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="06580A9E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="59EA15D5" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7A9BF7B5" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="045469F8" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4C7AD051" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3571FD8D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1E968D1E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7118D560" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="10B07BA3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="60BEA4D5" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5D83D77B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CC65B05" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="207" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="25EE7D86" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="309E87EA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="219" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4952507A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD0DF38" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="75E62724" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="04103E90" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="19789394" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E3CDE45" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="41C26637" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0027F39B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="59D81077" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="17B94293" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="50FC7FD1" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="393BBCE6" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="01C065EC" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="43CA8DF1" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4D12BEEA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB4200E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6332E8FB" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="353E9A32" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3320CB16" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DAE333A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="209" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0C1BE609" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF00159" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="23594980" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="0A4DC060" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9304" w:type="dxa"/>
             <w:gridSpan w:val="186"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37FE175D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00DE2CB6" w:rsidP="00B479D7">
+          <w:p w14:paraId="549937FA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00DE2CB6" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Przychody</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1611" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29D31F02" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="15056058" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>w zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="2C527CA6" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="32204484" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9304" w:type="dxa"/>
             <w:gridSpan w:val="186"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="336568B3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="63D9E363" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:t xml:space="preserve">Poziom przychodów zrealizowanych przez Wnioskodawcę </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">w </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ostatnim roku obrachunkowym</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1611" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="546E7384" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B929A4" w:rsidP="00B479D7">
+          <w:p w14:paraId="38F535DD" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B929A4" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="14"/>
                     <w:format w:val="# ##0,00"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
@@ -16944,6634 +16155,5133 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="50AE9283" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="31E1DEAE" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7384C325" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="1AF13EA4" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="473F5049" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="33FCE661" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="62F7E572" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="081EF80D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5B2A39F4" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="271EB1E9" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7DFE22EC" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F9C1168" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="198EBD69" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0154B3DA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="14051A6C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="29846958" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="22D35A55" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="57CA22D2" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="213D3217" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A6AD12" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="43B77392" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="154A2E02" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6FD9925C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="59D3CB7B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="08D0C9F6" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D322156" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4CE0A3A1" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7735B4C2" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="60F23958" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6264727B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="478EC759" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4288CA33" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4B828E21" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="14C1E77D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6A9357EF" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDA5B88" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="31A164C2" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CF6684A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="17A346C3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="440BD0B3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6DDE69F9" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="14523993" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="08946C12" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="31776803" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4102B6B2" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CDE09FD" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2027A16F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D321303" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2B68DFD7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="05104DB5" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="715FFDA4" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D81D6B8" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0A9261CF" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="59173300" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2CBF04F6" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A0C5EE3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="372E2523" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="77A12D23" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="00538C68" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D4D8F86" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="203E1958" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2387F29B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="095F1B37" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3172DF94" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="209" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="20A3D178" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EF7FE3E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="47A79CD2" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE16352" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0437EEEC" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="23AC0F9E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="70D583E9" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ADFD72C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4A3279FB" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="184E845C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0D7E613D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="17387AF1" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="44650679" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CD127E5" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="72B63B54" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF46CCF" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="540EEA85" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="71FF1B56" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5B47C476" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="62C89FC9" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6B48BC08" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="45A6D170" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="60625E97" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BBD9359" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="207" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="38D39F0C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="22CA991F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="217" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2989612F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5161014B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1662090A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="117B7B95" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4A018A9E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4940B4BB" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="382F9BE7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="52624D36" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="157CB1DB" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2039044F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6BBFD63A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="46670F8F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="398A6DB3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ACCB803" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0E9F44F8" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ABC4DD8" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0F25A8E0" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="45030999" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="32CC577E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2093F9EA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="64454680" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E75CD9" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="2BD44F8B" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="42483719" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10915" w:type="dxa"/>
             <w:gridSpan w:val="202"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="543788A6" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="412877A0" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:spacing w:after="80"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Przedmiot wniosku</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71823912" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="48821ABA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:t xml:space="preserve">Umowa zlecenia o okresowe udzielanie gwarancji </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">ubezpieczeniowych </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:t xml:space="preserve">kontraktowych, w której limit stanowi maksymalnie 10% przychodów zrealizowanych przez Wnioskodawcę w ostatnim roku obrachunkowym, jednak nie więcej niż 500 tys. zł. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="11110AE5" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="232988FF" w14:textId="77777777" w:rsidTr="00A57A10">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0AFC3F79" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="677698A4" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-[...126 lines deleted...]
-            <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...271 lines deleted...]
-            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BCAAE42" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="191" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-            <w:tcW w:w="203" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="398BFC48" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5A3BFC" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-            <w:tcW w:w="197" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="02BC069F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-            <w:tcW w:w="201" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0256AD99" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="193" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-            <w:tcW w:w="197" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="524E8406" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="193" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-            <w:tcW w:w="209" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="292BC8EC" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC7C367" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-            <w:tcW w:w="200" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DA00CB3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="195" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-            <w:tcW w:w="197" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="00141768" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-            <w:tcW w:w="198" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD2A54F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-            <w:tcW w:w="198" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="351C87D7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-            <w:tcW w:w="197" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="229416CD" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-            <w:tcW w:w="198" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="263B8C31" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-            <w:tcW w:w="198" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="557E05D9" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-            <w:tcW w:w="198" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB32BB3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AA05203" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="197" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-            <w:tcW w:w="202" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="13770AB8" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-            <w:tcW w:w="207" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="58E2EF36" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="44586D84" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="14FFD791" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="197" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="35FD8D33" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="197" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1EA7DB" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="197" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="421A5D97" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="08854C51" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CCD6676" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="203" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE0AF0E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA8A565" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="197" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CDDF087" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="201" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="596146E7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="197" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="03EA0049" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="209" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4319A75E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A36997D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BAB302C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="197" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6163C0B4" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE4A67C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="40D3CEDE" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="197" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="18B4031A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE7B7DD" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="708574B2" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ADAC195" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="202" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="454140C7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="202" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="735EEF5A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="207" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C114077" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="217" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0F6E27C3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE2D6F1" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0FF83045" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="055CC0DC" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3F608508" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="525F5B36" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="74DC660F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F3B15AA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="46444BB4" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="08BAD595" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="451914C7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="02A058CD" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6E3EEEB5" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C7B4F44" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7F587C7A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="019CD6A6" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="00AC55BA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="78E35AD8" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1361 lines deleted...]
-          <w:p w14:paraId="608B6366" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="452107AE" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5E711D7D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F30834B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="32A56480" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="74A55BEF" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74CECD6C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="002E5060" w:rsidP="00B479D7">
+          <w:p w14:paraId="0B7973AF" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="002E5060" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Lp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2534" w:type="dxa"/>
             <w:gridSpan w:val="53"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CABAECE" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="4D57BA45" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rodzaj gwarancji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3375" w:type="dxa"/>
             <w:gridSpan w:val="70"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="215DF75E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="3991BDA9" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00B3292A" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD382C">
+            <w:r w:rsidRPr="00B3292A">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Maksymalny okres obowiązywania gwarancji </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AD382C">
+            <w:r w:rsidRPr="00B3292A">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>nie będzie dłuższy niż określona liczba miesięcy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3217" w:type="dxa"/>
             <w:gridSpan w:val="58"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CE7A585" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="2725D902" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00B3292A" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD382C">
+            <w:r w:rsidRPr="00B3292A">
               <w:t xml:space="preserve">Maksymalna kwota pojedynczej gwarancji </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AD382C">
+            <w:r w:rsidRPr="00B3292A">
               <w:br/>
               <w:t>nie może przekroczyć</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DC5A706" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="7202E8AE" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:position w:val="4"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> zaznaczyć właściwe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="467A3E4C" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="554FB3DC" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E0D5BBE" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="06C4E26E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2534" w:type="dxa"/>
             <w:gridSpan w:val="53"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31854850" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="4A2F3A27" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:t xml:space="preserve">Zapłaty wadium </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3375" w:type="dxa"/>
             <w:gridSpan w:val="70"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6133F90E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="10D6B9BF" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00B3292A" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AD382C">
+            <w:r w:rsidRPr="00B3292A">
               <w:t xml:space="preserve">12 miesięcy </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3217" w:type="dxa"/>
             <w:gridSpan w:val="58"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21E67FAE" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00AD5DF1" w:rsidP="00B479D7">
+          <w:p w14:paraId="18A0841E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00B3292A" w:rsidRDefault="0091342D" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:r w:rsidR="00B479D7" w:rsidRPr="00AD382C">
+            <w:r w:rsidRPr="00B3292A">
+              <w:t>200 tys. zł</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA0499" w:rsidRPr="00B3292A">
+              <w:t xml:space="preserve">, nie więcej niż </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3292A">
+              <w:t>wartość limitu</w:t>
+            </w:r>
+            <w:r w:rsidR="00B479D7" w:rsidRPr="00B3292A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22BCF7C6" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="60F9416C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DA3105">
-[...4 lines deleted...]
-            <w:r w:rsidR="00DA3105">
+            <w:r w:rsidR="007207FE">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007207FE">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="270FA677" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="1D9F1CBA" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AB4BB81" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="6DB3E0C7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2534" w:type="dxa"/>
             <w:gridSpan w:val="53"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="628A3228" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="28C314AD" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:t xml:space="preserve">Należytego wykonania kontraktu </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3375" w:type="dxa"/>
             <w:gridSpan w:val="70"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AB310C1" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="5EFCF75B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00B3292A" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AD382C">
+            <w:r w:rsidRPr="00B3292A">
               <w:t>36 miesięcy + 45 dni na zwolnienie gwarancji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3217" w:type="dxa"/>
             <w:gridSpan w:val="58"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7296AF5A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00AD5DF1" w:rsidP="00B479D7">
+          <w:p w14:paraId="29AA34FA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00B3292A" w:rsidRDefault="0091342D" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:r w:rsidR="00B479D7" w:rsidRPr="00AD382C">
+            <w:r w:rsidRPr="00B3292A">
+              <w:t xml:space="preserve">150 tys. zł, nie więcej niż </w:t>
+            </w:r>
+            <w:r w:rsidR="00B479D7" w:rsidRPr="00B3292A">
+              <w:t>warto</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3292A">
+              <w:t>ść</w:t>
+            </w:r>
+            <w:r w:rsidR="00B479D7" w:rsidRPr="00B3292A">
+              <w:t xml:space="preserve"> limit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3292A">
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidR="00B479D7" w:rsidRPr="00B3292A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19D1F779" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="01BF2946" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DA3105">
-[...4 lines deleted...]
-            <w:r w:rsidR="00DA3105">
+            <w:r w:rsidR="007207FE">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007207FE">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="7932007E" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="4A3F9071" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E71DDFA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="7C1DCB2F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2534" w:type="dxa"/>
             <w:gridSpan w:val="53"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="115D82E2" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="1E08C316" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:t xml:space="preserve">Właściwego usunięcia wad lub usterek </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3375" w:type="dxa"/>
             <w:gridSpan w:val="70"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B72E162" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="5130E3F4" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00B3292A" w:rsidRDefault="00F317EF" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AD382C">
-              <w:t>60 miesięcy + 45 dni na zwolnienie gwarancji</w:t>
+            <w:r w:rsidRPr="00B3292A">
+              <w:t>84</w:t>
+            </w:r>
+            <w:r w:rsidR="00B479D7" w:rsidRPr="00B3292A">
+              <w:t xml:space="preserve"> miesi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3292A">
+              <w:t>ą</w:t>
+            </w:r>
+            <w:r w:rsidR="00B479D7" w:rsidRPr="00B3292A">
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3292A">
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00B479D7" w:rsidRPr="00B3292A">
+              <w:t xml:space="preserve"> + 45 dni na zwolnienie gwarancji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3217" w:type="dxa"/>
             <w:gridSpan w:val="58"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="113D38CF" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00005A21" w:rsidP="00B479D7">
+          <w:p w14:paraId="5BA5F3FC" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00B3292A" w:rsidRDefault="0091342D" w:rsidP="0091342D">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:t>% wartości limitu</w:t>
+            <w:r w:rsidRPr="00B3292A">
+              <w:t xml:space="preserve">150 tys. zł, nie więcej niż </w:t>
+            </w:r>
+            <w:r w:rsidR="00B479D7" w:rsidRPr="00B3292A">
+              <w:t>wartoś</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3292A">
+              <w:t>ć</w:t>
+            </w:r>
+            <w:r w:rsidR="00B479D7" w:rsidRPr="00B3292A">
+              <w:t xml:space="preserve"> limit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3292A">
+              <w:t>u</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74B90642" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="088DFD6A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DA3105">
-[...4 lines deleted...]
-            <w:r w:rsidR="00DA3105">
+            <w:r w:rsidR="007207FE">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007207FE">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="22482490" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="520212D8" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E49DEFB" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="03951D17" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2534" w:type="dxa"/>
             <w:gridSpan w:val="53"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42FC0ABE" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="0A89AD43" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:t>Należytego wykonania umowy i</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:t>usunięcia wad - łącznie dla jednego kontraktu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3375" w:type="dxa"/>
             <w:gridSpan w:val="70"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A34E068" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="008C50C6">
+          <w:p w14:paraId="5EC895C4" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00B3292A" w:rsidRDefault="00F317EF" w:rsidP="008C50C6">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AD382C">
-              <w:t>96 miesięcy + 45 dni na zwolnienie gwarancji</w:t>
+            <w:r w:rsidRPr="00B3292A">
+              <w:t>108</w:t>
+            </w:r>
+            <w:r w:rsidR="00B479D7" w:rsidRPr="00B3292A">
+              <w:t xml:space="preserve"> miesięcy + 45 dni na zwolnienie gwarancji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3217" w:type="dxa"/>
             <w:gridSpan w:val="58"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3991D744" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00AD5DF1" w:rsidP="00B479D7">
+          <w:p w14:paraId="50266368" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00B3292A" w:rsidRDefault="0091342D" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00B3292A">
+              <w:t xml:space="preserve">150 tys. zł, nie wiecej niż </w:t>
+            </w:r>
+            <w:r w:rsidR="00B479D7" w:rsidRPr="00B3292A">
+              <w:t>wartoś</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3292A">
+              <w:t>ć</w:t>
+            </w:r>
+            <w:r w:rsidR="00B479D7" w:rsidRPr="00B3292A">
+              <w:t xml:space="preserve"> limitu </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AFC0B3E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="6BC07980" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DA3105">
-[...4 lines deleted...]
-            <w:r w:rsidR="00DA3105">
+            <w:r w:rsidR="007207FE">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007207FE">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="4E370ECC" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="4B1E67E2" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44AF7663" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="3499BF50" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2534" w:type="dxa"/>
             <w:gridSpan w:val="53"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A5D9826" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="094D278C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:t>Zwrotu zaliczki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3375" w:type="dxa"/>
             <w:gridSpan w:val="70"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13A297AA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="6FF2E446" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00B3292A" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AD382C">
+            <w:r w:rsidRPr="00B3292A">
               <w:t>24 miesiące</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3217" w:type="dxa"/>
             <w:gridSpan w:val="58"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FA10E87" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="002E5060" w:rsidP="00B479D7">
+          <w:p w14:paraId="542C3708" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00B3292A" w:rsidRDefault="002B5AA0" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>% wartości limitu</w:t>
+            <w:r w:rsidRPr="002B5AA0">
+              <w:t>30%</w:t>
+            </w:r>
+            <w:r w:rsidR="0091342D" w:rsidRPr="002B5AA0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B479D7" w:rsidRPr="002B5AA0">
+              <w:t>wartoś</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B5AA0">
+              <w:t>ci</w:t>
+            </w:r>
+            <w:r w:rsidR="00B479D7" w:rsidRPr="002B5AA0">
+              <w:t xml:space="preserve"> limitu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40B72C9B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="3F48136F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DA3105">
-[...4 lines deleted...]
-            <w:r w:rsidR="00DA3105">
+            <w:r w:rsidR="007207FE">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007207FE">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="61CFF0AE" w14:textId="77777777" w:rsidTr="00B479D7">
+      <w:tr w:rsidR="00B479D7" w:rsidRPr="00AD382C" w14:paraId="10B0C18A" w14:textId="77777777" w:rsidTr="00B479D7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="313F95CE" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+          <w:p w14:paraId="68842BC8" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6F62D6AD" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="319079F7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3DD298B1" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EA3B833" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5338A33A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="39DE2A3C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3EDADB9C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B0711FF" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6D27CCF5" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="794A2113" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2AEEB250" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE3D402" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="223B82B4" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E491F2D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6011EC7C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="363DE202" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2AAA3A9F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F142656" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5F97BCFA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="430FB99D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5B39AD24" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D5085FD" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4EB4349D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="25311F77" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="72535282" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6890E8ED" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="01913F83" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A44BDFE" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3C3E48DA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A397058" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3C7D98E1" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6897CD36" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="395ED232" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A88A61" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="05B29592" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="36D16515" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2F20A781" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A1FB92A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="12C6D2D0" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E0F2E43" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="70922BF5" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="376EAE69" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="32AD5143" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C25C577" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3E134989" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="40153F78" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="04F8F094" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A30C540" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5D320F24" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C0BD5E3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="647BCCD1" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D190A54" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7C6D479D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="04AE2072" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="07613C23" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="271F666B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="384CC5FC" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA8E8C4" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="74542205" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF69580" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="209" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5AAA12F9" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD2115C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="49A6CFB8" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="47F0E9A9" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1F7BA9F3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0040E02D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="66339C87" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="53E4C16A" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6508CB4C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="09DCD9A7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1D6BFDCD" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="78968ADF" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="52F4571F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="425A777C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="02BF1C34" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="23A6AE3C" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="78A9A57E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C76F3A3" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1F3ED23B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A6D84C4" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4813EACA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="268B10CC" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3F231A8E" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4010216D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="207" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="40BE84E4" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="45DF18BB" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="217" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="67FCE75B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC49860" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6C4487AA" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="03165792" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1C157D65" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2A3477" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7F78503F" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D2B6417" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="45AB88CE" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="34ABB34B" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="60AC33DB" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A0A12FF" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="494E3D69" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F8796CE" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5996D1B7" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FB13253" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="09F83AE4" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE4A405" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="12F7F567" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D75360D" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4D8E2937" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="34A74938" w14:textId="77777777" w:rsidR="00B479D7" w:rsidRPr="00AD382C" w:rsidRDefault="00B479D7" w:rsidP="00B479D7">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01512AEA" w14:textId="77777777" w:rsidR="000B1D1D" w:rsidRPr="00AD382C" w:rsidRDefault="000B1D1D" w:rsidP="00200DFB">
+    <w:p w14:paraId="67FD7697" w14:textId="77777777" w:rsidR="000B1D1D" w:rsidRPr="00AD382C" w:rsidRDefault="000B1D1D" w:rsidP="00200DFB">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:sectPr w:rsidR="000B1D1D" w:rsidRPr="00AD382C" w:rsidSect="001D7A8A">
           <w:footerReference w:type="even" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:headerReference w:type="first" r:id="rId13"/>
           <w:footerReference w:type="first" r:id="rId14"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="765" w:right="482" w:bottom="340" w:left="539" w:header="0" w:footer="283" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21E81579" w14:textId="77777777" w:rsidR="00DF40A3" w:rsidRPr="00AD382C" w:rsidRDefault="00DF40A3" w:rsidP="00410AA1">
+    <w:p w14:paraId="01BB6630" w14:textId="77777777" w:rsidR="00DF40A3" w:rsidRPr="00AD382C" w:rsidRDefault="00DF40A3" w:rsidP="00410AA1">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:ind w:firstLine="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F8C7ADA" w14:textId="77777777" w:rsidR="00200DFB" w:rsidRPr="00AD382C" w:rsidRDefault="00200DFB" w:rsidP="00410AA1">
+    <w:p w14:paraId="0D4BDF10" w14:textId="77777777" w:rsidR="00200DFB" w:rsidRPr="00AD382C" w:rsidRDefault="00200DFB" w:rsidP="00410AA1">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:ind w:firstLine="709"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B51F5DE" w14:textId="77777777" w:rsidR="00C90641" w:rsidRPr="00AD382C" w:rsidRDefault="00C90641" w:rsidP="00C90641">
+    <w:p w14:paraId="32B90EF4" w14:textId="77777777" w:rsidR="00C90641" w:rsidRPr="00AD382C" w:rsidRDefault="00C90641" w:rsidP="00C90641">
       <w:pPr>
         <w:pStyle w:val="naglowkisekcji"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>INFORMACJA ADMINISTRATORA DANYCH OSOBOWYCH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="025220C4" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="006C5647">
+    <w:p w14:paraId="007F8293" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="006C5647">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23BFADE3" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="36C0E0C3" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">[Administrator i dane kontaktowe administratora i Inspektora Ochrony Danych] </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B7E972A" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="207B6023" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Administratorem danych osobowych podanych w związku z zawarciem umowy gwarancji ubezpieczeniowej jest PZU SA z siedzibą w Warszawie, przy Rondzie Ignacego Daszyńskiego 4, 00-843 Warszawa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1279EB7F" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="3823EA65" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Kontakt z administratorem jest możliwy za pośrednictwem adresu e-mail </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00AD382C">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Source Sans Pro"/>
             <w:color w:val="003C7D"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>kontakt@pzu.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> lub pisemnie na wyżej wskazany adres siedziby administratora. We wszystkich sprawach z zakresu ochrony danych osobowych może Pani/Pan kontaktować się z wyznaczonym przez administratora Inspektorem Ochrony Danych. Taki kontakt może się odbyć drogą elektroniczną na adres e-mail </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00AD382C">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Source Sans Pro"/>
             <w:color w:val="003C7D"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>IODpzu@pzu.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> lub pisemnie na adres PZU SA, IOD, Rondo Ignacego Daszyńskiego 4, 00-843 Warszawa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A4C1451" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="54E3E9B3" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03B45593" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="46895D08" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">[Przetwarzanie danych] </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38439C54" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="1EC2D00E" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Administrator może przetwarzać Pani/Pana dane w celu: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D117A3" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="32B45BE3" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
         <w:ind w:left="170" w:hanging="170"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">zawarcia i wykonania umowy gwarancji ubezpieczeniowej – podstawą prawną przetwarzania jest niezbędność przetwarzania danych do zawarcia i wykonywania umowy gwarancji ubezpieczeniowej, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="348488E1" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="4C35F326" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
         <w:ind w:left="170" w:hanging="170"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">oceny ryzyka ubezpieczeniowego przed zawarciem umowy – podstawą prawną przetwarzania jest niezbędność przetwarzania danych do zawarcia i wykonania umowy gwarancji ubezpieczeniowej, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B83F036" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="4CBDD0EB" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
         <w:ind w:left="170" w:hanging="170"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">marketingu bezpośredniego produktów i usług własnych administratora, obejmującego profilowanie w celu dostosowania przesyłanych treści marketingowych – podstawą prawną przetwarzania jest niezbędność przetwarzania danych do realizacji prawnie uzasadnionego interesu administratora; uzasadnionym interesem administratora jest dostarczanie klientom informacji o produktach ubezpieczeniowych i innych produktach finansowych oferowanych przez PZU SA; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA3249A" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="2904B897" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
         <w:ind w:left="170" w:hanging="170"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">w przypadku wyrażenia zgody na przetwarzanie danych osobowych w celach marketingowych w przypadku niezawarcia umowy gwarancji ubezpieczeniowej lub po rozwiązaniu umowy gwarancji ubezpieczeniowej, zgoda ta będzie podstawą prawną dla przetwarzania danych osobowych; do celów marketingu wykorzystywane będą podane dane kontaktowe oraz dane kontaktowe pozyskane w przyszłości, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C011BE" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="352A3DF1" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
         <w:ind w:left="170" w:hanging="170"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">ewentualnego dochodzenia roszczeń lub ewentualnej obrony przed roszczeniami związanymi z zawartą umową gwarancji ubezpieczeniowej – podstawą prawną przetwarzania jest niezbędność przetwarzania danych do realizacji prawnie uzasadnionego interesu administratora; uzasadnionym interesem administratora jest możliwość dochodzenia przez niego roszczeń oraz obrony przed roszczeniami wynikającymi z zawartej umowy gwarancji ubezpieczeniowej, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43759225" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="30970C29" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
         <w:ind w:left="170" w:hanging="170"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">reasekuracji ryzyk – podstawą prawną przetwarzania jest niezbędność przetwarzania danych do realizacji prawnie uzasadnionego interesu administratora; uzasadnionym interesem administratora jest zmniejszenie ryzyka ubezpieczeniowego związanego z umową zawartą z Panią/Panem, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10747368" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="2DBA50EB" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
         <w:ind w:left="170" w:hanging="170"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">wypełniania przez administratora obowiązków dotyczących przechowywania dowodów księgowych dotyczących umów gwarancji ubezpieczeniowej – podstawą prawną przetwarzania jest niezbędność przetwarzania danych do wypełnienia obowiązku prawnego ciążącego na administratorze wynikającego z przepisów o rachunkowości, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E7C07B7" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="5FBF20E9" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
         <w:ind w:left="170" w:hanging="170"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">wypełniania przez administratora obowiązków wynikających z przepisów prawa, w szczególności w zakresie weryfikacji list sankcyjnych – podstawą prawną przetwarzania jest niezbędność do wypełnienia obowiązku prawnego ciążącego na administratorze wynikającego z odpowiednich przepisów, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5740D464" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="425E66CE" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
         <w:ind w:left="170" w:hanging="170"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">podejmowania ewentualnych czynności w związku z przeciwdziałaniem wypłacaniu nienależnych świadczeń lub odszkodowań – podstawą prawną przetwarzania jest niezbędność przetwarzania danych do realizacji prawnie uzasadnionego interesu administratora; uzasadnionym interesem administratora jest możliwość przeciwdziałania wypłacaniu nienależnych świadczeń lub odszkodowań. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D20E328" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="3A9AD6B6" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21B765C7" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="612BD0D8" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Podanie danych osobowych w związku z zawieraną umową jest konieczne do zawarcia i wykonywania umowy gwarancji ubezpieczeniowej oraz do dokonania oceny ryzyka – bez podania danych osobowych nie jest możliwe zawarcie umowy gwarancji ubezpieczeniowej. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C83AAB" w14:textId="77777777" w:rsidR="00BA0977" w:rsidRPr="00AD382C" w:rsidRDefault="00BA0977" w:rsidP="008A40F5">
+    <w:p w14:paraId="68F7C84E" w14:textId="77777777" w:rsidR="00BA0977" w:rsidRPr="00AD382C" w:rsidRDefault="00BA0977" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="037F6E84" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="04CC5060" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Podanie danych osobowych w celach marketingowych jest dobrowolne. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ABF80DD" w14:textId="77777777" w:rsidR="00BA0977" w:rsidRPr="00AD382C" w:rsidRDefault="00BA0977" w:rsidP="008A40F5">
+    <w:p w14:paraId="2D3425E7" w14:textId="77777777" w:rsidR="00BA0977" w:rsidRPr="00AD382C" w:rsidRDefault="00BA0977" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FBF7FFE" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="449EDD25" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">[Okres przechowywania danych] </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="609E07B7" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="1D96A032" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Pani/Pana dane osobowe będą przechowywane do momentu przedawnienia roszczeń z tytułu umowy gwarancji ubezpieczeniowej lub do momentu wygaśnięcia obowiązku przechowywania danych wynikającego z przepisów prawa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299AEC85" w14:textId="77777777" w:rsidR="00BA0977" w:rsidRPr="00AD382C" w:rsidRDefault="00BA0977" w:rsidP="008A40F5">
+    <w:p w14:paraId="368C6A24" w14:textId="77777777" w:rsidR="00BA0977" w:rsidRPr="00AD382C" w:rsidRDefault="00BA0977" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37707984" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="43D0C7F6" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Administrator przestanie wcześniej przetwarzać dane wykorzystywane do celów marketingu bezpośredniego, obejmującego profilowanie, jeżeli zgłosi Pani/Pan sprzeciw wobec przetwarzania Pani/Pana danych w tym celu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70F29691" w14:textId="77777777" w:rsidR="00BA0977" w:rsidRPr="00AD382C" w:rsidRDefault="00BA0977" w:rsidP="008A40F5">
+    <w:p w14:paraId="3B93FCE3" w14:textId="77777777" w:rsidR="00BA0977" w:rsidRPr="00AD382C" w:rsidRDefault="00BA0977" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25871BCF" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="3759661C" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">W zakresie, w jakim podstawą przetwarzania danych jest zgoda, Pani/Pana dane osobowe będą przetwarzane do czasu jej wycofania. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B4293AA" w14:textId="77777777" w:rsidR="00BA0977" w:rsidRPr="00AD382C" w:rsidRDefault="00BA0977" w:rsidP="008A40F5">
+    <w:p w14:paraId="7BAF0B3F" w14:textId="77777777" w:rsidR="00BA0977" w:rsidRPr="00AD382C" w:rsidRDefault="00BA0977" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5427B4D4" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="054F703E" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>[Przekazywanie danych]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1250FB37" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="5391B3D8" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Pani/Pana dane osobowe mogą być udostępnione podmiotom i organom upoważnionym do przetwarzania tych danych na podstawie przepisów prawa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C22A6C" w14:textId="77777777" w:rsidR="00BA0977" w:rsidRPr="00AD382C" w:rsidRDefault="00BA0977" w:rsidP="008A40F5">
+    <w:p w14:paraId="17AD3D96" w14:textId="77777777" w:rsidR="00BA0977" w:rsidRPr="00AD382C" w:rsidRDefault="00BA0977" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EE248F9" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="6C206E58" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Pani/Pana dane osobowe mogą być udostępnione zakładom reasekuracji, a także mogą być przekazywane innym spółkom z Grupy PZU, jeśli wyraziła Pani/Pan zgodę na takie przekazanie. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A166D32" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="3336116B" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5967F100" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="3C46FBA1" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Pani/Pana dane osobowe mogą być przekazywane podmiotom przetwarzającym dane osobowe na zlecenie administratora, w tym m.in. dostawcom usług IT, podmiotom przetwarzającym dane w celu windykacji należności, agencjom marketingowym, czy też agentom ubezpieczeniowym, przy czym takie podmioty przetwarzają dane na podstawie umowy z administratorem i wyłącznie zgodnie z poleceniami administratora. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0395850A" w14:textId="77777777" w:rsidR="00BA0977" w:rsidRPr="00AD382C" w:rsidRDefault="00BA0977" w:rsidP="008A40F5">
+    <w:p w14:paraId="0A302D74" w14:textId="77777777" w:rsidR="00BA0977" w:rsidRPr="00AD382C" w:rsidRDefault="00BA0977" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A1D83A9" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="754C6612" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">W zależności od rodzaju ubezpieczenia, Pani/Pana dane osobowe mogą być przekazane podmiotom znajdującym się w państwach poza Europejskim Obszarem Gospodarczym jeżeli okaże się to niezbędne do wykonania zawartej umowy ubezpieczenia. Więcej informacji o przekazaniu danych osobowych, w tym o państwach, do których dane mogą być przekazywane, można uzyskać kontaktując się z administratorem lub z Inspektorem Ochrony Danych, korzystając ze wskazanych wyżej danych kontaktowych. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7950B89E" w14:textId="77777777" w:rsidR="00BA0977" w:rsidRPr="00AD382C" w:rsidRDefault="00BA0977" w:rsidP="008A40F5">
+    <w:p w14:paraId="0EF4C3D1" w14:textId="77777777" w:rsidR="00BA0977" w:rsidRPr="00AD382C" w:rsidRDefault="00BA0977" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28C77784" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="5F08E564" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">[Pani/Pana prawa] </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0740CF02" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="73551D91" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Przysługuje Pani/Panu prawo dostępu do swoich danych osobowych oraz prawo żądania ich sprostowania, ich usunięcia lub ograniczenia ich przetwarzania. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C524136" w14:textId="77777777" w:rsidR="00BA0977" w:rsidRPr="00AD382C" w:rsidRDefault="00BA0977" w:rsidP="008A40F5">
+    <w:p w14:paraId="235C47A0" w14:textId="77777777" w:rsidR="00BA0977" w:rsidRPr="00AD382C" w:rsidRDefault="00BA0977" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A9CAB61" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="26349A05" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Przysługuje Pani/Panu prawo do przenoszenia danych osobowych, tj. do otrzymania od administratora Pani/Pana danych osobowych, w ustrukturyzowanym, powszechnie używanym formacie nadającym się do odczytu maszynowego. Może Pani/Pan przesłać te dane innemu administratorowi. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47677E41" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="4B0583F0" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68637188" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="2DA36B06" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">W zakresie, w jakim podstawą przetwarzania Pani/Pana danych osobowych jest przesłanka prawnie uzasadnionego interesu administratora, przysługuje Pani/Panu prawo wniesienia sprzeciwu wobec przetwarzania Pani/Pana danych osobowych. W szczególności przysługuje Pani/Panu prawo sprzeciwu wobec przetwarzania danych na potrzeby marketingu bezpośredniego w tym profilowania. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD382C">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A075A27" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="714DA10A" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">W zakresie, w jakim podstawą przetwarzania Pani/Pana danych osobowych jest zgoda, ma Pani/Pan prawo jej wycofania. Zgodę można odwołać w każdym czasie w oddziale lub wysyłając e-mail na adres </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00AD382C">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Source Sans Pro"/>
             <w:color w:val="003C7D"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>kontakt@pzu.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> albo pismo na adres PZU, ul. Postępu 18a, 02-676 Warszawa. Wycofanie zgody nie wpływa na zgodność z prawem przetwarzania dokonanego na podstawie zgody przed jej wycofaniem. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171A6BA7" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="4A27F0FF" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">W celu skorzystania z powyższych praw należy skontaktować się z administratorem lub z Inspektorem Ochrony Danych, korzystając ze wskazanych wyżej danych kontaktowych. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA0A534" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
+    <w:p w14:paraId="795543EB" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="008A40F5">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:line="190" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Przysługuje Pani/Panu prawo wniesienia skargi do organu nadzorczego. W Polsce takim organem nadzorczym jest Prezes Urzędu Ochrony Danych Osobowych. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CEEBD4C" w14:textId="77777777" w:rsidR="00BA0977" w:rsidRPr="00AD382C" w:rsidRDefault="00BA0977" w:rsidP="006C5647">
+    <w:p w14:paraId="571B940B" w14:textId="77777777" w:rsidR="00BA0977" w:rsidRPr="00AD382C" w:rsidRDefault="00BA0977" w:rsidP="006C5647">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE0B466" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="006A512A">
+    <w:p w14:paraId="580B45A2" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="006A512A">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">OŚWIADCZENIA </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="707571D6" w14:textId="77777777" w:rsidR="00BA0977" w:rsidRPr="00AD382C" w:rsidRDefault="00BA0977" w:rsidP="00C90641">
+    <w:p w14:paraId="437B374F" w14:textId="77777777" w:rsidR="00BA0977" w:rsidRPr="00AD382C" w:rsidRDefault="00BA0977" w:rsidP="00C90641">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="649D1534" w14:textId="77777777" w:rsidR="00F61167" w:rsidRPr="00AD382C" w:rsidRDefault="00F61167" w:rsidP="00EB4603">
+    <w:p w14:paraId="6905BB45" w14:textId="77777777" w:rsidR="00F61167" w:rsidRPr="00AD382C" w:rsidRDefault="00F61167" w:rsidP="00EB4603">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Niniejszym oświadczam, że zapoznałam/em się z powyższą „Informacją Administratora danych osobowych” o przetwarzaniu moich danych osobowych. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79434C78" w14:textId="77777777" w:rsidR="00F61167" w:rsidRPr="00AD382C" w:rsidRDefault="00F61167" w:rsidP="00EB4603">
+    <w:p w14:paraId="1BEE43A6" w14:textId="77777777" w:rsidR="00F61167" w:rsidRPr="00AD382C" w:rsidRDefault="00F61167" w:rsidP="00EB4603">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t>Niniejszym potwierdzam</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">y, że informacje wymienione we wniosku są zgodne z aktualnym stanem faktycznym oraz, że do dnia dzisiejszego nie dokonano żadnych czynności formalnych zmierzających do ich zmiany. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25D99CF8" w14:textId="77777777" w:rsidR="00F61167" w:rsidRPr="00AD382C" w:rsidRDefault="00F61167" w:rsidP="00EB4603">
+    <w:p w14:paraId="1EA5FB44" w14:textId="77777777" w:rsidR="00F61167" w:rsidRPr="00AD382C" w:rsidRDefault="00F61167" w:rsidP="00EB4603">
+      <w:pPr>
+        <w:pStyle w:val="opisypol"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60A52FE0" w14:textId="77777777" w:rsidR="00F61167" w:rsidRPr="00E54314" w:rsidRDefault="00F61167" w:rsidP="00EB4603">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">Niniejszym oświadczam/y że jestem/śmy w pełni świadomi i akceptujemy to, że w przypadku otrzymania gwarancji zapłaty wadium, PZU SA nie jest w żaden sposób zobligowane do udzielenia jakiejkolwiek innej gwarancji a w szczególności do udzielenia gwarancji zabezpieczającej umowę zawieraną z zamawiającym w wyniku wygrania przetargu zabezpieczanego w zakresie wadium gwarancją PZU SA. </w:t>
+        <w:t xml:space="preserve">Niniejszym oświadczam/y, że wyrażam/y zgodę na </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="opisypol"/>
+      <w:r w:rsidRPr="00E54314">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>sprawdzenie mnie/nas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54314">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Source Sans Pro"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54314">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>reprezentowanej spółki w Krajowym Rejestrze Długów</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54314">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Source Sans Pro"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z wykorzystaniem numeru PESEL podanego w związku z zawarciem umowy.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54314">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="28ECE281" w14:textId="77777777" w:rsidR="00F61167" w:rsidRPr="00AD382C" w:rsidRDefault="00F61167" w:rsidP="00EB4603">
+    <w:p w14:paraId="3C2A8BDA" w14:textId="77777777" w:rsidR="00F61167" w:rsidRPr="00AD382C" w:rsidRDefault="00F61167" w:rsidP="00EB4603">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
-        <w:t>Niniejszym oświadczam/y, że wyrażam/y zgodę na sprawdzenie mnie/nas</w:t>
+        <w:t xml:space="preserve">Niniejszym oświadczam/y, że wyrażam/y zgodę na przesyłanie informacji i </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD382C">
+      <w:r w:rsidRPr="00E54314">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
-          <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> oraz </w:t>
+        <w:t>dokumentów, które</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
-        <w:t>reprezentowanej spółki w Krajowym Rejestrze Długów</w:t>
-[...26 lines deleted...]
-        <w:t>Niniejszym oświadczam/y, że wyrażam/y zgodę na przesyłanie informacji i dokumentów, w tym dokumentu gwarancji ubezpieczeniowej, a także informacji, które mają związek z wnioskowaną lub zawartą umową zlecenia udzielenia gwarancji ubezpieczeniowej za pośrednictwem środków komunikacji elektronicznej, w tym wiadomości SMS/MMS lub</w:t>
+        <w:t xml:space="preserve"> mają związek z wnioskowaną lub zawartą umową zlecenia udzielenia gwarancji ubezpieczeniowej za pośrednictwem środków komunikacji elektronicznej, w tym wiadomości SMS/MMS lub</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
-          <w:lang w:val="pl-PL"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">e-mail na wskazany numer telefonu lub adres mailowy. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE65CB4" w14:textId="77777777" w:rsidR="00F61167" w:rsidRPr="00AD382C" w:rsidRDefault="00F61167" w:rsidP="00EB4603">
+    <w:p w14:paraId="4743FE1D" w14:textId="77777777" w:rsidR="00F61167" w:rsidRPr="00AD382C" w:rsidRDefault="00F61167" w:rsidP="00EB4603">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">W razie zmiany podanych danych kontaktowych, zobowiązuję się/emy się uaktualnić dane, dzięki którym będę/będziemy otrzymywać informacje za pośrednictwem środków komunikacji elektronicznej. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F7F5569" w14:textId="77777777" w:rsidR="00F61167" w:rsidRPr="00AD382C" w:rsidRDefault="00F61167" w:rsidP="00EB4603">
+    <w:p w14:paraId="16788929" w14:textId="77777777" w:rsidR="00F61167" w:rsidRPr="00AD382C" w:rsidRDefault="00F61167" w:rsidP="00EB4603">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t>Po</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">wyższe zgody są niezbędne </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">do zawarcia i wykonywania umowy gwarancji ubezpieczeniowej oraz do dokonania oceny ryzyka – bez </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>wyrażenia zgód</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> nie jest możliwe zawarcie umowy gwarancji ubezpieczeniowej. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42FC65D3" w14:textId="77777777" w:rsidR="00F61167" w:rsidRPr="00AD382C" w:rsidRDefault="00F61167" w:rsidP="00EB4603">
+    <w:p w14:paraId="2932AF94" w14:textId="77777777" w:rsidR="00F61167" w:rsidRPr="00AD382C" w:rsidRDefault="00F61167" w:rsidP="00EB4603">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67DB30D5" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="00F61167" w:rsidP="00EB4603">
+    <w:p w14:paraId="188697C3" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="00F61167" w:rsidP="00EB4603">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
         <w:t>Przedstawione informacje traktowane są jako poufne. PZU SA zastrzega sobie prawo do kontaktowania się z innymi podmiotami, aby uzyskać informacje, które mogą przyczynić się do poznania sytuacji wnioskodawcy</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EED4BC5" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="00EB4603">
+    <w:p w14:paraId="7E78C2E4" w14:textId="77777777" w:rsidR="006C5647" w:rsidRPr="00AD382C" w:rsidRDefault="006C5647" w:rsidP="00EB4603">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10915" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="192"/>
         <w:gridCol w:w="189"/>
         <w:gridCol w:w="189"/>
         <w:gridCol w:w="191"/>
         <w:gridCol w:w="193"/>
         <w:gridCol w:w="196"/>
         <w:gridCol w:w="196"/>
@@ -23602,3462 +21312,3241 @@
         <w:gridCol w:w="204"/>
         <w:gridCol w:w="200"/>
         <w:gridCol w:w="201"/>
         <w:gridCol w:w="198"/>
         <w:gridCol w:w="199"/>
         <w:gridCol w:w="199"/>
         <w:gridCol w:w="198"/>
         <w:gridCol w:w="199"/>
         <w:gridCol w:w="199"/>
         <w:gridCol w:w="203"/>
         <w:gridCol w:w="202"/>
         <w:gridCol w:w="199"/>
         <w:gridCol w:w="199"/>
         <w:gridCol w:w="199"/>
         <w:gridCol w:w="199"/>
         <w:gridCol w:w="199"/>
         <w:gridCol w:w="199"/>
         <w:gridCol w:w="199"/>
         <w:gridCol w:w="199"/>
         <w:gridCol w:w="200"/>
         <w:gridCol w:w="199"/>
         <w:gridCol w:w="199"/>
         <w:gridCol w:w="199"/>
         <w:gridCol w:w="206"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A87872" w:rsidRPr="00AD382C" w14:paraId="6008017D" w14:textId="77777777" w:rsidTr="006F5FF2">
+      <w:tr w:rsidR="00A87872" w:rsidRPr="00AD382C" w14:paraId="730AD142" w14:textId="77777777" w:rsidTr="006F5FF2">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5080B016" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+          <w:p w14:paraId="79D9A7BA" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="73F02EEE" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E047100" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="604552BA" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B6FCC29" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5E83838F" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF845D2" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="765AE48E" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="719B45C1" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="17FF1319" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CCFED5A" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2F8C7522" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD199CA" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3A766508" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2705E394" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6B0EA8EA" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27F86EB9" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2C72FE03" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="00BC6D67" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="52878D3C" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="57BDB2C0" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="35420FF6" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="237F61A5" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="426B300D" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="68D1B97A" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="251F3AD7" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50C5628C" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3A2114F6" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F627DE9" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="41BF56C6" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="40852072" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E3A9639" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="38A1D642" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...92 lines deleted...]
-          <w:p w14:paraId="5EEF15BC" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="33A57BBE" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E88F2B9" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="16D4A715" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="771A9E7A" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="533EA3F5" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2524CEBD" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="101BEF3F" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1521BDC4" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB5FB69" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4A79D454" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="527AB579" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3ED38956" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4890C3FD" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="7AAAE8B5" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="74BBA35D" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D771A8C" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="09AE5228" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D425F20" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7F92794E" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3648288A" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3144AF0E" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="09480EC7" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="32FC8088" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C6B9733" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="2E9D72A2" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="36944E21" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="72861037" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C291215" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="2597A145" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA76C18" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27EAC4F7" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7492EF19" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4512AA62" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="43EB9B33" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...122 lines deleted...]
-          <w:p w14:paraId="6F45F4EB" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="40ADDCF4" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="690245EB" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="17413AF0" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7ED89D" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6948C730" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="280E7992" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E5A968D" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="044E8820" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="53C8F27D" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="5FEDE7FF" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F0B8E75" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="596511AB" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1563ADEE" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C145103" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="44E9FFD2" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2274B9DB" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87872" w:rsidRPr="00AD382C" w14:paraId="36C307FE" w14:textId="77777777" w:rsidTr="006F5FF2">
+      <w:tr w:rsidR="00A87872" w:rsidRPr="00AD382C" w14:paraId="5EB04E9B" w14:textId="77777777" w:rsidTr="006F5FF2">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2E2E0F53" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+          <w:p w14:paraId="010AD4DB" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="380EA0BF" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="17947D0C" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="24397EB4" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="368E04A3" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4CBE8586" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0154A6F1" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4415401E" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27950C85" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7E49A1F3" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0E2129" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="69D6EC6C" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="651AF4E0" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7538E2E4" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="563128CD" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2265481B" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="36F72687" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="228BF047" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="428DCBA8" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6D8D9DAB" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="54CAB1DD" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6CE6AD11" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F165036" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="688A606E" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="16101B29" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1FA25486" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="02EEAAF9" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3191561F" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1921B2FB" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="2D20A35A" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CDBF438" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D34D931" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7D0644" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...92 lines deleted...]
-          <w:p w14:paraId="3ED1C75B" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A6633E6" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE1C631" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="297CEBCB" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="386E81BF" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="02743C4E" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="403A2D7D" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="12EFF440" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="10D9CB59" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A79EB95" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0E5ACE48" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="524F6CAC" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4CA8556E" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C08EF81" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="3234BE72" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD90CB8" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AC9B50D" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2C7AF2B5" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="07339522" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="03BDD4B0" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="60ECF1EC" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="249509A1" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D09C9E4" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="049F26FB" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B9323E4" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="491D4657" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="56D4C99A" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C4708D0" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C29F4AC" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="0666EF26" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="409C2D8C" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="428C1D24" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1446BA48" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="35F12A7C" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="78652B94" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...122 lines deleted...]
-          <w:p w14:paraId="3396C327" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C45BB49" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A2EB65C" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D16D544" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="200076A2" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD3F21A" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="79FBB3B2" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4829B537" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0319DB12" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="11F5FE16" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="46C3B6F6" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="25213C7B" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="071A04CB" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C368583" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="22ACBB0C" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5D4EE564" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="579087A3" w14:textId="77777777" w:rsidR="00A87872" w:rsidRPr="00AD382C" w:rsidRDefault="00A87872">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A40F5" w:rsidRPr="00AD382C" w14:paraId="06C74267" w14:textId="77777777" w:rsidTr="00C4064A">
+      <w:tr w:rsidR="008A40F5" w:rsidRPr="00AD382C" w14:paraId="6A9B175B" w14:textId="77777777" w:rsidTr="00C4064A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="73166CDE" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+          <w:p w14:paraId="2CC47AB5" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3E5B796F" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="08A448E6" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="564E69AB" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="218D5C8C" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1938B6DD" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="47243B27" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2FCC0BC9" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="53FE2E45" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="41ECED25" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5941E482" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="39527717" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FE82817" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2BAF6E3F" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1856E488" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="042525E8" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5889F7A4" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="202BDF8B" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FEE3E4C" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4E2B9C0E" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D8BCC8" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7A0EA6A4" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="62CF0FF5" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1F1BCE74" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA418E6" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="08CBE8C6" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E5C02CC" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="11ADA2FD" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE444BF" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="717C44AA" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="122E17F3" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D598079" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA26877" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...92 lines deleted...]
-          <w:p w14:paraId="6B2A2C30" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8E7426" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="660AA441" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="414C3245" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2331670C" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="394AF301" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B593752" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="78AC02FA" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4BEE2CBE" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="79FB27E1" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0B373FE1" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3335D4B5" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="619A5FD2" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="332DE1DF" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="0C66C55E" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="023EF1BF" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="43CCD5AC" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5DAE5A53" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="242E048D" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="04CBFE51" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="14715045" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="20E82CF0" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A211FA3" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0610BFEB" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="43C78F60" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="2448E141" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="59D42393" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A65A61B" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="68A21C45" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="5F8062E6" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E236154" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E599A53" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E822E94" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5B5EF296" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1341C819" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...122 lines deleted...]
-          <w:p w14:paraId="349DF4EE" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA622F3" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4997A323" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="595A4DE7" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="786B8F1A" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="515DBFC5" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1492D4FE" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6001C161" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E648D6A" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3291F9EB" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="4071CB05" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="252D811E" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DBF2015" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="083EAAB6" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6727BCDD" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6886646B" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8565B0" w14:textId="77777777" w:rsidR="008A40F5" w:rsidRPr="00AD382C" w:rsidRDefault="008A40F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005211F5" w:rsidRPr="00AD382C" w14:paraId="3272BFB6" w14:textId="77777777" w:rsidTr="00C4064A">
+      <w:tr w:rsidR="005211F5" w:rsidRPr="00AD382C" w14:paraId="781F238B" w14:textId="77777777" w:rsidTr="00C4064A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="254B219E" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+          <w:p w14:paraId="5ADBF92A" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4E5566B7" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="43F2AACE" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3D525CC9" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F8F85EA" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1BBE70DA" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50113D1F" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="73FC08E6" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4062A34E" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="26EE581E" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="231FC765" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="20B7346B" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1531424A" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2F62A538" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC8C722" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="76691F98" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A8C2A4F" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="39EE0AA6" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E3FF310" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7C1B42AA" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="665C88E6" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3CD97516" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="06FCC277" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7D6D943F" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="29BCF9B7" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6FDD2B1F" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C4BAF2" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="12CC3661" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0344AB1D" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3F4EF34A" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C6518CD" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="52D845BC" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D756331" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4DF80DB2" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6B1CCD" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...92 lines deleted...]
-          <w:p w14:paraId="0936C3F8" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="473CC1AF" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="00DF2EEB" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D17A6C5" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F658C49" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="55C3C51E" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="526DE3F8" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CCF734A" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1508BEEA" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D86C1B1" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0B90C4DE" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="55C154AD" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4BDD326B" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="74DA6595" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="6B0A90D0" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7978052E" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C6B9FE3" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0F626956" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="17E189C7" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4D6FBFC3" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="426F679E" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="531C8C88" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E6E773" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="09481E71" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2349F275" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="3049FB4C" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E73783" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F498198" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="51FD785D" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="16438C3B" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="03FF60F4" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="773729F5" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A519A7C" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="38675F31" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="47A051E6" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...122 lines deleted...]
-          <w:p w14:paraId="6A996AB1" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C72D000" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BA27BFA" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="737ACF8D" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="49795B18" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA87FC2" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E3A1FBA" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="66DFEBC6" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3764F687" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="37526C97" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="76527BD5" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="701CA4A2" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="15E4DB82" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="07C5B90F" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="47593C15" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="55658381" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4562BDFB" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005211F5" w:rsidRPr="00AD382C" w14:paraId="0CFEDAAC" w14:textId="77777777" w:rsidTr="00EB4603">
+      <w:tr w:rsidR="005211F5" w:rsidRPr="00AD382C" w14:paraId="3B70279C" w14:textId="77777777" w:rsidTr="00EB4603">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77316668" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+          <w:p w14:paraId="5DA371C6" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -27101,76 +24590,74 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3D3293F3" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="62509085" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5862A7F8" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="004100DA" w:rsidP="005211F5">
+          <w:p w14:paraId="47C5251E" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="004100DA" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
@@ -27216,3570 +24703,3342 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5BD2B500" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="712DD1D4" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7190" w:type="dxa"/>
             <w:gridSpan w:val="36"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3D76AE05" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="05D79B5E" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005211F5" w:rsidRPr="00AD382C" w14:paraId="62EC59E2" w14:textId="77777777" w:rsidTr="00C4064A">
+      <w:tr w:rsidR="005211F5" w:rsidRPr="00AD382C" w14:paraId="5441150B" w14:textId="77777777" w:rsidTr="00C4064A">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2817BEB2" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+          <w:p w14:paraId="58AC69EE" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Miejscowość</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="31FB6DB5" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6968BCA1" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="15AC97B1" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+          </w:tcPr>
+          <w:p w14:paraId="72195F47" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="19441A19" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="52690B1F" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7190" w:type="dxa"/>
             <w:gridSpan w:val="36"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="64A9FEC8" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="22DC867F" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:t>Pieczęć firmowa i podpisy/kwalifikowany podpis elektroniczny</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68A0265B" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
+          <w:p w14:paraId="01206EA3" w14:textId="77777777" w:rsidR="005211F5" w:rsidRPr="00AD382C" w:rsidRDefault="005211F5" w:rsidP="005211F5">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:t>(osób uprawnionych do zaciągania zobowiązań majątkowych)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="2A755932" w14:textId="77777777" w:rsidTr="008642B0">
+      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="3DB2022B" w14:textId="77777777" w:rsidTr="008642B0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2041115D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+          <w:p w14:paraId="5FD118D1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7B43E397" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="73B1FCB7" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="767F0AA5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E38DCD0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="02C84046" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="367BD36E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5756794C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="476B01D2" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2B783779" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F31AD7A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3DF4E5CA" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FD91981" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="77203F23" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="26B45131" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2B2309DE" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E9B8AC8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7A3E4FB4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="60280D85" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4384A639" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B9B92AF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="52E9C008" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A574EF2" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6C78DF40" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="227C47B3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="74198D1D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D750D5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="13477CE9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2344B4B3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="749D0DCF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD50F25" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="11B2C94C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E12DB2" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...92 lines deleted...]
-          <w:p w14:paraId="2D20A030" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="63A2CB45" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="775D0C73" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="47B397AE" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FCECA72" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B396841" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="74617494" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="59C25257" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="57AE128D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EDDC81F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4C0A7F24" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D53120B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="49BC72B3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="26E82676" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="71F994E4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="33183716" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="43062600" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0ED1EA9D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DECB420" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="26223F36" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC71F91" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0ADFBA9C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E12E5C0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4406AACB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1604DC0E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="61E996E9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="537ACEBD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="295A17B5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="004C3594" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="203CAB89" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="06B0126F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BBFF17C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D9FFCFF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="528D69C1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DB9C738" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...122 lines deleted...]
-          <w:p w14:paraId="006823DA" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1CAC3F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7608E54B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E516A7A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="246EAA75" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="448DFFB4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="169774E2" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B6BC96F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="011B7E2C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="16C3FF1B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="3930BA77" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="781E6D39" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="425114D0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B983D6A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A78DAC8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1D6E45B8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="696E0B3D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="525E7ACC" w14:textId="77777777" w:rsidTr="008642B0">
+      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="1B3D49BA" w14:textId="77777777" w:rsidTr="008642B0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="72EB933A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+          <w:p w14:paraId="710A11BF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="527BFD86" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A57BC55" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="79B9D56B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="02E0CABF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="693D5E9B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="04CEA7E7" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="72636082" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="070C0A56" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="697A5342" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="73F53F4D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="14D90AE2" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="228A5527" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="658335E6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FF18692" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="75B7A26D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FC45ADD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="20DF22B1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ADEC999" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2B4293C7" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE8A8FB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="342C0AF7" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA77A14" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="18AD7F1F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="23032364" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="52F2967C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A7169CD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3F84052A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BF4B955" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="3480B5BB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7676E63D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A6BB5CF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="212AA596" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...92 lines deleted...]
-          <w:p w14:paraId="2C5F92EF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C1F27BB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="524432A2" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D575AE1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B461E0A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BFB373C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F82A4DB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="11FB37E8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6994A3F4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D9C8AA8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0662AC46" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="298044E5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1277AABC" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="38DFD464" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="3B909834" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DE3D9F0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="292CD5AF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="352BC641" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="380E5A0A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6B616A67" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="19A105B4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="133BD381" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="51649C96" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="792DA67F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BD80A4D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="7895A85F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0FDD5A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DAB9412" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5C503B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="50652563" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="627EAB2B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="30797241" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E20F517" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="53581D82" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="11674628" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...122 lines deleted...]
-          <w:p w14:paraId="664B245E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="41FB14FE" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="58613168" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B15A85" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="65EA5DD5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B1E9316" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EFDA39D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="337A71D0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B6CFFBE" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F9C0B4B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="0CC52246" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="406A0C0C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F5CECFE" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AFCB4CC" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB0DEDB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="01C08943" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B62755D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="3714EA1A" w14:textId="77777777" w:rsidTr="008642B0">
+      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="1DF038DE" w14:textId="77777777" w:rsidTr="008642B0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0D99CB71" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+          <w:p w14:paraId="19422F5A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="601E64AC" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1F4DD0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="09090449" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF8EE4B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="39F62A47" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ADA82E5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="33C0C3C1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BDC6841" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0522946A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="21985005" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1AA45D0F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B429174" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2E92C4EB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="73D2ED79" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4F993540" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DED2F2B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="439CB5D6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F377A56" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6DF8A78F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E5CF681" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="77410A76" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F6994B9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="153B5844" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="007B393B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="20B5E4DF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="124F2C82" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7D1A1361" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="026B20D1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="6E080900" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="62D6A9A2" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="60369AC9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="29DCEB89" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...92 lines deleted...]
-          <w:p w14:paraId="3F269B99" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B44AA6F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="344B18A0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FFC83B9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="555622A1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="647B4CD5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="693F791E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="431669C3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="472C1AD7" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DE42CF7" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="020E9748" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="459DD260" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="04CE4B39" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="529C9420" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="22E9CAA3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BEB7500" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="72F477FC" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7E0F8ED3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27ABE979" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="35E73D06" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0928823B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="031CD923" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7218B88B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="04C2D1E9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="396CA5A8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="6E0F50D6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="181BECEF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="025D4A92" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="500269ED" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="4E910F46" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="07A68D5C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B89A7E3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AFA826A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2E03C879" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4769D2E8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...122 lines deleted...]
-          <w:p w14:paraId="400BEF67" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="41CCE32D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C340777" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="230F636F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="20664EE6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FEDA287" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A80C7C5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="297CA949" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E770B65" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27FCEC2C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="31B2E513" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CFD1C97" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="053EA713" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F9C2BB0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3544EA16" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="370ADEDF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD51E18" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="5096349A" w14:textId="77777777" w:rsidTr="008642B0">
+      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="1D0B9D1D" w14:textId="77777777" w:rsidTr="008642B0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3865C029" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+          <w:p w14:paraId="23C24E54" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3289C122" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7043B066" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="78DD56FB" w14:textId="77777777" w:rsidR="00B1092E" w:rsidRPr="00AD382C" w:rsidRDefault="00B1092E">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FD3289F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12CA4770" w14:textId="77777777" w:rsidR="00B1092E" w:rsidRPr="00AD382C" w:rsidRDefault="00B1092E">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5E5EDBC2" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="752347E9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="782195FD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="658AA6A2" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3B83F60F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="132791C3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="50836DB2" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="700F9172" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5D14341B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="204BB7AE" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6B1FE5F8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="13D24C08" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="41C64617" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="05BB7CC4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6E7BC8E1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="04AE24FA" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1DD6487E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27CD4005" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="40A7BADA" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="081DD84F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7DB8160F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C001607" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1A3327A0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A5A07C0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="2A9F3624" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE8184E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="14F95416" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C1B8B1C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...92 lines deleted...]
-          <w:p w14:paraId="5A38AE00" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="07B49714" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="36148EF1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DBC81A0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="53C5BB4E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="63AF738E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF0EEB8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2202E469" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4B782737" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="64014245" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5B85546D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F583EC4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2504C592" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="176C95AF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="2E1F395A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BB7220E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA257DC" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7EE80DDB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E119EE4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2768746F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="25094FFF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6D479320" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="714EA1D5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6DE4136E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A34B0F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="322F74A7" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="438360D5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="222691E3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB78862" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="3C36959A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="67F7E60D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C416162" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6341AC37" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="151600ED" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="69789BFC" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...122 lines deleted...]
-          <w:p w14:paraId="2A114015" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="530502DD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="024BBCD8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E9854CE" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="24FA2E5E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD19A3A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="001660E4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="758FB8AE" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="25ACF1B6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="76C19606" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="1018A572" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA56C3F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1436A7B2" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FCC266B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="25EA86AD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1C8FB818" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="313D7058" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="789F92F4" w14:textId="77777777" w:rsidTr="00EB4603">
+      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="4FB92C10" w14:textId="77777777" w:rsidTr="00EB4603">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D6CE784" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0" w:rsidP="00FF09A3">
+          <w:p w14:paraId="61971D67" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0" w:rsidP="00FF09A3">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Tekst2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -30823,76 +28082,74 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="45FA7830" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D4FD746" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34E19CFC" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="004100DA" w:rsidP="00FF09A3">
+          <w:p w14:paraId="7B0296FB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="004100DA" w:rsidP="00FF09A3">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
@@ -30938,3611 +28195,3383 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4E503754" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D671372" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7190" w:type="dxa"/>
             <w:gridSpan w:val="36"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="76676BCD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6661C46B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="040BF5C8" w14:textId="77777777" w:rsidTr="008642B0">
+      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="32020C0A" w14:textId="77777777" w:rsidTr="008642B0">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1CD581AB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+          <w:p w14:paraId="0DDC50EF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Miejscowość</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="45DC4DAB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5819A29C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2F9C7D14" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+          </w:tcPr>
+          <w:p w14:paraId="6A8026F1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="21772795" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5162D772" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7190" w:type="dxa"/>
             <w:gridSpan w:val="36"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73364542" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0" w:rsidP="008642B0">
+          <w:p w14:paraId="57F01FD5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0" w:rsidP="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:t xml:space="preserve">Podpis/kwalifikowany podpis elektroniczny wspólnika spółki </w:t>
             </w:r>
             <w:r w:rsidR="002E5060">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>cywilnej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="24E5D9C7" w14:textId="77777777">
+      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="654F458B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="59E0B66C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+          <w:p w14:paraId="1394B76C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1CC332FD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B4D7144" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0787E104" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="74FF1F08" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="02D00669" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A56743B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0192A737" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="61B6053A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="72259DE1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EF35D69" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2826BAB8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="795348BA" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="70D5E08F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B1A01A2" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5814C53C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FBD5347" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2FDF6F3B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D30CA2C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="29BAFB82" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="73C8CBBA" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="054F723D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="793CA54A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="53DE30A0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="269DF880" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0DFC593F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="155320A4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="24F887AD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3117FAC3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="076F1926" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FFBD3BE" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF7161B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="74181433" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...92 lines deleted...]
-          <w:p w14:paraId="265C8176" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ACBD53F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="58C0C14E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="75C4AAFE" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E0D46D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="104220B5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="53ED81B1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="59953725" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="45DF4D0E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C716A18" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="229BECFA" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="36000AE3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="52DEF2F5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AAE7D15" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="120D6212" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="53016791" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="77EF16D0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="26780D5B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4B3468" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="66A5141A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="22264396" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6601248D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="30FBA81C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="54E41FC5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="416D131D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="340FE421" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="10830A51" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E2F838B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD6353A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="7AFF4D24" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="67C4C1B8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="02488CE9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="34526AB0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2F3F4BC6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="58D3A393" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...122 lines deleted...]
-          <w:p w14:paraId="155C249D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A3733BD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="42C8C4BC" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B30296E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="71B21F39" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5964CBBC" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AE8D938" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="21E1FEBB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F6070D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A79639F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="73504316" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DEFCC2A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="13783569" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="05A5C1EF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="430D978F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="692AAAC3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B7C2974" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="4AE469E2" w14:textId="77777777">
+      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="3E240FF4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="20E06017" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+          <w:p w14:paraId="2D2BCFD2" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5AD3200E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="04D07B77" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7081A0C9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D1D4558" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="380227D8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="76FA14E3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="45BF67CE" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="73003316" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5AFE179C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B4BF1D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="60DCAA57" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="56149992" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0C7FB050" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F544E4D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="199BA556" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="104CDF21" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="03229788" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7018B1E7" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="611BF43A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E6DDE9B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="08753B47" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5801CB88" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="146FD3FC" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="57E9F78C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="21241F13" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="45CA9937" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="01C8DC0C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0864A747" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="677119C3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="18720F89" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ACAABD8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2F7CB2" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...92 lines deleted...]
-          <w:p w14:paraId="1F653CCB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="44CFA2FD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CAC9428" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="33BCB0FA" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="68DE36C4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FE7F624" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="70DA7CFF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="08FA2C24" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="09D9F7BD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="007C0AF8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0A01C5C9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="31BD6DD0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="010D655F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B2A945D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="076DC5DC" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8A83EC" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF3C582" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="194C45B1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="61ECDEB9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1E1A56B1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="57293885" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="737C9166" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="636A33EF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0CE2F2BD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C574E0F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="5C62E182" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C5A876A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7809D1FC" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC9A0A4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="4C260DD6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="71248339" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="20CB2522" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C5C53E8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6AEDAE2B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0BBADA" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...122 lines deleted...]
-          <w:p w14:paraId="310CC021" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="760C39A6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E0C8A44" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5221415F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="60D5BE37" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="02EF229E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B0FCAB0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="17DF79C4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="734F04AE" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3973750E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="1B45CA94" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D5E7F04" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D3B89A1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="001BC2C7" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="440C053D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5F7948A2" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C31D0CD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="0D113D36" w14:textId="77777777">
+      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="6C2C04ED" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="37BEE6AF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+          <w:p w14:paraId="0884E86C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="31A48A69" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD53679" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="105EB8E3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2797A57D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1CE78EAB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FB464AE" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7A59046B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="468750DC" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="440B75F5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5035E642" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="06B8FFDD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ECF3FC1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="023C7C2F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FCD976C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6574C1B5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D36C892" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4B382428" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B98E0A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="43CFF67C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E8AD8FF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1C2FD8BA" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FB36D6D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="729A1DB3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3179D0AE" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1D725CD5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="29477423" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="47601425" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="353F1CC9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="13006306" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="51401C17" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="23828CBA" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="625D8466" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...92 lines deleted...]
-          <w:p w14:paraId="493CBC92" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="38AD2C2D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="66847C22" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="039B10A1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED98FA8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B690F74" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="78828C82" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="43556058" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3A1B1916" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5DF965" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3C9E37FC" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="593560F8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1CD693F8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FD5FCA8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="1F75E20F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F4AAED1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F217671" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="086E11B9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="71C9CA41" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="01AAA97F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="65610D88" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0B3524F6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5751063A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="10D7B136" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A68C785" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="720C706B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="00BB1B1A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="250B697F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="41DAF7B1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="682FC16D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="085D1C61" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="77167393" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="335CD367" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0B1C6D69" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B26D9C8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...122 lines deleted...]
-          <w:p w14:paraId="16E9988C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C7D8C72" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2781D37F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A9B8023" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8F7FC0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E24DC10" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="171B40A2" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B8B5335" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B03CF3F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C32B087" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="2A262405" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FAB02A3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E90E7A6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1813D39A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA97E01" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="144097EE" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4053DC02" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="65F49A2C" w14:textId="77777777">
+      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="5645D9F6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6965F97C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+          <w:p w14:paraId="6FC5EDE2" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="08210515" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1743E5A0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="75CCB3D8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="22CCDB9B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="491C4EAB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="281190CB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5E02D0DC" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="44EC7A29" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2D13607D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F175C7F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5B6969B5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E4459A9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="76093DD6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F30AD52" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5B9628F6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2975DF42" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2AAE46B3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A02B0DC" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7ADB18FD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="44479F25" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="425AAB8E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB12344" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2B7433FD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="48A28C7E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="23FB3CBD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EF49EBC" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7855F19A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="297A476C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1422A413" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5312CBC1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0FFD1B96" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="131F9CEF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7C18032F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ED42CEE" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...92 lines deleted...]
-          <w:p w14:paraId="4173C946" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CCC7176" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A29B53F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D1B3BFB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D8DD09" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="02A45560" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="756BF2B4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="494AD163" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="11FD5DC5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="564FA665" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="40031227" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="48AF4BF4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="50DC35DD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0801B2A0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="67FD3968" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="442E5594" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4095E41C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="78904702" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="515CDBBD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="52011E12" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7266CC21" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0FEB8C9B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB21276" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5A7DD7A5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="067B181B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="7F182A09" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B587231" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B2185FC" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="601DF9A0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="17C43337" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="78FE4A3C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E72DB34" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27503A07" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5CED72C3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BCED3BE" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...122 lines deleted...]
-          <w:p w14:paraId="00C1A0EB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="589DF883" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F53A749" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0745725D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E412145" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A6127B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="451FDE49" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="729F7C0B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B66B6EB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E843833" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="1309DE79" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="116CECD9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC6FF06" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F3259E0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="29AED845" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7CA87745" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="33AB8624" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="7DAB55C8" w14:textId="77777777" w:rsidTr="00EB4603">
+      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="1FBB341F" w14:textId="77777777" w:rsidTr="00EB4603">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73CB7534" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0" w:rsidP="00FF09A3">
+          <w:p w14:paraId="50C785C3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0" w:rsidP="00FF09A3">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Tekst2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -34586,76 +31615,74 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5F5C4952" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="11636A0D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7275AB53" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="004100DA" w:rsidP="00FF09A3">
+          <w:p w14:paraId="2DE830E4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="004100DA" w:rsidP="00FF09A3">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
@@ -34701,3607 +31728,3379 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="273A7582" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA86F33" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7190" w:type="dxa"/>
             <w:gridSpan w:val="36"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="08BAB480" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BBEBF3C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="2605359F" w14:textId="77777777" w:rsidTr="008642B0">
+      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="6040EF05" w14:textId="77777777" w:rsidTr="008642B0">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3106DE35" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+          <w:p w14:paraId="6BCB3C23" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Miejscowość</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6F87572A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ECEF15D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3627E423" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+          </w:tcPr>
+          <w:p w14:paraId="140E774C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3367F28D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A03517D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7190" w:type="dxa"/>
             <w:gridSpan w:val="36"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="35D0CAEA" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0" w:rsidP="008642B0">
+          </w:tcPr>
+          <w:p w14:paraId="3C59E8B3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0" w:rsidP="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:t xml:space="preserve">Podpis/kwalifikowany podpis elektroniczny wspólnika spółki </w:t>
             </w:r>
             <w:r w:rsidR="002E5060">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>cywilnej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="76B5C0F2" w14:textId="77777777">
+      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="66ECDB33" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="30E6DA99" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+          <w:p w14:paraId="361E8469" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="235CDE26" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BCA71B5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3CC324FB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3079041F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="256E8E79" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D9FEB29" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1D5C70E8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B0D4BD3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7E64298D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7822C5E0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="639B0C0B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="690E15B0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4E29EBB8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C62EFC1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3944D6FF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A94B1C1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="20F8D6B8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="15740F82" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="055221C5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2083B244" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3AE63CA3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="775A8B7A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2DB10A4A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="67A5D109" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7BE480E3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F514113" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="083173AA" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B3A6AF1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="1F104D10" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B256EC1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0616955E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6CF3EB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...92 lines deleted...]
-          <w:p w14:paraId="1000736E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD63DC4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F0C2EF0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4171A9DE" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="408E8D14" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="37C71387" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B450505" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="51DE8EFF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7C58F1A3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6220A1FA" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7B3B00A2" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="18F2EFC1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="219441F6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AE48339" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="2A766C2C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B8AFFD1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E84D429" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1C20AAFB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="58CBFDA3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2C4C0E3D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="24CE40C4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7CCB16B1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="17975DEC" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="16329105" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="24FADB7C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="0256BFC4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C2F917" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="40DAC76A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2421021B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="60C5BF74" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="215A7C0F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27561268" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C0CFA25" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1D4EA1C1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E53988" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...122 lines deleted...]
-          <w:p w14:paraId="44DE0B22" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CDCD2F2" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E958521" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6920F616" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="308DA58D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4514D9DB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF672E9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="48A33201" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="37C236A4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="30B70918" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="65A86BCE" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="78E4BD8D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A48B046" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="519F568E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="68C8596E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="093CA5EA" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="691BB49D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="6C04B777" w14:textId="77777777">
+      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="7030708D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="35B7F3EF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+          <w:p w14:paraId="27A23082" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6D15E094" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="142BC42B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7B5575EA" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E117066" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="18997E6F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E11DD89" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="53941581" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E6C9A92" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7309E401" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2772D005" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5D7CFB04" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA328C1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1EB69DA6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="605F6541" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5ECAB0EF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="46BC533E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="20F2B38B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="41D24931" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="19DE927F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B4EA435" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0AA6D20E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="52FE6310" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3CD5143D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="042B468A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="557647FE" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B3DDAED" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="35B4C154" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F0471D0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="4CB17E38" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="488F2FD9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="382B7844" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B199C6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...92 lines deleted...]
-          <w:p w14:paraId="2595C6BC" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="16652F4D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="42D465E1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="69553876" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0563EAE6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="65373FD6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1398DD1F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A67A2B6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7DF5DE41" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D9FFA7" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5C5C5A26" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A3173D9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5DFB4B6E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="36361EEE" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="1651E04F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="554D54CB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="12BAE2C4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5E16FD21" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="269A25B6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="32F9D14D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="02A58CEA" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="34DF498B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="241B9FA9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="751539C7" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="52C8E825" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="23375DB8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="007EA471" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="15774417" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B7BF350" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="3DCE4CB6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D31F194" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="000DB517" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="28E8E808" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2E61A541" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1A48FD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...122 lines deleted...]
-          <w:p w14:paraId="78BA0F90" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D6EB700" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B6F5179" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="48953399" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EE9479B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="766CC2AC" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4575379F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE3A168" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="03B3FA09" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A8BEA49" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="213FD7F3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="54A7C324" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="42F62700" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="78430C8E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F459075" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="294C37C8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AC3AF7E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="2E2220EB" w14:textId="77777777">
+      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="7ECC7675" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0BFF38D5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+          <w:p w14:paraId="0D5AD420" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="59340CBC" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="70888FB0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3CD95B78" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="41FD3864" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7996D5E5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A692C12" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2A98A116" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FCC7CEB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3C689C3D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="02E0F6B3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="143EA26F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B64F4C4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="41EA40BC" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B0EBE79" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="52C23FEB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FAE0C6D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="011AE920" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="131F9268" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="006E206F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D406D55" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1BDEF175" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BAF2FA4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="52E1DE25" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC397A5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3E140B51" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9D7286" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="22030ABA" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F3F79DD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="6DE5C00F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0132DE71" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="178C4FA6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD8486D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...92 lines deleted...]
-          <w:p w14:paraId="5AE26BF9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="105F80FD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AE41DB0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C53B01E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="11985E2C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D616759" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC67F00" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2602E949" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3B55107D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="58BC5788" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="49666DDE" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C76D738" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7991AB0C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="062B5EE2" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="334F3D2B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="48E3A7EB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="60ADB577" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="01EA7763" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="031780EF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1AF2BF7F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B9F71D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6DA93D42" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7449E668" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="10A000D2" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="52191094" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="74E08FD2" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="269DCDB7" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE9B80E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3746AB02" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="137C5E11" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D1B2EDD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="06E1A48A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1971E3DA" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2531802E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="413EF1FF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...122 lines deleted...]
-          <w:p w14:paraId="070A9FAC" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D68846" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F36A798" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EC8349B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2196F59A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3758DFE0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6791606D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F2D1D73" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="10CF952E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="069AB55F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="515F7B35" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="782C9EB4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="62D14B23" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="123C5F59" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3122A6CF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="57067778" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="196625FF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="6293FDCB" w14:textId="77777777">
+      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="3A519A43" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6E55A78B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+          <w:p w14:paraId="04E96A02" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="670966F8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="099479D0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6EC03273" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2011E50D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5E5C575E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="698CD7F2" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="17909914" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B454FE8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="214D4545" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D174DD4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2C6739F7" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="521169A0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0F2780AA" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="010DEE07" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="797FBB9E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E71404A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="344D8FA4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="29BBFDC6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1E8C4825" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C035E53" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="06B86473" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="184659A1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6AF23B4F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE92B8C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="69DA33FE" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="553888F1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="73097F7F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="74EA5712" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4E6D1E60" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D1B3F5B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4B3330CD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="795A5C99" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="05E3FFD8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A9F51EB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...92 lines deleted...]
-          <w:p w14:paraId="7D55C381" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D16736B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1156C1EA" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4859F32B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DD28533" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="504CC16E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA572E0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0534D405" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5E3A1968" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="56B672B8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="75ED9A32" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="305BF1CF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="37417430" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="52585A6E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="2C5A04D8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="22920BB3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D78E6B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1478AB90" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="037F8826" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="745A65A9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E96D526" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4AFB06FF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B7BE741" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1B482F31" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6350ED" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="6523DA9E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C24634D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B023439" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E9A51D6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="217D22A7" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6142647E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B16293D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C38DF7B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="58A7272D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE22EC1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...122 lines deleted...]
-          <w:p w14:paraId="06E1A051" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C285704" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="229EF112" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4693175B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="13F3D368" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C01EBFD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="40C70D05" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F4B56ED" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7852A154" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="15040E8D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="53AB5199" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="57AEF496" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DEA15A0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="484C93FC" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CD603F0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6E66388A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7961DC69" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="5D4437F1" w14:textId="77777777" w:rsidTr="00EB4603">
+      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="7DFAEECD" w14:textId="77777777" w:rsidTr="00EB4603">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="627C31BB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0" w:rsidP="00FF09A3">
+          <w:p w14:paraId="6797C864" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0" w:rsidP="00FF09A3">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Tekst2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -38345,76 +35144,74 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="518CBCBB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="44EF8C2E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F313E0F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="004100DA" w:rsidP="00FF09A3">
+          <w:p w14:paraId="34E1911C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="004100DA" w:rsidP="00FF09A3">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
@@ -38460,3607 +35257,3379 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3F267D0C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C88B530" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7190" w:type="dxa"/>
             <w:gridSpan w:val="36"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="429806A8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="339BE05C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="149F33D3" w14:textId="77777777" w:rsidTr="008642B0">
+      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="474BB6FE" w14:textId="77777777" w:rsidTr="008642B0">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D22FB62" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+          <w:p w14:paraId="1EA83652" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Miejscowość</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6212A87B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3638A767" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="00D65446" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+          </w:tcPr>
+          <w:p w14:paraId="367AFC6D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="396BAFE3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2732AB8E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7190" w:type="dxa"/>
             <w:gridSpan w:val="36"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7347629E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0" w:rsidP="008642B0">
+          </w:tcPr>
+          <w:p w14:paraId="5DEC24C6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0" w:rsidP="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:t xml:space="preserve">Podpis/kwalifikowany podpis elektroniczny wspólnika spółki </w:t>
             </w:r>
             <w:r w:rsidR="002E5060">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>cywilnej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="29FC40BE" w14:textId="77777777">
+      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="460C0FBB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3A93D2D6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+          <w:p w14:paraId="3EB7F9CD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="540C2386" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="32F70AE9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="70BBA5F7" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A6A5387" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="69DAF036" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C133570" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0F3E2EA6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="37F5E9E5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5F90406A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="701AD8B8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3C03FF7F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50F90593" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="006D6E94" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C57C69E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0137C32A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6BA305" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5346D9DB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1259C7F8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6020835A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="19591DB5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5A5C0EA7" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD56D77" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="18AAF948" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="38D5375C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="722A061C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B9A90C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="513960E6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B972F63" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="225A22AE" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7201D6BB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B97C82F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="18E77D7B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...92 lines deleted...]
-          <w:p w14:paraId="5D66D193" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="03C59953" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E97BD20" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E3F4267" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE331B9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F76AE9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FCD4B47" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="61CDCC71" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4C82CF5D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F28E93D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="515A1041" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F888900" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="072E75EB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="43FC958C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="52463FD9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C01FFD0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="03BFB43F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6C0C57FF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C7274A7" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3098CE9E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF22B77" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="713B5C56" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E7A7DB9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0D524063" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C360809" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="7F71B3D9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FDF1557" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C427CCD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DBAA847" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="536E5AE8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD68388" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C80ED25" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="69167E21" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4BA2549E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EF1A217" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...122 lines deleted...]
-          <w:p w14:paraId="530AC856" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E407A0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="65055299" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="183EB0BE" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="380F37D9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ADE5CF8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA16776" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E0B241B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7524F5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="75179C4C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="79141D0B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="25D412E3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="53E54AEE" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E787CB5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F54E2FB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="13AB3426" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="469465A4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="69BF7DB4" w14:textId="77777777">
+      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="65CE8A19" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4D4C6F92" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+          <w:p w14:paraId="57C459E4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="086116E0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="22B95B51" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0FB732E5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF103F3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0228326B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="28314CBB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5B22E153" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="06597868" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="642B1EAB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="316CD26C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="65447E14" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="36D14C41" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0FA5BE0E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="16673D58" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6478CB11" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="11A929BF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="09133CEC" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B33086" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4214D2DF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="725937A1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="33EA8423" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="63B8091B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="46DC055C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2642471F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="01C681AD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="57AF42D5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="376988DD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="79A3C5A9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="03E93DC0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AE2CDE5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A019A71" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8EA921" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...92 lines deleted...]
-          <w:p w14:paraId="437099C2" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DFB4D26" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CCB95E1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6941A1DE" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="15EBA648" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C56C976" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="787B7B45" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="34350A3E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="51C78A28" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="71D6AFE2" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6F0C02D6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="54265641" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3AD5B192" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC7DDD8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="22029E3E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="57968654" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="44AC1CB5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="597D69D8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="19D61D94" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3B525B96" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="463977BA" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="61905458" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B306EB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="79009F6A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="601D31DF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="3EA7382A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0F234F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ECA6BBB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6693E38F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="13514D21" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="528DE440" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="287A5C65" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="79374CCE" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3108B039" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="598A6AED" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...122 lines deleted...]
-          <w:p w14:paraId="1A8FF9A9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E34FC1C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B89B3C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="62281733" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="370EE787" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="51D50460" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7415CB03" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="031A20C3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C679742" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D227E38" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="08326095" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F510083" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="218D7716" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B1E4422" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6328AE95" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0FAFE3B6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ABE68FD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="4E4A5CA8" w14:textId="77777777">
+      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="71A2BC08" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="72465241" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+          <w:p w14:paraId="3F94D944" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0ECE8F16" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C5FED07" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2554020E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="171511E4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="22DF9C5E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E5C2455" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="777E8E59" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FEA95D0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4D27E21E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="75822A98" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0E1A876C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA907DA" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2AC9EAA4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="789EE8C5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1F3B5618" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0354BEB6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="42629941" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="65250A61" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5B9E37D7" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="590C2945" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5FD11C27" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="42981A7A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7431F754" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="603C8F10" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3BEA58B0" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E49435D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2859257D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BAA0580" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="0CF04B50" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="34A1DA9D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="404C8E14" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="53F37553" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...92 lines deleted...]
-          <w:p w14:paraId="176C19BF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE8C5BF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="25F70D00" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="11BA7FF6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ACBB45E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="33D3563D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA01EB4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="12C6B03E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="29246AC9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B63ED9F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="752175E9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="739FE851" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1FB56422" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="58A0597F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="0177D485" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A963089" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED0B19E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6D2099F3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="773AB690" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="16BF02DB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="227AAD0C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="38DD4913" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="574D6D37" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1C493C9D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5063B83D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="47221F7E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9FCD29" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="398E5EEF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="25DCC3C7" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="0A3EA3D9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="214F71AD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC8BF27" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="535A3C0B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="20206100" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="47BE5C05" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...122 lines deleted...]
-          <w:p w14:paraId="3CFF57A6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CDD067A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="764E6E47" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="39E992A7" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50ABEA0F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E3F0FAC" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="04492B9B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="061A7F00" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4186E47D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EF85FCE" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="0143A678" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="49805E37" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CAB51E6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3371D04D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3050FB75" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1B5606AA" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCB770B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="6F439794" w14:textId="77777777">
+      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="38A4CD0E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="15D18784" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+          <w:p w14:paraId="0B147359" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="22489318" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A99DB4D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="553FC5C7" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B7ED4C3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0A9336C4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB53B17" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="193" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4CA8BE04" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="72A8E41A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="008E7DDE" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5443B84C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="757F5C07" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="45022961" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="31FA6318" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EFA4C0C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6DB859F8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="63445215" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="54607F85" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F0DD4DB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1508F80C" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="60ABBE9B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="142098F6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="37BC3379" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4198DC79" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0F89C4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="204EF642" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5124F1C1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="104A15D3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="115B52E1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0533FCF3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="77874C70" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="367B99B8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C8C6890" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3EC4FE76" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="51942A2A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...92 lines deleted...]
-          <w:p w14:paraId="11EEBE5E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C225C88" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D44ADFE" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED3A1EC" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="37F79A80" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="30EEEA15" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5896E957" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="308293E9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0F09DE9D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C711B4D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="08ADE4EF" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A3121A7" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="12346BA2" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E4E4DB" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="4B88721F" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D2C493A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1701FB3B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4C8EF16B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="420FD303" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="22D07B67" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="741EE5FD" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="331AD69E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="606A1B30" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="27A827B8" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="61A1D913" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="6C61CDF9" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1911A989" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="55A1BB5E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="389DF3BE" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="6D96AE5D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E9C9DC3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="795CFE3B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F9206B4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="203" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="48AC15BA" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="20182F8A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...122 lines deleted...]
-          <w:p w14:paraId="20C391A5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE47641" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="09999381" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="63BC60F3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE0471B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5314C82D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F50395E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B5AEE1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C02BE84" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="60537A16" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="1967FA96" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D7F774E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E10D8F5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="075FFEF5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:pPr>
+              <w:pStyle w:val="opisypol"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="199" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="08C4A937" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="450516AC" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B9C5CE6" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="19E46074" w14:textId="77777777" w:rsidTr="00EB4603">
+      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="6B357763" w14:textId="77777777" w:rsidTr="00EB4603">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F1AF378" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0" w:rsidP="00FF09A3">
+          <w:p w14:paraId="255B6256" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0" w:rsidP="00FF09A3">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Tekst2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -42104,76 +38673,74 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="17FAE8E3" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DD84553" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FC4F8FA" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="004100DA" w:rsidP="00FF09A3">
+          <w:p w14:paraId="2CE850F4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="004100DA" w:rsidP="00FF09A3">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
@@ -42219,559 +38786,546 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="12903E41" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="67766546" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7190" w:type="dxa"/>
             <w:gridSpan w:val="36"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="42B0F644" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="441816F4" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="6F881D23" w14:textId="77777777">
+      <w:tr w:rsidR="008642B0" w:rsidRPr="00AD382C" w14:paraId="0BE3B292" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6954FC22" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+          <w:p w14:paraId="7D320E9E" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Miejscowość</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7C5994D1" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0467B4C5" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="13AF086B" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+          </w:tcPr>
+          <w:p w14:paraId="198E964D" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3CE2B954" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E28CC50" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7190" w:type="dxa"/>
             <w:gridSpan w:val="36"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="60EC97CA" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
+          </w:tcPr>
+          <w:p w14:paraId="4E32BF5A" w14:textId="77777777" w:rsidR="008642B0" w:rsidRPr="00AD382C" w:rsidRDefault="008642B0">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD382C">
               <w:t xml:space="preserve">Podpis/kwalifikowany podpis elektroniczny wspólnika spółki </w:t>
             </w:r>
             <w:r w:rsidR="002E5060">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>cywilnej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="53D2B21D" w14:textId="77777777" w:rsidR="003D70ED" w:rsidRPr="00AD382C" w:rsidRDefault="003D70ED" w:rsidP="001629B3">
+    <w:p w14:paraId="39463A78" w14:textId="77777777" w:rsidR="003D70ED" w:rsidRPr="00AD382C" w:rsidRDefault="003D70ED" w:rsidP="001629B3">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5507D9AD" w14:textId="77777777" w:rsidR="003D70ED" w:rsidRPr="00AD382C" w:rsidRDefault="003D70ED" w:rsidP="001629B3">
+    <w:p w14:paraId="563DE69C" w14:textId="77777777" w:rsidR="003D70ED" w:rsidRPr="00AD382C" w:rsidRDefault="003D70ED" w:rsidP="001629B3">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2936A534" w14:textId="77777777" w:rsidR="00AD382C" w:rsidRPr="00AD382C" w:rsidRDefault="00AD382C" w:rsidP="001629B3">
+    <w:p w14:paraId="1FC4C06C" w14:textId="77777777" w:rsidR="00AD382C" w:rsidRPr="00AD382C" w:rsidRDefault="00AD382C" w:rsidP="001629B3">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="306C9030" w14:textId="77777777" w:rsidR="00DE2CB6" w:rsidRPr="00AD382C" w:rsidRDefault="00DE2CB6" w:rsidP="001629B3">
+    <w:p w14:paraId="5A16A93A" w14:textId="77777777" w:rsidR="00DE2CB6" w:rsidRPr="00AD382C" w:rsidRDefault="00DE2CB6" w:rsidP="001629B3">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FE4422D" w14:textId="77777777" w:rsidR="00324991" w:rsidRDefault="00324991" w:rsidP="00324991">
+    <w:p w14:paraId="3267068A" w14:textId="77777777" w:rsidR="00324991" w:rsidRDefault="00324991" w:rsidP="00324991">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD382C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wypełnia pracownik PZU SA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02CB8FCB" w14:textId="77777777" w:rsidR="004F2604" w:rsidRDefault="004F2604" w:rsidP="00324991">
+    <w:p w14:paraId="3572A843" w14:textId="77777777" w:rsidR="004F2604" w:rsidRDefault="004F2604" w:rsidP="00324991">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5658113F" w14:textId="77777777" w:rsidR="004F2604" w:rsidRDefault="004F2604" w:rsidP="004F2604">
+    <w:p w14:paraId="0AADDACD" w14:textId="77777777" w:rsidR="004F2604" w:rsidRDefault="004F2604" w:rsidP="004F2604">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Oświadczam, że dokonałem/łam analizy wniosku. Wynik oceny:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B9A8811" w14:textId="77777777" w:rsidR="00324991" w:rsidRPr="00AD382C" w:rsidRDefault="00324991" w:rsidP="00324991">
+    <w:p w14:paraId="4AAF9063" w14:textId="77777777" w:rsidR="00324991" w:rsidRPr="00AD382C" w:rsidRDefault="00324991" w:rsidP="00324991">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3572"/>
         <w:gridCol w:w="3572"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00324991" w14:paraId="31762ADF" w14:textId="77777777" w:rsidTr="00FD6FCF">
+      <w:tr w:rsidR="00324991" w14:paraId="3D5574A5" w14:textId="77777777" w:rsidTr="00FD6FCF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4262A70D" w14:textId="77777777" w:rsidR="00324991" w:rsidRPr="002E5060" w:rsidRDefault="00324991">
+          </w:tcPr>
+          <w:p w14:paraId="4C42FC5B" w14:textId="77777777" w:rsidR="00324991" w:rsidRPr="002E5060" w:rsidRDefault="00324991">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
             </w:pPr>
             <w:r w:rsidRPr="002E5060">
               <w:t>Ocena pozytywna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5DAF845F" w14:textId="77777777" w:rsidR="00324991" w:rsidRPr="00FD6FCF" w:rsidRDefault="00324991">
+          </w:tcPr>
+          <w:p w14:paraId="40D81975" w14:textId="77777777" w:rsidR="00324991" w:rsidRPr="00FD6FCF" w:rsidRDefault="00324991">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E5060">
               <w:t xml:space="preserve">Ocena </w:t>
             </w:r>
             <w:r w:rsidRPr="00FD6FCF">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>negatywna</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00324991" w14:paraId="5D1FB75B" w14:textId="77777777" w:rsidTr="00FD6FCF">
+      <w:tr w:rsidR="00324991" w14:paraId="54E20905" w14:textId="77777777" w:rsidTr="00FD6FCF">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1D57783E" w14:textId="77777777" w:rsidR="00324991" w:rsidRPr="002E5060" w:rsidRDefault="00324991">
+          </w:tcPr>
+          <w:p w14:paraId="1268C14D" w14:textId="77777777" w:rsidR="00324991" w:rsidRPr="002E5060" w:rsidRDefault="00324991">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3FACA416" w14:textId="77777777" w:rsidR="00324991" w:rsidRPr="002E5060" w:rsidRDefault="00324991">
+          </w:tcPr>
+          <w:p w14:paraId="57CC54E7" w14:textId="77777777" w:rsidR="00324991" w:rsidRPr="002E5060" w:rsidRDefault="00324991">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00324991" w14:paraId="2AB2EE12" w14:textId="77777777" w:rsidTr="00FD6FCF">
+      <w:tr w:rsidR="00324991" w14:paraId="6BF02A6D" w14:textId="77777777" w:rsidTr="00FD6FCF">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="24CA1652" w14:textId="77777777" w:rsidR="00324991" w:rsidRPr="00FD6FCF" w:rsidRDefault="00324991">
+          </w:tcPr>
+          <w:p w14:paraId="7E80DC41" w14:textId="77777777" w:rsidR="00324991" w:rsidRPr="00FD6FCF" w:rsidRDefault="00324991">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD6FCF">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Podpis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003C7D"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="77C70FB8" w14:textId="77777777" w:rsidR="00324991" w:rsidRPr="00FD6FCF" w:rsidRDefault="00324991">
+          </w:tcPr>
+          <w:p w14:paraId="308EA8D8" w14:textId="77777777" w:rsidR="00324991" w:rsidRPr="00FD6FCF" w:rsidRDefault="00324991">
             <w:pPr>
               <w:pStyle w:val="opisypol"/>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD6FCF">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Podpis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2D63F57E" w14:textId="77777777" w:rsidR="00324991" w:rsidRDefault="00324991" w:rsidP="00324991">
+    <w:p w14:paraId="77988E22" w14:textId="77777777" w:rsidR="00324991" w:rsidRDefault="00324991" w:rsidP="00324991">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ECDAB27" w14:textId="77777777" w:rsidR="00324991" w:rsidRPr="00AD382C" w:rsidRDefault="00324991" w:rsidP="00324991">
+    <w:p w14:paraId="329195FB" w14:textId="77777777" w:rsidR="00324991" w:rsidRPr="00AD382C" w:rsidRDefault="00324991" w:rsidP="00324991">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="632BE2D7" w14:textId="77777777" w:rsidR="004E26ED" w:rsidRPr="00E60E95" w:rsidRDefault="004E26ED" w:rsidP="00324991">
+    <w:p w14:paraId="163379C1" w14:textId="77777777" w:rsidR="004E26ED" w:rsidRPr="00E60E95" w:rsidRDefault="004E26ED" w:rsidP="00324991">
       <w:pPr>
         <w:pStyle w:val="opisypol"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="11"/>
           <w:szCs w:val="11"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004E26ED" w:rsidRPr="00E60E95" w:rsidSect="006D59F8">
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="754" w:right="454" w:bottom="386" w:left="539" w:header="0" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0BEB796B" w14:textId="77777777" w:rsidR="0048145B" w:rsidRDefault="0048145B" w:rsidP="00156F64">
+    <w:p w14:paraId="48B91876" w14:textId="77777777" w:rsidR="009D1D79" w:rsidRDefault="009D1D79" w:rsidP="00156F64">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="367254EF" w14:textId="77777777" w:rsidR="0048145B" w:rsidRDefault="0048145B" w:rsidP="00156F64">
+    <w:p w14:paraId="2804EB34" w14:textId="77777777" w:rsidR="009D1D79" w:rsidRDefault="009D1D79" w:rsidP="00156F64">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Source Sans Pro">
     <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Pro 45 Lt">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Goudy Old Style CE ATT">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -42798,544 +39352,532 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8594"/>
       <w:gridCol w:w="1474"/>
       <w:gridCol w:w="798"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00AF4B5E" w:rsidRPr="00892600" w14:paraId="52B9F7BD" w14:textId="77777777" w:rsidTr="00FD6FCF">
+    <w:tr w:rsidR="00AF4B5E" w:rsidRPr="00892600" w14:paraId="0ECE33DD" w14:textId="77777777" w:rsidTr="00FD6FCF">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="283"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8594" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3DC97698" w14:textId="77777777" w:rsidR="00AF4B5E" w:rsidRPr="00FD6FCF" w:rsidRDefault="00AF4B5E" w:rsidP="00FD6FCF">
+        <w:p w14:paraId="6A0823B8" w14:textId="77777777" w:rsidR="00AF4B5E" w:rsidRPr="00FD6FCF" w:rsidRDefault="00AF4B5E" w:rsidP="00FD6FCF">
           <w:pPr>
             <w:ind w:left="-85"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="x-none"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FD6FCF">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="x-none"/>
             </w:rPr>
             <w:t>801</w:t>
           </w:r>
           <w:r w:rsidRPr="00FD6FCF">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00FD6FCF">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="x-none"/>
             </w:rPr>
             <w:t>102 102     pzu.pl</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1474" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="28" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="74D78127" w14:textId="77777777" w:rsidR="00AF4B5E" w:rsidRPr="00FD6FCF" w:rsidRDefault="00AF4B5E" w:rsidP="00FD6FCF">
+        <w:p w14:paraId="554F4A58" w14:textId="77777777" w:rsidR="00AF4B5E" w:rsidRPr="00FD6FCF" w:rsidRDefault="00AF4B5E" w:rsidP="00FD6FCF">
           <w:pPr>
             <w:pStyle w:val="opisypol"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Tahoma"/>
               <w:lang w:val="pl-PL"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="798" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="0A82B081" w14:textId="77777777" w:rsidR="00AF4B5E" w:rsidRPr="00FD6FCF" w:rsidRDefault="00AF4B5E" w:rsidP="00FD6FCF">
+        <w:p w14:paraId="5DE3FF83" w14:textId="77777777" w:rsidR="00AF4B5E" w:rsidRPr="00FD6FCF" w:rsidRDefault="00AF4B5E" w:rsidP="00FD6FCF">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
             </w:tabs>
             <w:ind w:right="-85"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FD6FCF">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>2/</w:t>
           </w:r>
           <w:r w:rsidR="00EB4603" w:rsidRPr="00FD6FCF">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00AF4B5E" w:rsidRPr="00892600" w14:paraId="266C53C6" w14:textId="77777777" w:rsidTr="00FD6FCF">
+    <w:tr w:rsidR="00AF4B5E" w:rsidRPr="00892600" w14:paraId="614A0409" w14:textId="77777777" w:rsidTr="00FD6FCF">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="170"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8594" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4361F450" w14:textId="77777777" w:rsidR="00AF4B5E" w:rsidRPr="00FD6FCF" w:rsidRDefault="00AF4B5E" w:rsidP="00FD6FCF">
+        <w:p w14:paraId="17A84EA6" w14:textId="77777777" w:rsidR="00AF4B5E" w:rsidRPr="00FD6FCF" w:rsidRDefault="00AF4B5E" w:rsidP="00FD6FCF">
           <w:pPr>
             <w:ind w:left="-85"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Tahoma"/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FD6FCF">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:spacing w:val="3"/>
               <w:kern w:val="16"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="13"/>
             </w:rPr>
             <w:t>Opłata zgodna z taryfą operatora</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1474" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="28" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="1FE6750F" w14:textId="77777777" w:rsidR="00AF4B5E" w:rsidRPr="00FD6FCF" w:rsidRDefault="00AF4B5E" w:rsidP="00FD6FCF">
+        <w:p w14:paraId="2EDDF3F9" w14:textId="77777777" w:rsidR="00AF4B5E" w:rsidRPr="00FD6FCF" w:rsidRDefault="00AF4B5E" w:rsidP="00FD6FCF">
           <w:pPr>
             <w:pStyle w:val="opisypol"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Tahoma"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="798" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="67258BAD" w14:textId="77777777" w:rsidR="00AF4B5E" w:rsidRPr="00FD6FCF" w:rsidRDefault="00AF4B5E" w:rsidP="00FD6FCF">
+        <w:p w14:paraId="13E55DBE" w14:textId="77777777" w:rsidR="00AF4B5E" w:rsidRPr="00FD6FCF" w:rsidRDefault="00AF4B5E" w:rsidP="00FD6FCF">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
             </w:tabs>
             <w:ind w:right="-85"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="24D6AA4C" w14:textId="77777777" w:rsidR="006D59F8" w:rsidRPr="006D59F8" w:rsidRDefault="006D59F8" w:rsidP="006D59F8">
+  <w:p w14:paraId="6F89A814" w14:textId="77777777" w:rsidR="006D59F8" w:rsidRPr="006D59F8" w:rsidRDefault="006D59F8" w:rsidP="006D59F8">
     <w:pPr>
       <w:pStyle w:val="Stopka0"/>
       <w:rPr>
         <w:sz w:val="8"/>
         <w:szCs w:val="12"/>
         <w:lang w:val="pl-PL"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8594"/>
       <w:gridCol w:w="1386"/>
       <w:gridCol w:w="798"/>
     </w:tblGrid>
-    <w:tr w:rsidR="009A5E8E" w:rsidRPr="00892600" w14:paraId="3CB1F39F" w14:textId="77777777" w:rsidTr="00FD6FCF">
+    <w:tr w:rsidR="009A5E8E" w:rsidRPr="00892600" w14:paraId="1809EFEA" w14:textId="77777777" w:rsidTr="00FD6FCF">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="283"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8594" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="48D6FE28" w14:textId="77777777" w:rsidR="009A5E8E" w:rsidRPr="00FD6FCF" w:rsidRDefault="009A5E8E" w:rsidP="00FD6FCF">
+        <w:p w14:paraId="5CBFCE83" w14:textId="77777777" w:rsidR="009A5E8E" w:rsidRPr="00FD6FCF" w:rsidRDefault="009A5E8E" w:rsidP="00FD6FCF">
           <w:pPr>
             <w:ind w:left="-85"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="x-none"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FD6FCF">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="x-none"/>
             </w:rPr>
             <w:t>801</w:t>
           </w:r>
           <w:r w:rsidRPr="00FD6FCF">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00FD6FCF">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="x-none"/>
             </w:rPr>
             <w:t>102 102     pzu.pl</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1386" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="28" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="7AE12CC1" w14:textId="77777777" w:rsidR="009A5E8E" w:rsidRPr="00FD6FCF" w:rsidRDefault="009A5E8E" w:rsidP="00FD6FCF">
+        <w:p w14:paraId="456251A7" w14:textId="77777777" w:rsidR="009A5E8E" w:rsidRPr="00FD6FCF" w:rsidRDefault="009A5E8E" w:rsidP="00FD6FCF">
           <w:pPr>
             <w:pStyle w:val="opisypol"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Tahoma"/>
               <w:lang w:val="pl-PL"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="798" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2B7EDB5B" w14:textId="77777777" w:rsidR="009A5E8E" w:rsidRPr="00FD6FCF" w:rsidRDefault="008A40F5" w:rsidP="00FD6FCF">
+        <w:p w14:paraId="67E35A3E" w14:textId="77777777" w:rsidR="009A5E8E" w:rsidRPr="00FD6FCF" w:rsidRDefault="008A40F5" w:rsidP="00FD6FCF">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
             </w:tabs>
             <w:ind w:right="-85"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FD6FCF">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r w:rsidR="009A5E8E" w:rsidRPr="00FD6FCF">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>/</w:t>
           </w:r>
           <w:r w:rsidR="006F5FF2" w:rsidRPr="00FD6FCF">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="009A5E8E" w:rsidRPr="00892600" w14:paraId="6CA8FBEA" w14:textId="77777777" w:rsidTr="00FD6FCF">
+    <w:tr w:rsidR="009A5E8E" w:rsidRPr="00892600" w14:paraId="3BFA9C74" w14:textId="77777777" w:rsidTr="00FD6FCF">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="170"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8594" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="11DBF222" w14:textId="77777777" w:rsidR="009A5E8E" w:rsidRPr="00FD6FCF" w:rsidRDefault="009A5E8E" w:rsidP="00FD6FCF">
+        <w:p w14:paraId="5045B35B" w14:textId="77777777" w:rsidR="009A5E8E" w:rsidRPr="00FD6FCF" w:rsidRDefault="009A5E8E" w:rsidP="00FD6FCF">
           <w:pPr>
             <w:ind w:left="-85"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Tahoma"/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FD6FCF">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:spacing w:val="3"/>
               <w:kern w:val="16"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="13"/>
             </w:rPr>
             <w:t>Opłata zgodna z taryfą operatora</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1386" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="28" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="3DE4ADE3" w14:textId="77777777" w:rsidR="009A5E8E" w:rsidRPr="00FD6FCF" w:rsidRDefault="009A5E8E" w:rsidP="00FD6FCF">
+        <w:p w14:paraId="1CFE919D" w14:textId="77777777" w:rsidR="009A5E8E" w:rsidRPr="00FD6FCF" w:rsidRDefault="009A5E8E" w:rsidP="00FD6FCF">
           <w:pPr>
             <w:pStyle w:val="opisypol"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Tahoma"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="798" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="08EFA566" w14:textId="77777777" w:rsidR="009A5E8E" w:rsidRPr="00FD6FCF" w:rsidRDefault="009A5E8E" w:rsidP="00FD6FCF">
+        <w:p w14:paraId="6D24E88F" w14:textId="77777777" w:rsidR="009A5E8E" w:rsidRPr="00FD6FCF" w:rsidRDefault="009A5E8E" w:rsidP="00FD6FCF">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
             </w:tabs>
             <w:ind w:right="-85"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="29D53340" w14:textId="77777777" w:rsidR="009A5E8E" w:rsidRPr="00683B66" w:rsidRDefault="009A5E8E" w:rsidP="00683B66">
+  <w:p w14:paraId="1850D434" w14:textId="77777777" w:rsidR="009A5E8E" w:rsidRPr="00683B66" w:rsidRDefault="009A5E8E" w:rsidP="00683B66">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10915"/>
       </w:tabs>
       <w:spacing w:line="100" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10905" w:type="dxa"/>
       <w:tblInd w:w="-14" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9795"/>
       <w:gridCol w:w="314"/>
       <w:gridCol w:w="796"/>
     </w:tblGrid>
-    <w:tr w:rsidR="009A5E8E" w:rsidRPr="0077090D" w14:paraId="38404B05" w14:textId="77777777" w:rsidTr="00C4791F">
+    <w:tr w:rsidR="009A5E8E" w:rsidRPr="0077090D" w14:paraId="372870CD" w14:textId="77777777" w:rsidTr="00C4791F">
       <w:trPr>
         <w:trHeight w:val="113"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9795" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="51F04A18" w14:textId="77777777" w:rsidR="00C4791F" w:rsidRPr="00C4791F" w:rsidRDefault="00C4791F" w:rsidP="00C4791F">
+        <w:p w14:paraId="36BC7626" w14:textId="77777777" w:rsidR="00C4791F" w:rsidRPr="00C4791F" w:rsidRDefault="00C4791F" w:rsidP="00C4791F">
           <w:pPr>
             <w:pStyle w:val="PZUStopka"/>
             <w:rPr>
               <w:spacing w:val="-2"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C4791F">
             <w:rPr>
               <w:spacing w:val="-2"/>
             </w:rPr>
             <w:t>Powszechny Zakład Ubezpieczeń Spółka Akcyjna, Sąd Rejonowy dla m.st. Warszawy, XIII Wydział Gospodarczy, KRS 9831, NIP 526-025-10-49,</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0A575AB5" w14:textId="77777777" w:rsidR="009A5E8E" w:rsidRPr="00671C5E" w:rsidRDefault="00C4791F" w:rsidP="00C4791F">
+        <w:p w14:paraId="770D56D5" w14:textId="77777777" w:rsidR="009A5E8E" w:rsidRPr="00671C5E" w:rsidRDefault="00C4791F" w:rsidP="00C4791F">
           <w:pPr>
             <w:pStyle w:val="PZUStopka"/>
             <w:rPr>
               <w:spacing w:val="-2"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C4791F">
             <w:rPr>
               <w:spacing w:val="-2"/>
             </w:rPr>
             <w:t>kapitał zakładowy: 86 352 300,00 zł wpłacony w całości, Rondo Ignacego Daszyńskiego 4, 00-843 Warszawa, pzu.pl, infolinia: 801 102 102 (opłata zgodna z taryfą operatora)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="314" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="543F7904" w14:textId="77777777" w:rsidR="009A5E8E" w:rsidRPr="0092679C" w:rsidRDefault="009A5E8E" w:rsidP="0077799F">
+        <w:p w14:paraId="55C93113" w14:textId="77777777" w:rsidR="009A5E8E" w:rsidRPr="0092679C" w:rsidRDefault="009A5E8E" w:rsidP="0077799F">
           <w:pPr>
             <w:pStyle w:val="PZUStopka"/>
             <w:rPr>
               <w:szCs w:val="13"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="796" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="22126F30" w14:textId="77777777" w:rsidR="009A5E8E" w:rsidRPr="0020766C" w:rsidRDefault="009A5E8E" w:rsidP="002C6223">
+        <w:p w14:paraId="226C7DF2" w14:textId="77777777" w:rsidR="009A5E8E" w:rsidRPr="0020766C" w:rsidRDefault="009A5E8E" w:rsidP="002C6223">
           <w:pPr>
             <w:pStyle w:val="PZUNiebieskiiTahoma"/>
             <w:ind w:right="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:color w:val="003C7D"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="pl-PL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0077090D">
             <w:rPr>
               <w:color w:val="003C7D"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="0077090D">
             <w:rPr>
               <w:color w:val="003C7D"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
@@ -43365,313 +39907,306 @@
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="0077090D">
             <w:rPr>
               <w:color w:val="003C7D"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>/</w:t>
           </w:r>
           <w:r w:rsidR="006F5FF2">
             <w:rPr>
               <w:color w:val="003C7D"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="pl-PL"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="158ADCB4" w14:textId="77777777" w:rsidR="009A5E8E" w:rsidRPr="00350099" w:rsidRDefault="009A5E8E" w:rsidP="00F9404A">
+  <w:p w14:paraId="257C31AE" w14:textId="77777777" w:rsidR="009A5E8E" w:rsidRPr="00350099" w:rsidRDefault="009A5E8E" w:rsidP="00F9404A">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="10915"/>
       </w:tabs>
       <w:spacing w:line="100" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10923" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8594"/>
       <w:gridCol w:w="1531"/>
       <w:gridCol w:w="798"/>
     </w:tblGrid>
-    <w:tr w:rsidR="006D59F8" w:rsidRPr="00892600" w14:paraId="75C9C539" w14:textId="77777777" w:rsidTr="00FD6FCF">
+    <w:tr w:rsidR="006D59F8" w:rsidRPr="00892600" w14:paraId="6BCA13D6" w14:textId="77777777" w:rsidTr="00FD6FCF">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="283"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8594" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="71FF06E0" w14:textId="77777777" w:rsidR="006D59F8" w:rsidRPr="00FD6FCF" w:rsidRDefault="006D59F8" w:rsidP="00EB4603">
+        <w:p w14:paraId="69F9D9F5" w14:textId="77777777" w:rsidR="006D59F8" w:rsidRPr="00FD6FCF" w:rsidRDefault="006D59F8" w:rsidP="00EB4603">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="x-none"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FD6FCF">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="x-none"/>
             </w:rPr>
             <w:t>801</w:t>
           </w:r>
           <w:r w:rsidRPr="00FD6FCF">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00FD6FCF">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="x-none"/>
             </w:rPr>
             <w:t>102 102     pzu.pl</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1531" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="28" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="5FB7A1D4" w14:textId="77777777" w:rsidR="006D59F8" w:rsidRPr="00FD6FCF" w:rsidRDefault="006D59F8" w:rsidP="00FD6FCF">
+        <w:p w14:paraId="312B7A26" w14:textId="77777777" w:rsidR="006D59F8" w:rsidRPr="00FD6FCF" w:rsidRDefault="006D59F8" w:rsidP="00FD6FCF">
           <w:pPr>
             <w:pStyle w:val="opisypol"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Tahoma"/>
               <w:lang w:val="pl-PL"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="798" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="22C835EF" w14:textId="77777777" w:rsidR="006D59F8" w:rsidRPr="00FD6FCF" w:rsidRDefault="006D59F8" w:rsidP="00FD6FCF">
+        <w:p w14:paraId="6BF9DE17" w14:textId="77777777" w:rsidR="006D59F8" w:rsidRPr="00FD6FCF" w:rsidRDefault="006D59F8" w:rsidP="00FD6FCF">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
             </w:tabs>
             <w:ind w:right="-85"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FD6FCF">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>3/3</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006D59F8" w:rsidRPr="00892600" w14:paraId="6835F015" w14:textId="77777777" w:rsidTr="00FD6FCF">
+    <w:tr w:rsidR="006D59F8" w:rsidRPr="00892600" w14:paraId="7E454E16" w14:textId="77777777" w:rsidTr="00FD6FCF">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="170"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8594" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="58A00CC6" w14:textId="77777777" w:rsidR="006D59F8" w:rsidRPr="00FD6FCF" w:rsidRDefault="006D59F8" w:rsidP="00FD6FCF">
+        <w:p w14:paraId="4267DFC5" w14:textId="77777777" w:rsidR="006D59F8" w:rsidRPr="00FD6FCF" w:rsidRDefault="006D59F8" w:rsidP="00FD6FCF">
           <w:pPr>
             <w:ind w:left="-85"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Tahoma"/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FD6FCF">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:spacing w:val="3"/>
               <w:kern w:val="16"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="13"/>
             </w:rPr>
             <w:t>Opłata zgodna z taryfą operatora</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1531" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="28" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="0F16E585" w14:textId="77777777" w:rsidR="006D59F8" w:rsidRPr="00FD6FCF" w:rsidRDefault="006D59F8" w:rsidP="00FD6FCF">
+        <w:p w14:paraId="2600591E" w14:textId="77777777" w:rsidR="006D59F8" w:rsidRPr="00FD6FCF" w:rsidRDefault="006D59F8" w:rsidP="00FD6FCF">
           <w:pPr>
             <w:pStyle w:val="opisypol"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Tahoma"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="798" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="7C6FCDC5" w14:textId="77777777" w:rsidR="006D59F8" w:rsidRPr="00FD6FCF" w:rsidRDefault="006D59F8" w:rsidP="00FD6FCF">
+        <w:p w14:paraId="7667917D" w14:textId="77777777" w:rsidR="006D59F8" w:rsidRPr="00FD6FCF" w:rsidRDefault="006D59F8" w:rsidP="00FD6FCF">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
             </w:tabs>
             <w:ind w:right="-85"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="784836A8" w14:textId="77777777" w:rsidR="006D59F8" w:rsidRPr="00683B66" w:rsidRDefault="006D59F8" w:rsidP="00683B66">
+  <w:p w14:paraId="43D18E90" w14:textId="77777777" w:rsidR="006D59F8" w:rsidRPr="00683B66" w:rsidRDefault="006D59F8" w:rsidP="00683B66">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10915"/>
       </w:tabs>
       <w:spacing w:line="100" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="113" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8731"/>
       <w:gridCol w:w="1386"/>
       <w:gridCol w:w="798"/>
     </w:tblGrid>
-    <w:tr w:rsidR="009A5E8E" w:rsidRPr="00892600" w14:paraId="238DBE86" w14:textId="77777777" w:rsidTr="00FD6FCF">
+    <w:tr w:rsidR="009A5E8E" w:rsidRPr="00892600" w14:paraId="7783130B" w14:textId="77777777" w:rsidTr="00FD6FCF">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="283"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8731" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2E7D1FBF" w14:textId="77777777" w:rsidR="009A5E8E" w:rsidRPr="00FD6FCF" w:rsidRDefault="00FD6FCF" w:rsidP="00FD6FCF">
+        <w:p w14:paraId="7B6C50A5" w14:textId="77777777" w:rsidR="009A5E8E" w:rsidRPr="00FD6FCF" w:rsidRDefault="00FD6FCF" w:rsidP="00FD6FCF">
           <w:pPr>
             <w:ind w:left="-85"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="x-none"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
-            <w:pict w14:anchorId="26B62F1B">
+            <w:pict w14:anchorId="65DF4EF4">
               <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                   <v:f eqn="sum @0 1 0"/>
                   <v:f eqn="sum 0 0 @1"/>
                   <v:f eqn="prod @2 1 2"/>
                   <v:f eqn="prod @3 21600 pixelWidth"/>
                   <v:f eqn="prod @3 21600 pixelHeight"/>
                   <v:f eqn="sum @0 0 1"/>
                   <v:f eqn="prod @6 1 2"/>
                   <v:f eqn="prod @7 21600 pixelWidth"/>
                   <v:f eqn="sum @8 21600 0"/>
                   <v:f eqn="prod @7 21600 pixelHeight"/>
                   <v:f eqn="sum @10 21600 0"/>
                 </v:formulas>
                 <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shapetype>
               <v:shape id="Obraz 1" o:spid="_x0000_s1025" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:-13.85pt;margin-top:-1.2pt;width:5.6pt;height:12.85pt;z-index:1;visibility:visible">
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
           <w:r w:rsidR="009A5E8E" w:rsidRPr="00FD6FCF">
@@ -43686,163 +40221,161 @@
           </w:r>
           <w:r w:rsidR="009A5E8E" w:rsidRPr="00FD6FCF">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="009A5E8E" w:rsidRPr="00FD6FCF">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="x-none"/>
             </w:rPr>
             <w:t>102 102     pzu.pl</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1386" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="28" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="1137BC27" w14:textId="77777777" w:rsidR="009A5E8E" w:rsidRPr="00FD6FCF" w:rsidRDefault="009A5E8E" w:rsidP="00FD6FCF">
+        <w:p w14:paraId="055ECB59" w14:textId="77777777" w:rsidR="009A5E8E" w:rsidRPr="00FD6FCF" w:rsidRDefault="009A5E8E" w:rsidP="00FD6FCF">
           <w:pPr>
             <w:pStyle w:val="opisypol"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Tahoma"/>
               <w:lang w:val="pl-PL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FD6FCF">
             <w:rPr>
               <w:rFonts w:eastAsia="Tahoma"/>
             </w:rPr>
             <w:t xml:space="preserve">PZU SA </w:t>
           </w:r>
           <w:r w:rsidRPr="00FD6FCF">
             <w:rPr>
               <w:rFonts w:eastAsia="Tahoma"/>
               <w:lang w:val="pl-PL"/>
             </w:rPr>
             <w:t>6N02</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="798" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2239EEE0" w14:textId="77777777" w:rsidR="009A5E8E" w:rsidRPr="00FD6FCF" w:rsidRDefault="009A5E8E" w:rsidP="00FD6FCF">
+        <w:p w14:paraId="20ABBD1F" w14:textId="77777777" w:rsidR="009A5E8E" w:rsidRPr="00FD6FCF" w:rsidRDefault="009A5E8E" w:rsidP="00FD6FCF">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
             </w:tabs>
             <w:ind w:right="-85"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FD6FCF">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>3/3</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="0FD2E889" w14:textId="77777777" w:rsidR="009A5E8E" w:rsidRPr="00546A8A" w:rsidRDefault="009A5E8E" w:rsidP="00546A8A">
+  <w:p w14:paraId="7A7E8374" w14:textId="77777777" w:rsidR="009A5E8E" w:rsidRPr="00546A8A" w:rsidRDefault="009A5E8E" w:rsidP="00546A8A">
     <w:pPr>
       <w:pStyle w:val="opisypol"/>
       <w:spacing w:line="40" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28F36231" w14:textId="77777777" w:rsidR="0048145B" w:rsidRDefault="0048145B" w:rsidP="00156F64">
+    <w:p w14:paraId="5956ED89" w14:textId="77777777" w:rsidR="009D1D79" w:rsidRDefault="009D1D79" w:rsidP="00156F64">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63A0B65B" w14:textId="77777777" w:rsidR="0048145B" w:rsidRDefault="0048145B" w:rsidP="00156F64">
+    <w:p w14:paraId="1219CADF" w14:textId="77777777" w:rsidR="009D1D79" w:rsidRDefault="009D1D79" w:rsidP="00156F64">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0F6605EF" w14:textId="77777777" w:rsidR="00410AA1" w:rsidRDefault="00FD6FCF">
+  <w:p w14:paraId="6B46CCD0" w14:textId="77777777" w:rsidR="00410AA1" w:rsidRDefault="00FD6FCF">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="2A40C9C2">
+      <w:pict w14:anchorId="1F876500">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="Pole tekstowe 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-11.35pt;margin-top:18.55pt;width:363.1pt;height:17pt;z-index:3;visibility:visible;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlqW1+CwIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DJGuNOEWXLsOA&#10;rhvQ9QNoWY6FyaImKbGzrx8lp2nQ3Yr5IIgm9fT4+LS6GTrNDtJ5habk+WTKmTQCa2V2JX/6uf1w&#10;xZkPYGrQaGTJj9Lzm/X7d6veFnKGLepaOkYgxhe9LXkbgi2yzItWduAnaKWhZIOug0Ch22W1g57Q&#10;O53NptNl1qOrrUMhvae/d2OSrxN+00gRvjeNl4HpkhO3kFaX1iqu2XoFxc6BbZU40YA3sOhAGbr0&#10;DHUHAdjeqX+gOiUcemzCRGCXYdMoIVMP1E0+fdXNYwtWpl5IHG/PMvn/ByseDo/2h2Nh+IQDDTA1&#10;4e09il+eGdy0YHby1jnsWwk1XZxHybLe+uJ0NErtCx9Bqv4b1jRk2AdMQEPjuqgK9ckInQZwPIsu&#10;h8AE/Zwv83w5pZSg3Cxu01QyKJ5PW+fDF4kdi5uSOxpqQofDvQ+RDRTPJfEyj1rVW6V1Ctyu2mjH&#10;DkAG2KYvNfCqTBvWl/x6MVskZIPxfPJGpwIZVKuu5FdEbSQHRVTjs6lTSQClxz0x0eYkT1Rk1CYM&#10;1UCFUaYK6yMJ5XA0Ij0c2rTo/nDWkwlL7n/vwUnO9FdDYl/n83l0bQrmi48zCtxlprrMgBEEVfLA&#10;2bjdhOT0qIPBWxpKo5JeL0xOXMlcScbTQ4juvYxT1ctzXf8FAAD//wMAUEsDBBQABgAIAAAAIQD8&#10;dBwo3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEvbsQVK0wmQQFw3&#10;9gBu47UVTVI12dq9PebEbrb86ff3F9vZ9uJMY+i805AuExDkam8612g4fH8snkCEiM5g7x1puFCA&#10;bXl7U2Bu/OR2dN7HRnCICzlqaGMccilD3ZLFsPQDOb4d/Wgx8jo20ow4cbjtZZYkG2mxc/yhxYHe&#10;W6p/9ier4fg1Payfp+ozHtTucfOGnar8Rev7u/n1BUSkOf7D8KfP6lCyU+VPzgTRa1hkmWJUw0ql&#10;IBhQyWoNouIhTUGWhbxuUP4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJaltfgsCAAD2&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/HQcKN4A&#10;AAAJAQAADwAAAAAAAAAAAAAAAABlBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" stroked="f">
           <v:textbox>
             <w:txbxContent>
-              <w:p w14:paraId="3639E086" w14:textId="77777777" w:rsidR="00D33A93" w:rsidRPr="00D33A93" w:rsidRDefault="00D33A93" w:rsidP="00D33A93">
+              <w:p w14:paraId="42E4C86C" w14:textId="77777777" w:rsidR="00D33A93" w:rsidRPr="00D33A93" w:rsidRDefault="00D33A93" w:rsidP="00D33A93">
                 <w:pPr>
                   <w:pStyle w:val="opisypol"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D33A93">
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t xml:space="preserve">Wniosek dla podmiotów </w:t>
                 </w:r>
                 <w:r w:rsidR="00525646">
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:lang w:val="pl-PL"/>
                   </w:rPr>
                   <w:t>z przychodami</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00D33A93">
                   <w:rPr>
                     <w:b/>
@@ -43855,51 +40388,51 @@
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="FF0000"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidRPr="00D33A93">
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>do 5 mln zł</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
           <w10:wrap type="square"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="1288D73E">
+      <w:pict w14:anchorId="283A7676">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="Obraz 2" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:414.55pt;margin-top:.25pt;width:153.05pt;height:153.05pt;z-index:2;visibility:visible">
           <v:imagedata r:id="rId1" o:title="pzu logo granat RGB"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
@@ -47192,193 +43725,193 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="528448055">
+  <w:num w:numId="1" w16cid:durableId="1094517979">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1823081692">
+  <w:num w:numId="2" w16cid:durableId="1883781310">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="180054913">
+  <w:num w:numId="3" w16cid:durableId="274406294">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="66071855">
+  <w:num w:numId="4" w16cid:durableId="319311944">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="323318787">
+  <w:num w:numId="5" w16cid:durableId="664013862">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1690637695">
+  <w:num w:numId="6" w16cid:durableId="1044865919">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1873613480">
+  <w:num w:numId="7" w16cid:durableId="1324435286">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1842550305">
+  <w:num w:numId="8" w16cid:durableId="1708136491">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="385035131">
+  <w:num w:numId="9" w16cid:durableId="1574437429">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1163857089">
+  <w:num w:numId="10" w16cid:durableId="1297683047">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="135877766">
+  <w:num w:numId="11" w16cid:durableId="564024661">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1832913697">
+  <w:num w:numId="12" w16cid:durableId="1645617713">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="337198896">
+  <w:num w:numId="13" w16cid:durableId="1713921627">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1374186410">
+  <w:num w:numId="14" w16cid:durableId="513999938">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="894857818">
+  <w:num w:numId="15" w16cid:durableId="2033142371">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1151941153">
+  <w:num w:numId="16" w16cid:durableId="12926181">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1404335685">
+  <w:num w:numId="17" w16cid:durableId="1752772283">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="304940537">
+  <w:num w:numId="18" w16cid:durableId="62417671">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1095904380">
+  <w:num w:numId="19" w16cid:durableId="866022085">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="992752889">
+  <w:num w:numId="20" w16cid:durableId="1032265873">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1990206019">
+  <w:num w:numId="21" w16cid:durableId="365330342">
     <w:abstractNumId w:val="33"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="634794094">
+  <w:num w:numId="22" w16cid:durableId="1543636225">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="618605108">
+  <w:num w:numId="23" w16cid:durableId="881019465">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="913661739">
+  <w:num w:numId="24" w16cid:durableId="431586811">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1055664295">
+  <w:num w:numId="25" w16cid:durableId="1285036877">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1079451207">
+  <w:num w:numId="26" w16cid:durableId="368143457">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1281886290">
+  <w:num w:numId="27" w16cid:durableId="481969331">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1968582296">
+  <w:num w:numId="28" w16cid:durableId="1237786354">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="948581063">
+  <w:num w:numId="29" w16cid:durableId="1440678257">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="954025215">
+  <w:num w:numId="30" w16cid:durableId="1854107975">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="592710091">
+  <w:num w:numId="31" w16cid:durableId="2048941744">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1442458371">
+  <w:num w:numId="32" w16cid:durableId="1396705024">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1332104809">
+  <w:num w:numId="33" w16cid:durableId="751045137">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="1173761812">
+  <w:num w:numId="34" w16cid:durableId="1540968825">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="1634284485">
+  <w:num w:numId="35" w16cid:durableId="1179001934">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean"/>
   <w:doNotTrackMoves/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="kSK1GKLH6xrkFbpn6I0Lz5WZcTLY928+AbvSwAzGIFHfHsGjJl3MgQ/zFtDVRO0nSE0dVHenFWeYU3ILu/QBnQ==" w:salt="0MWQ2KCdqkLX+XZfw4/22Q=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="TNWZRAb3aLIaiyEAZkDPZBp8hX4YwOms4FugGbMJOvqDQdowoDsXt1PLo+xf8zm+FnVynFOoAXqgxfEE5VDLXg==" w:salt="XkHU/NZl+se8LPeTi1h57A=="/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
@@ -47445,50 +43978,51 @@
     <w:rsid w:val="00050321"/>
     <w:rsid w:val="0005080D"/>
     <w:rsid w:val="00050958"/>
     <w:rsid w:val="000509C1"/>
     <w:rsid w:val="00052EB2"/>
     <w:rsid w:val="00052F2D"/>
     <w:rsid w:val="000538F8"/>
     <w:rsid w:val="000547E9"/>
     <w:rsid w:val="000555FC"/>
     <w:rsid w:val="00055878"/>
     <w:rsid w:val="00056F03"/>
     <w:rsid w:val="000579E8"/>
     <w:rsid w:val="0006053F"/>
     <w:rsid w:val="00060C47"/>
     <w:rsid w:val="000623D3"/>
     <w:rsid w:val="000639E3"/>
     <w:rsid w:val="0006428E"/>
     <w:rsid w:val="000657C3"/>
     <w:rsid w:val="0006602B"/>
     <w:rsid w:val="00066033"/>
     <w:rsid w:val="0006746A"/>
     <w:rsid w:val="00067738"/>
     <w:rsid w:val="00067B09"/>
     <w:rsid w:val="000701C7"/>
     <w:rsid w:val="00070389"/>
+    <w:rsid w:val="000716AE"/>
     <w:rsid w:val="00072D6E"/>
     <w:rsid w:val="00072DA8"/>
     <w:rsid w:val="0007399C"/>
     <w:rsid w:val="000739E5"/>
     <w:rsid w:val="000749C5"/>
     <w:rsid w:val="00075002"/>
     <w:rsid w:val="00075930"/>
     <w:rsid w:val="00080FD9"/>
     <w:rsid w:val="000813EF"/>
     <w:rsid w:val="00081A5A"/>
     <w:rsid w:val="00082563"/>
     <w:rsid w:val="0008370B"/>
     <w:rsid w:val="000847A6"/>
     <w:rsid w:val="0008587A"/>
     <w:rsid w:val="00086994"/>
     <w:rsid w:val="00086B77"/>
     <w:rsid w:val="00087491"/>
     <w:rsid w:val="00091ECC"/>
     <w:rsid w:val="00092044"/>
     <w:rsid w:val="000920DA"/>
     <w:rsid w:val="0009311A"/>
     <w:rsid w:val="0009477C"/>
     <w:rsid w:val="00095C8B"/>
     <w:rsid w:val="00097B11"/>
     <w:rsid w:val="000A0C47"/>
@@ -47540,97 +44074,97 @@
     <w:rsid w:val="00100B7D"/>
     <w:rsid w:val="0010484F"/>
     <w:rsid w:val="00104A67"/>
     <w:rsid w:val="0010530C"/>
     <w:rsid w:val="0010543F"/>
     <w:rsid w:val="00106515"/>
     <w:rsid w:val="001112E9"/>
     <w:rsid w:val="001132B0"/>
     <w:rsid w:val="001169BC"/>
     <w:rsid w:val="00116A36"/>
     <w:rsid w:val="001204DC"/>
     <w:rsid w:val="00120BE1"/>
     <w:rsid w:val="00121172"/>
     <w:rsid w:val="00121521"/>
     <w:rsid w:val="00121B2D"/>
     <w:rsid w:val="00122777"/>
     <w:rsid w:val="00123157"/>
     <w:rsid w:val="00123CC6"/>
     <w:rsid w:val="00123E80"/>
     <w:rsid w:val="00125022"/>
     <w:rsid w:val="00125734"/>
     <w:rsid w:val="00125ED8"/>
     <w:rsid w:val="001265E6"/>
     <w:rsid w:val="00126D10"/>
     <w:rsid w:val="00127629"/>
-    <w:rsid w:val="001304E5"/>
     <w:rsid w:val="0013325E"/>
     <w:rsid w:val="00133ED6"/>
     <w:rsid w:val="00134771"/>
     <w:rsid w:val="00135CB1"/>
     <w:rsid w:val="00135CB3"/>
     <w:rsid w:val="00136FEC"/>
     <w:rsid w:val="00142405"/>
     <w:rsid w:val="00144251"/>
     <w:rsid w:val="001443DA"/>
     <w:rsid w:val="001462EB"/>
     <w:rsid w:val="00150A34"/>
     <w:rsid w:val="00150B5F"/>
     <w:rsid w:val="00152CD1"/>
     <w:rsid w:val="00154343"/>
     <w:rsid w:val="0015442C"/>
     <w:rsid w:val="00154923"/>
     <w:rsid w:val="001561FD"/>
     <w:rsid w:val="00156F64"/>
     <w:rsid w:val="00160354"/>
     <w:rsid w:val="0016145D"/>
     <w:rsid w:val="001629B3"/>
     <w:rsid w:val="00163222"/>
     <w:rsid w:val="001644C9"/>
     <w:rsid w:val="0016481B"/>
     <w:rsid w:val="00164E4D"/>
     <w:rsid w:val="00164E9D"/>
     <w:rsid w:val="00165747"/>
     <w:rsid w:val="00166FDB"/>
     <w:rsid w:val="00167275"/>
     <w:rsid w:val="0016786E"/>
     <w:rsid w:val="00170630"/>
     <w:rsid w:val="00170DD4"/>
     <w:rsid w:val="00172193"/>
     <w:rsid w:val="00172F8D"/>
     <w:rsid w:val="00173321"/>
     <w:rsid w:val="0017372F"/>
     <w:rsid w:val="00173935"/>
     <w:rsid w:val="001762C3"/>
     <w:rsid w:val="00177341"/>
     <w:rsid w:val="00181969"/>
     <w:rsid w:val="00181A12"/>
     <w:rsid w:val="00182514"/>
     <w:rsid w:val="001827ED"/>
     <w:rsid w:val="001842E4"/>
     <w:rsid w:val="00186097"/>
     <w:rsid w:val="00186B6E"/>
+    <w:rsid w:val="00190522"/>
     <w:rsid w:val="001917F4"/>
     <w:rsid w:val="0019367D"/>
     <w:rsid w:val="0019646C"/>
     <w:rsid w:val="0019685A"/>
     <w:rsid w:val="00196E65"/>
     <w:rsid w:val="001A07B8"/>
     <w:rsid w:val="001A237E"/>
     <w:rsid w:val="001A277B"/>
     <w:rsid w:val="001A2C50"/>
     <w:rsid w:val="001A387F"/>
     <w:rsid w:val="001A3955"/>
     <w:rsid w:val="001A7552"/>
     <w:rsid w:val="001A7B72"/>
     <w:rsid w:val="001B1067"/>
     <w:rsid w:val="001B11C5"/>
     <w:rsid w:val="001B36FA"/>
     <w:rsid w:val="001B47F0"/>
     <w:rsid w:val="001B4B72"/>
     <w:rsid w:val="001B4DAE"/>
     <w:rsid w:val="001B7836"/>
     <w:rsid w:val="001C4035"/>
     <w:rsid w:val="001C4126"/>
     <w:rsid w:val="001C6236"/>
     <w:rsid w:val="001C77FA"/>
     <w:rsid w:val="001D1051"/>
@@ -47672,50 +44206,51 @@
     <w:rsid w:val="00213E3C"/>
     <w:rsid w:val="00214DC5"/>
     <w:rsid w:val="00220BC4"/>
     <w:rsid w:val="00221178"/>
     <w:rsid w:val="00222004"/>
     <w:rsid w:val="002222A5"/>
     <w:rsid w:val="00223217"/>
     <w:rsid w:val="002235D0"/>
     <w:rsid w:val="0022508A"/>
     <w:rsid w:val="0022557F"/>
     <w:rsid w:val="00226B3D"/>
     <w:rsid w:val="00227598"/>
     <w:rsid w:val="0023190D"/>
     <w:rsid w:val="00231B18"/>
     <w:rsid w:val="00231D4B"/>
     <w:rsid w:val="002348CD"/>
     <w:rsid w:val="00235773"/>
     <w:rsid w:val="002365C5"/>
     <w:rsid w:val="002366F6"/>
     <w:rsid w:val="0023685F"/>
     <w:rsid w:val="002368A4"/>
     <w:rsid w:val="00236B90"/>
     <w:rsid w:val="0023730B"/>
     <w:rsid w:val="00241B45"/>
     <w:rsid w:val="00241EC8"/>
+    <w:rsid w:val="002425DC"/>
     <w:rsid w:val="00245570"/>
     <w:rsid w:val="00250427"/>
     <w:rsid w:val="00250AE9"/>
     <w:rsid w:val="00250B8A"/>
     <w:rsid w:val="00250E94"/>
     <w:rsid w:val="0025224C"/>
     <w:rsid w:val="00252F9C"/>
     <w:rsid w:val="00253241"/>
     <w:rsid w:val="00253C54"/>
     <w:rsid w:val="0025589F"/>
     <w:rsid w:val="002560A1"/>
     <w:rsid w:val="00257F83"/>
     <w:rsid w:val="002601A3"/>
     <w:rsid w:val="0026147A"/>
     <w:rsid w:val="00261A6E"/>
     <w:rsid w:val="002638C9"/>
     <w:rsid w:val="00263B73"/>
     <w:rsid w:val="00263C4D"/>
     <w:rsid w:val="00264C3A"/>
     <w:rsid w:val="002659D9"/>
     <w:rsid w:val="002671BB"/>
     <w:rsid w:val="002677F6"/>
     <w:rsid w:val="00273518"/>
     <w:rsid w:val="00273ADF"/>
     <w:rsid w:val="002758E5"/>
@@ -47723,107 +44258,108 @@
     <w:rsid w:val="00280710"/>
     <w:rsid w:val="002811CB"/>
     <w:rsid w:val="00281A7A"/>
     <w:rsid w:val="0028233A"/>
     <w:rsid w:val="00283D23"/>
     <w:rsid w:val="0028663A"/>
     <w:rsid w:val="00286FE9"/>
     <w:rsid w:val="002871DD"/>
     <w:rsid w:val="002876B0"/>
     <w:rsid w:val="00287C98"/>
     <w:rsid w:val="00290542"/>
     <w:rsid w:val="002909AD"/>
     <w:rsid w:val="00291930"/>
     <w:rsid w:val="002926AF"/>
     <w:rsid w:val="00293BCC"/>
     <w:rsid w:val="002953FD"/>
     <w:rsid w:val="0029618E"/>
     <w:rsid w:val="00296325"/>
     <w:rsid w:val="002A1116"/>
     <w:rsid w:val="002A1C48"/>
     <w:rsid w:val="002A2BBE"/>
     <w:rsid w:val="002A4401"/>
     <w:rsid w:val="002B1AD5"/>
     <w:rsid w:val="002B3C49"/>
     <w:rsid w:val="002B4007"/>
+    <w:rsid w:val="002B5AA0"/>
     <w:rsid w:val="002B69CA"/>
     <w:rsid w:val="002B7DDA"/>
     <w:rsid w:val="002C14D8"/>
     <w:rsid w:val="002C1A0C"/>
     <w:rsid w:val="002C3ED0"/>
     <w:rsid w:val="002C47CC"/>
     <w:rsid w:val="002C6223"/>
     <w:rsid w:val="002D2FE3"/>
     <w:rsid w:val="002D3D1A"/>
     <w:rsid w:val="002D60FA"/>
     <w:rsid w:val="002E0B0C"/>
     <w:rsid w:val="002E208B"/>
     <w:rsid w:val="002E2207"/>
     <w:rsid w:val="002E2C2E"/>
     <w:rsid w:val="002E48FF"/>
     <w:rsid w:val="002E5060"/>
     <w:rsid w:val="002E5651"/>
     <w:rsid w:val="002F008B"/>
     <w:rsid w:val="002F023C"/>
     <w:rsid w:val="002F06B1"/>
     <w:rsid w:val="002F1736"/>
     <w:rsid w:val="002F1F1F"/>
     <w:rsid w:val="002F2E15"/>
     <w:rsid w:val="002F2E99"/>
     <w:rsid w:val="002F6A63"/>
     <w:rsid w:val="002F7150"/>
     <w:rsid w:val="003015A0"/>
     <w:rsid w:val="003021FB"/>
     <w:rsid w:val="003026CB"/>
     <w:rsid w:val="003035F1"/>
     <w:rsid w:val="00303C42"/>
     <w:rsid w:val="003051F4"/>
     <w:rsid w:val="00306714"/>
     <w:rsid w:val="003106E8"/>
     <w:rsid w:val="0031151A"/>
     <w:rsid w:val="0031350A"/>
     <w:rsid w:val="003144C5"/>
     <w:rsid w:val="00316C01"/>
     <w:rsid w:val="003200C5"/>
     <w:rsid w:val="003209E6"/>
     <w:rsid w:val="00320A83"/>
     <w:rsid w:val="00320C2B"/>
     <w:rsid w:val="00320D85"/>
     <w:rsid w:val="0032131C"/>
     <w:rsid w:val="003223B2"/>
     <w:rsid w:val="0032449B"/>
     <w:rsid w:val="00324991"/>
     <w:rsid w:val="003303D5"/>
-    <w:rsid w:val="00330E0A"/>
     <w:rsid w:val="00330F2D"/>
     <w:rsid w:val="00332C64"/>
     <w:rsid w:val="00336F0C"/>
     <w:rsid w:val="00337134"/>
     <w:rsid w:val="00341B5E"/>
     <w:rsid w:val="003426EF"/>
     <w:rsid w:val="00345263"/>
     <w:rsid w:val="003460C5"/>
+    <w:rsid w:val="00346A7F"/>
     <w:rsid w:val="00346CB4"/>
     <w:rsid w:val="0035049D"/>
     <w:rsid w:val="003521F5"/>
     <w:rsid w:val="00352C5B"/>
     <w:rsid w:val="003535BB"/>
     <w:rsid w:val="00353921"/>
     <w:rsid w:val="0035437D"/>
     <w:rsid w:val="00354CEE"/>
     <w:rsid w:val="0035676D"/>
     <w:rsid w:val="00356F2A"/>
     <w:rsid w:val="00357B2D"/>
     <w:rsid w:val="0036151F"/>
     <w:rsid w:val="003651E3"/>
     <w:rsid w:val="00365373"/>
     <w:rsid w:val="003653BB"/>
     <w:rsid w:val="00366D3C"/>
     <w:rsid w:val="003674BF"/>
     <w:rsid w:val="00367543"/>
     <w:rsid w:val="00370254"/>
     <w:rsid w:val="00370610"/>
     <w:rsid w:val="0037227A"/>
     <w:rsid w:val="003724A3"/>
     <w:rsid w:val="00373986"/>
     <w:rsid w:val="00373BC1"/>
     <w:rsid w:val="0037518D"/>
@@ -47913,99 +44449,99 @@
     <w:rsid w:val="00446EDA"/>
     <w:rsid w:val="00450391"/>
     <w:rsid w:val="0045183C"/>
     <w:rsid w:val="00451B8A"/>
     <w:rsid w:val="00452936"/>
     <w:rsid w:val="00453238"/>
     <w:rsid w:val="00454B26"/>
     <w:rsid w:val="00456EFC"/>
     <w:rsid w:val="00462750"/>
     <w:rsid w:val="00464FDF"/>
     <w:rsid w:val="00465B1E"/>
     <w:rsid w:val="00466263"/>
     <w:rsid w:val="00466E0B"/>
     <w:rsid w:val="00471EFE"/>
     <w:rsid w:val="00472ACA"/>
     <w:rsid w:val="004751DA"/>
     <w:rsid w:val="0047545B"/>
     <w:rsid w:val="004763A4"/>
     <w:rsid w:val="00476AA1"/>
     <w:rsid w:val="004779EB"/>
     <w:rsid w:val="00477B94"/>
     <w:rsid w:val="00477ED5"/>
     <w:rsid w:val="0048054F"/>
     <w:rsid w:val="00480611"/>
     <w:rsid w:val="004807E7"/>
-    <w:rsid w:val="0048145B"/>
     <w:rsid w:val="00481712"/>
     <w:rsid w:val="004820CB"/>
     <w:rsid w:val="0048388F"/>
     <w:rsid w:val="0048420F"/>
     <w:rsid w:val="00484852"/>
     <w:rsid w:val="00485016"/>
     <w:rsid w:val="00485284"/>
     <w:rsid w:val="00485302"/>
     <w:rsid w:val="004868AE"/>
     <w:rsid w:val="00486F2F"/>
     <w:rsid w:val="00487FA9"/>
     <w:rsid w:val="00490BB8"/>
     <w:rsid w:val="004918AE"/>
     <w:rsid w:val="004930F0"/>
     <w:rsid w:val="00493105"/>
     <w:rsid w:val="00493F00"/>
     <w:rsid w:val="004951F5"/>
     <w:rsid w:val="00496B27"/>
     <w:rsid w:val="00497A1B"/>
     <w:rsid w:val="004A2529"/>
     <w:rsid w:val="004A3220"/>
     <w:rsid w:val="004A36BF"/>
     <w:rsid w:val="004A4ACE"/>
     <w:rsid w:val="004A4DDA"/>
     <w:rsid w:val="004A5D2A"/>
     <w:rsid w:val="004A668A"/>
     <w:rsid w:val="004A678E"/>
     <w:rsid w:val="004A6EA4"/>
     <w:rsid w:val="004B09A0"/>
     <w:rsid w:val="004B139A"/>
     <w:rsid w:val="004B16AF"/>
     <w:rsid w:val="004B186E"/>
     <w:rsid w:val="004B1FCC"/>
     <w:rsid w:val="004B3AEB"/>
     <w:rsid w:val="004B4119"/>
     <w:rsid w:val="004B4CAC"/>
     <w:rsid w:val="004B52B9"/>
     <w:rsid w:val="004C023F"/>
     <w:rsid w:val="004C0412"/>
     <w:rsid w:val="004C3B66"/>
     <w:rsid w:val="004C3D87"/>
     <w:rsid w:val="004C4479"/>
     <w:rsid w:val="004C4DDD"/>
     <w:rsid w:val="004C7B29"/>
     <w:rsid w:val="004D0A6B"/>
     <w:rsid w:val="004D0FA1"/>
     <w:rsid w:val="004D1BA2"/>
     <w:rsid w:val="004D2845"/>
+    <w:rsid w:val="004D3542"/>
     <w:rsid w:val="004D3FC7"/>
     <w:rsid w:val="004D5426"/>
     <w:rsid w:val="004D5795"/>
     <w:rsid w:val="004E0100"/>
     <w:rsid w:val="004E03B9"/>
     <w:rsid w:val="004E1144"/>
     <w:rsid w:val="004E23B4"/>
     <w:rsid w:val="004E26ED"/>
     <w:rsid w:val="004E35EE"/>
     <w:rsid w:val="004E3632"/>
     <w:rsid w:val="004E4AFD"/>
     <w:rsid w:val="004E66CD"/>
     <w:rsid w:val="004E6798"/>
     <w:rsid w:val="004F0B3C"/>
     <w:rsid w:val="004F21D8"/>
     <w:rsid w:val="004F2396"/>
     <w:rsid w:val="004F254B"/>
     <w:rsid w:val="004F2604"/>
     <w:rsid w:val="004F274A"/>
     <w:rsid w:val="004F69EE"/>
     <w:rsid w:val="004F6E6B"/>
     <w:rsid w:val="004F6EBC"/>
     <w:rsid w:val="00501791"/>
     <w:rsid w:val="00503915"/>
     <w:rsid w:val="00503AFF"/>
@@ -48110,50 +44646,51 @@
     <w:rsid w:val="005E65F0"/>
     <w:rsid w:val="005E675A"/>
     <w:rsid w:val="005E6FDD"/>
     <w:rsid w:val="005E7216"/>
     <w:rsid w:val="005E77BE"/>
     <w:rsid w:val="005E7AA3"/>
     <w:rsid w:val="005F039E"/>
     <w:rsid w:val="005F146E"/>
     <w:rsid w:val="005F1917"/>
     <w:rsid w:val="005F40A4"/>
     <w:rsid w:val="005F41DA"/>
     <w:rsid w:val="005F46A6"/>
     <w:rsid w:val="005F6389"/>
     <w:rsid w:val="005F73F6"/>
     <w:rsid w:val="0060020C"/>
     <w:rsid w:val="00600A46"/>
     <w:rsid w:val="00600A4E"/>
     <w:rsid w:val="00603420"/>
     <w:rsid w:val="0060400F"/>
     <w:rsid w:val="00605202"/>
     <w:rsid w:val="006058F2"/>
     <w:rsid w:val="0060667E"/>
     <w:rsid w:val="00607697"/>
     <w:rsid w:val="00610148"/>
     <w:rsid w:val="00610270"/>
+    <w:rsid w:val="00611306"/>
     <w:rsid w:val="006118FE"/>
     <w:rsid w:val="00614DF0"/>
     <w:rsid w:val="00615135"/>
     <w:rsid w:val="00617F1A"/>
     <w:rsid w:val="006200FB"/>
     <w:rsid w:val="0062125D"/>
     <w:rsid w:val="0062410B"/>
     <w:rsid w:val="00624E83"/>
     <w:rsid w:val="00625089"/>
     <w:rsid w:val="00626149"/>
     <w:rsid w:val="00627EB2"/>
     <w:rsid w:val="00631677"/>
     <w:rsid w:val="00632BAA"/>
     <w:rsid w:val="00632D94"/>
     <w:rsid w:val="00632E9C"/>
     <w:rsid w:val="00633162"/>
     <w:rsid w:val="006359F0"/>
     <w:rsid w:val="0063742E"/>
     <w:rsid w:val="0064018E"/>
     <w:rsid w:val="006424C5"/>
     <w:rsid w:val="006426B0"/>
     <w:rsid w:val="00646F11"/>
     <w:rsid w:val="006472B6"/>
     <w:rsid w:val="00647486"/>
     <w:rsid w:val="0065144C"/>
@@ -48176,50 +44713,51 @@
     <w:rsid w:val="00674E2E"/>
     <w:rsid w:val="0067556A"/>
     <w:rsid w:val="00675BA5"/>
     <w:rsid w:val="006761E7"/>
     <w:rsid w:val="00677096"/>
     <w:rsid w:val="006777A5"/>
     <w:rsid w:val="0068011F"/>
     <w:rsid w:val="0068142E"/>
     <w:rsid w:val="0068164B"/>
     <w:rsid w:val="00681B66"/>
     <w:rsid w:val="006822F6"/>
     <w:rsid w:val="00683B66"/>
     <w:rsid w:val="00684C6C"/>
     <w:rsid w:val="00685157"/>
     <w:rsid w:val="00686A49"/>
     <w:rsid w:val="00686AF8"/>
     <w:rsid w:val="006874C0"/>
     <w:rsid w:val="00687774"/>
     <w:rsid w:val="00690E4C"/>
     <w:rsid w:val="0069203B"/>
     <w:rsid w:val="00693982"/>
     <w:rsid w:val="00693C99"/>
     <w:rsid w:val="00695F17"/>
     <w:rsid w:val="00697804"/>
     <w:rsid w:val="006A0D20"/>
+    <w:rsid w:val="006A1304"/>
     <w:rsid w:val="006A26DA"/>
     <w:rsid w:val="006A270B"/>
     <w:rsid w:val="006A3702"/>
     <w:rsid w:val="006A3B4E"/>
     <w:rsid w:val="006A478C"/>
     <w:rsid w:val="006A512A"/>
     <w:rsid w:val="006A6044"/>
     <w:rsid w:val="006A6CF7"/>
     <w:rsid w:val="006A77DF"/>
     <w:rsid w:val="006B0241"/>
     <w:rsid w:val="006B044E"/>
     <w:rsid w:val="006B1C9D"/>
     <w:rsid w:val="006B2CBE"/>
     <w:rsid w:val="006B52FF"/>
     <w:rsid w:val="006B5D5A"/>
     <w:rsid w:val="006B7377"/>
     <w:rsid w:val="006B79D6"/>
     <w:rsid w:val="006C1303"/>
     <w:rsid w:val="006C134D"/>
     <w:rsid w:val="006C1F09"/>
     <w:rsid w:val="006C45C3"/>
     <w:rsid w:val="006C5647"/>
     <w:rsid w:val="006C653B"/>
     <w:rsid w:val="006D04D1"/>
     <w:rsid w:val="006D18AA"/>
@@ -48244,50 +44782,51 @@
     <w:rsid w:val="006E5821"/>
     <w:rsid w:val="006E751C"/>
     <w:rsid w:val="006F15A2"/>
     <w:rsid w:val="006F1BF8"/>
     <w:rsid w:val="006F30F6"/>
     <w:rsid w:val="006F3B38"/>
     <w:rsid w:val="006F419A"/>
     <w:rsid w:val="006F4924"/>
     <w:rsid w:val="006F5261"/>
     <w:rsid w:val="006F550F"/>
     <w:rsid w:val="006F5FF2"/>
     <w:rsid w:val="006F60AB"/>
     <w:rsid w:val="006F68E3"/>
     <w:rsid w:val="006F780F"/>
     <w:rsid w:val="006F7DFD"/>
     <w:rsid w:val="00703BF0"/>
     <w:rsid w:val="00704C81"/>
     <w:rsid w:val="00705962"/>
     <w:rsid w:val="00710A2E"/>
     <w:rsid w:val="00712243"/>
     <w:rsid w:val="0071265E"/>
     <w:rsid w:val="00712A9A"/>
     <w:rsid w:val="00713606"/>
     <w:rsid w:val="0071759F"/>
     <w:rsid w:val="0071784E"/>
+    <w:rsid w:val="007207FE"/>
     <w:rsid w:val="007211BC"/>
     <w:rsid w:val="007226B3"/>
     <w:rsid w:val="0072287F"/>
     <w:rsid w:val="00723BF0"/>
     <w:rsid w:val="00723C66"/>
     <w:rsid w:val="00724ED8"/>
     <w:rsid w:val="0072765C"/>
     <w:rsid w:val="00727BBF"/>
     <w:rsid w:val="00730B1D"/>
     <w:rsid w:val="00730D5E"/>
     <w:rsid w:val="007320EC"/>
     <w:rsid w:val="00735401"/>
     <w:rsid w:val="007379D8"/>
     <w:rsid w:val="007400B0"/>
     <w:rsid w:val="0074437B"/>
     <w:rsid w:val="00744F00"/>
     <w:rsid w:val="00745EB1"/>
     <w:rsid w:val="007460CA"/>
     <w:rsid w:val="00751DEB"/>
     <w:rsid w:val="00751E48"/>
     <w:rsid w:val="00752F97"/>
     <w:rsid w:val="007604FA"/>
     <w:rsid w:val="0076055C"/>
     <w:rsid w:val="00760B19"/>
     <w:rsid w:val="007614A4"/>
@@ -48311,50 +44850,51 @@
     <w:rsid w:val="00784DFE"/>
     <w:rsid w:val="00790B4F"/>
     <w:rsid w:val="0079100F"/>
     <w:rsid w:val="00791D83"/>
     <w:rsid w:val="007920F0"/>
     <w:rsid w:val="007928B6"/>
     <w:rsid w:val="00792CC8"/>
     <w:rsid w:val="00793E28"/>
     <w:rsid w:val="00794D09"/>
     <w:rsid w:val="00796968"/>
     <w:rsid w:val="007A373C"/>
     <w:rsid w:val="007A4639"/>
     <w:rsid w:val="007A4F3D"/>
     <w:rsid w:val="007A59FF"/>
     <w:rsid w:val="007A6ACB"/>
     <w:rsid w:val="007B34A1"/>
     <w:rsid w:val="007B4C83"/>
     <w:rsid w:val="007B627D"/>
     <w:rsid w:val="007B7C8C"/>
     <w:rsid w:val="007C2CCD"/>
     <w:rsid w:val="007C3DBB"/>
     <w:rsid w:val="007C53AA"/>
     <w:rsid w:val="007C578D"/>
     <w:rsid w:val="007C5EE8"/>
     <w:rsid w:val="007C6869"/>
+    <w:rsid w:val="007D28D2"/>
     <w:rsid w:val="007D2984"/>
     <w:rsid w:val="007D588F"/>
     <w:rsid w:val="007D6AFB"/>
     <w:rsid w:val="007E0B15"/>
     <w:rsid w:val="007E250F"/>
     <w:rsid w:val="007E2F8E"/>
     <w:rsid w:val="007E506E"/>
     <w:rsid w:val="007E6BBD"/>
     <w:rsid w:val="007E6FDE"/>
     <w:rsid w:val="007E7946"/>
     <w:rsid w:val="007E7CE0"/>
     <w:rsid w:val="007F0039"/>
     <w:rsid w:val="007F0112"/>
     <w:rsid w:val="007F0A2D"/>
     <w:rsid w:val="007F10BB"/>
     <w:rsid w:val="007F3B61"/>
     <w:rsid w:val="007F3D24"/>
     <w:rsid w:val="007F4CDA"/>
     <w:rsid w:val="007F4D68"/>
     <w:rsid w:val="007F4D78"/>
     <w:rsid w:val="007F524A"/>
     <w:rsid w:val="007F675C"/>
     <w:rsid w:val="007F6EA2"/>
     <w:rsid w:val="00803160"/>
     <w:rsid w:val="008036E1"/>
@@ -48407,50 +44947,51 @@
     <w:rsid w:val="00862FAE"/>
     <w:rsid w:val="008642B0"/>
     <w:rsid w:val="0086458E"/>
     <w:rsid w:val="00866541"/>
     <w:rsid w:val="0087011D"/>
     <w:rsid w:val="00871016"/>
     <w:rsid w:val="00873E33"/>
     <w:rsid w:val="008741E1"/>
     <w:rsid w:val="00875B6E"/>
     <w:rsid w:val="008762BA"/>
     <w:rsid w:val="00876650"/>
     <w:rsid w:val="00881CBA"/>
     <w:rsid w:val="00881E4F"/>
     <w:rsid w:val="00883663"/>
     <w:rsid w:val="00885423"/>
     <w:rsid w:val="00885586"/>
     <w:rsid w:val="00892491"/>
     <w:rsid w:val="00892600"/>
     <w:rsid w:val="008937C2"/>
     <w:rsid w:val="008950D3"/>
     <w:rsid w:val="00895FF5"/>
     <w:rsid w:val="008973F6"/>
     <w:rsid w:val="008974D4"/>
     <w:rsid w:val="00897509"/>
     <w:rsid w:val="008A0F34"/>
+    <w:rsid w:val="008A145C"/>
     <w:rsid w:val="008A35FC"/>
     <w:rsid w:val="008A40F5"/>
     <w:rsid w:val="008A41C6"/>
     <w:rsid w:val="008A476E"/>
     <w:rsid w:val="008A4EE5"/>
     <w:rsid w:val="008A5513"/>
     <w:rsid w:val="008A55FD"/>
     <w:rsid w:val="008B0A35"/>
     <w:rsid w:val="008B0C93"/>
     <w:rsid w:val="008B18C0"/>
     <w:rsid w:val="008B2A4D"/>
     <w:rsid w:val="008B36A8"/>
     <w:rsid w:val="008B44F1"/>
     <w:rsid w:val="008B5869"/>
     <w:rsid w:val="008B5A72"/>
     <w:rsid w:val="008C05E6"/>
     <w:rsid w:val="008C0F04"/>
     <w:rsid w:val="008C1CEA"/>
     <w:rsid w:val="008C48C8"/>
     <w:rsid w:val="008C50C6"/>
     <w:rsid w:val="008C66BA"/>
     <w:rsid w:val="008C7FD3"/>
     <w:rsid w:val="008D041F"/>
     <w:rsid w:val="008D0E67"/>
     <w:rsid w:val="008D139E"/>
@@ -48460,50 +45001,51 @@
     <w:rsid w:val="008D6E7D"/>
     <w:rsid w:val="008E1666"/>
     <w:rsid w:val="008E1B1F"/>
     <w:rsid w:val="008E3578"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="008E5E92"/>
     <w:rsid w:val="008E5EC6"/>
     <w:rsid w:val="008E6F8F"/>
     <w:rsid w:val="008E7185"/>
     <w:rsid w:val="008E7A05"/>
     <w:rsid w:val="008F0171"/>
     <w:rsid w:val="008F0E27"/>
     <w:rsid w:val="008F1023"/>
     <w:rsid w:val="008F2913"/>
     <w:rsid w:val="008F68EB"/>
     <w:rsid w:val="008F721C"/>
     <w:rsid w:val="008F7A1B"/>
     <w:rsid w:val="00904C52"/>
     <w:rsid w:val="009051CD"/>
     <w:rsid w:val="009057D0"/>
     <w:rsid w:val="00906CD4"/>
     <w:rsid w:val="00907096"/>
     <w:rsid w:val="00910532"/>
     <w:rsid w:val="00911D0D"/>
     <w:rsid w:val="00913338"/>
+    <w:rsid w:val="0091342D"/>
     <w:rsid w:val="00913A6C"/>
     <w:rsid w:val="0091497B"/>
     <w:rsid w:val="0091565E"/>
     <w:rsid w:val="00916387"/>
     <w:rsid w:val="00917B7B"/>
     <w:rsid w:val="0092065A"/>
     <w:rsid w:val="009213B6"/>
     <w:rsid w:val="00921431"/>
     <w:rsid w:val="00922372"/>
     <w:rsid w:val="00922EB1"/>
     <w:rsid w:val="009237CB"/>
     <w:rsid w:val="00924A21"/>
     <w:rsid w:val="0092699F"/>
     <w:rsid w:val="009311F9"/>
     <w:rsid w:val="00932081"/>
     <w:rsid w:val="009331E5"/>
     <w:rsid w:val="00933621"/>
     <w:rsid w:val="009344FC"/>
     <w:rsid w:val="00934DD8"/>
     <w:rsid w:val="00936051"/>
     <w:rsid w:val="00936973"/>
     <w:rsid w:val="0093708E"/>
     <w:rsid w:val="00937143"/>
     <w:rsid w:val="00937D5D"/>
     <w:rsid w:val="009406C3"/>
@@ -48519,94 +45061,95 @@
     <w:rsid w:val="00950743"/>
     <w:rsid w:val="00950C4F"/>
     <w:rsid w:val="00951AC7"/>
     <w:rsid w:val="00952407"/>
     <w:rsid w:val="00952493"/>
     <w:rsid w:val="00953977"/>
     <w:rsid w:val="00953AF9"/>
     <w:rsid w:val="00954393"/>
     <w:rsid w:val="00956686"/>
     <w:rsid w:val="009578A7"/>
     <w:rsid w:val="009618AC"/>
     <w:rsid w:val="00961E02"/>
     <w:rsid w:val="00962DB3"/>
     <w:rsid w:val="00962DCD"/>
     <w:rsid w:val="00963041"/>
     <w:rsid w:val="009665FE"/>
     <w:rsid w:val="00966735"/>
     <w:rsid w:val="00972216"/>
     <w:rsid w:val="00973BD0"/>
     <w:rsid w:val="009756CC"/>
     <w:rsid w:val="009776C7"/>
     <w:rsid w:val="00981601"/>
     <w:rsid w:val="009852D7"/>
     <w:rsid w:val="009857A8"/>
     <w:rsid w:val="009864D9"/>
-    <w:rsid w:val="009876E6"/>
     <w:rsid w:val="00992255"/>
     <w:rsid w:val="009937A1"/>
     <w:rsid w:val="0099410C"/>
     <w:rsid w:val="009949D7"/>
     <w:rsid w:val="00995094"/>
     <w:rsid w:val="00995E91"/>
     <w:rsid w:val="0099771D"/>
     <w:rsid w:val="00997DD9"/>
     <w:rsid w:val="009A0045"/>
     <w:rsid w:val="009A0515"/>
     <w:rsid w:val="009A3C33"/>
     <w:rsid w:val="009A4EDA"/>
     <w:rsid w:val="009A51D2"/>
     <w:rsid w:val="009A5E8E"/>
     <w:rsid w:val="009A65BC"/>
     <w:rsid w:val="009A6800"/>
     <w:rsid w:val="009A6874"/>
     <w:rsid w:val="009A6A7C"/>
     <w:rsid w:val="009B0711"/>
     <w:rsid w:val="009B0B53"/>
     <w:rsid w:val="009B213A"/>
     <w:rsid w:val="009B3698"/>
     <w:rsid w:val="009B4C71"/>
     <w:rsid w:val="009B62A7"/>
     <w:rsid w:val="009C0AD8"/>
     <w:rsid w:val="009C3463"/>
     <w:rsid w:val="009C67DC"/>
     <w:rsid w:val="009D12DC"/>
+    <w:rsid w:val="009D1D79"/>
     <w:rsid w:val="009D1E28"/>
     <w:rsid w:val="009D29C4"/>
     <w:rsid w:val="009D35D9"/>
     <w:rsid w:val="009D50CD"/>
     <w:rsid w:val="009D5361"/>
     <w:rsid w:val="009D55FF"/>
     <w:rsid w:val="009D6022"/>
     <w:rsid w:val="009D7023"/>
     <w:rsid w:val="009D74D1"/>
     <w:rsid w:val="009D7D8C"/>
     <w:rsid w:val="009D7FB2"/>
     <w:rsid w:val="009E0253"/>
     <w:rsid w:val="009E07C3"/>
     <w:rsid w:val="009E0D3B"/>
     <w:rsid w:val="009E0D66"/>
+    <w:rsid w:val="009E2489"/>
     <w:rsid w:val="009E2FA3"/>
     <w:rsid w:val="009E3946"/>
     <w:rsid w:val="009E40FC"/>
     <w:rsid w:val="009E5DA3"/>
     <w:rsid w:val="009E63D4"/>
     <w:rsid w:val="009E70DE"/>
     <w:rsid w:val="009E74DB"/>
     <w:rsid w:val="009F15BC"/>
     <w:rsid w:val="009F1EBA"/>
     <w:rsid w:val="009F1FF1"/>
     <w:rsid w:val="009F53F1"/>
     <w:rsid w:val="009F5963"/>
     <w:rsid w:val="009F5E72"/>
     <w:rsid w:val="009F68A8"/>
     <w:rsid w:val="009F74B6"/>
     <w:rsid w:val="009F788B"/>
     <w:rsid w:val="00A005EE"/>
     <w:rsid w:val="00A0118C"/>
     <w:rsid w:val="00A011EF"/>
     <w:rsid w:val="00A01A58"/>
     <w:rsid w:val="00A021CC"/>
     <w:rsid w:val="00A030F3"/>
     <w:rsid w:val="00A0334D"/>
     <w:rsid w:val="00A03D7E"/>
     <w:rsid w:val="00A06B78"/>
@@ -48614,66 +45157,68 @@
     <w:rsid w:val="00A1131C"/>
     <w:rsid w:val="00A15339"/>
     <w:rsid w:val="00A15CD1"/>
     <w:rsid w:val="00A16003"/>
     <w:rsid w:val="00A17E70"/>
     <w:rsid w:val="00A20D97"/>
     <w:rsid w:val="00A21F80"/>
     <w:rsid w:val="00A22432"/>
     <w:rsid w:val="00A2292A"/>
     <w:rsid w:val="00A275AF"/>
     <w:rsid w:val="00A321D6"/>
     <w:rsid w:val="00A33125"/>
     <w:rsid w:val="00A34607"/>
     <w:rsid w:val="00A3740B"/>
     <w:rsid w:val="00A37928"/>
     <w:rsid w:val="00A408AC"/>
     <w:rsid w:val="00A41253"/>
     <w:rsid w:val="00A41F8E"/>
     <w:rsid w:val="00A452DF"/>
     <w:rsid w:val="00A46F37"/>
     <w:rsid w:val="00A50053"/>
     <w:rsid w:val="00A506D8"/>
     <w:rsid w:val="00A50DD2"/>
     <w:rsid w:val="00A529E2"/>
     <w:rsid w:val="00A5478A"/>
+    <w:rsid w:val="00A57A10"/>
     <w:rsid w:val="00A608DA"/>
     <w:rsid w:val="00A60F0F"/>
     <w:rsid w:val="00A61054"/>
     <w:rsid w:val="00A6351D"/>
     <w:rsid w:val="00A63C34"/>
     <w:rsid w:val="00A64D3E"/>
     <w:rsid w:val="00A64EA5"/>
     <w:rsid w:val="00A65A3A"/>
     <w:rsid w:val="00A65E9A"/>
     <w:rsid w:val="00A668C3"/>
     <w:rsid w:val="00A66C35"/>
     <w:rsid w:val="00A70B02"/>
     <w:rsid w:val="00A70E79"/>
     <w:rsid w:val="00A71A45"/>
     <w:rsid w:val="00A75C58"/>
     <w:rsid w:val="00A75D52"/>
+    <w:rsid w:val="00A80F33"/>
     <w:rsid w:val="00A82A10"/>
     <w:rsid w:val="00A82B44"/>
     <w:rsid w:val="00A86CF7"/>
     <w:rsid w:val="00A87501"/>
     <w:rsid w:val="00A87872"/>
     <w:rsid w:val="00A92130"/>
     <w:rsid w:val="00A94587"/>
     <w:rsid w:val="00A949E9"/>
     <w:rsid w:val="00A962E4"/>
     <w:rsid w:val="00A97A3D"/>
     <w:rsid w:val="00AA37F6"/>
     <w:rsid w:val="00AA3C7A"/>
     <w:rsid w:val="00AA4FFB"/>
     <w:rsid w:val="00AA659A"/>
     <w:rsid w:val="00AA6AF3"/>
     <w:rsid w:val="00AB230E"/>
     <w:rsid w:val="00AB2410"/>
     <w:rsid w:val="00AB5430"/>
     <w:rsid w:val="00AB557F"/>
     <w:rsid w:val="00AB5CAE"/>
     <w:rsid w:val="00AC280B"/>
     <w:rsid w:val="00AC2ABD"/>
     <w:rsid w:val="00AD19AC"/>
     <w:rsid w:val="00AD30D8"/>
     <w:rsid w:val="00AD382C"/>
@@ -48692,50 +45237,51 @@
     <w:rsid w:val="00AE6AA6"/>
     <w:rsid w:val="00AE6C4A"/>
     <w:rsid w:val="00AF38E8"/>
     <w:rsid w:val="00AF4B5E"/>
     <w:rsid w:val="00B01C6E"/>
     <w:rsid w:val="00B0228D"/>
     <w:rsid w:val="00B04427"/>
     <w:rsid w:val="00B1026F"/>
     <w:rsid w:val="00B107BF"/>
     <w:rsid w:val="00B1092E"/>
     <w:rsid w:val="00B12901"/>
     <w:rsid w:val="00B129C3"/>
     <w:rsid w:val="00B131AC"/>
     <w:rsid w:val="00B13A3C"/>
     <w:rsid w:val="00B141FE"/>
     <w:rsid w:val="00B14E8C"/>
     <w:rsid w:val="00B162B2"/>
     <w:rsid w:val="00B22591"/>
     <w:rsid w:val="00B2564F"/>
     <w:rsid w:val="00B274C2"/>
     <w:rsid w:val="00B27A89"/>
     <w:rsid w:val="00B30575"/>
     <w:rsid w:val="00B31B13"/>
     <w:rsid w:val="00B32239"/>
     <w:rsid w:val="00B322FD"/>
+    <w:rsid w:val="00B3292A"/>
     <w:rsid w:val="00B33F11"/>
     <w:rsid w:val="00B345EE"/>
     <w:rsid w:val="00B35015"/>
     <w:rsid w:val="00B356BC"/>
     <w:rsid w:val="00B36553"/>
     <w:rsid w:val="00B3659A"/>
     <w:rsid w:val="00B37DEC"/>
     <w:rsid w:val="00B402EE"/>
     <w:rsid w:val="00B40504"/>
     <w:rsid w:val="00B412E5"/>
     <w:rsid w:val="00B41361"/>
     <w:rsid w:val="00B42004"/>
     <w:rsid w:val="00B440EC"/>
     <w:rsid w:val="00B4496A"/>
     <w:rsid w:val="00B449FE"/>
     <w:rsid w:val="00B46420"/>
     <w:rsid w:val="00B464E6"/>
     <w:rsid w:val="00B4697E"/>
     <w:rsid w:val="00B46CCA"/>
     <w:rsid w:val="00B479D7"/>
     <w:rsid w:val="00B47B49"/>
     <w:rsid w:val="00B51D52"/>
     <w:rsid w:val="00B53396"/>
     <w:rsid w:val="00B53FA2"/>
     <w:rsid w:val="00B54AF8"/>
@@ -48801,51 +45347,50 @@
     <w:rsid w:val="00BD6CB0"/>
     <w:rsid w:val="00BD6E26"/>
     <w:rsid w:val="00BD7042"/>
     <w:rsid w:val="00BE159B"/>
     <w:rsid w:val="00BE3003"/>
     <w:rsid w:val="00BE6200"/>
     <w:rsid w:val="00BE6D76"/>
     <w:rsid w:val="00BE725C"/>
     <w:rsid w:val="00BF0251"/>
     <w:rsid w:val="00BF092D"/>
     <w:rsid w:val="00BF0F21"/>
     <w:rsid w:val="00BF0F68"/>
     <w:rsid w:val="00BF24E9"/>
     <w:rsid w:val="00BF3BAF"/>
     <w:rsid w:val="00BF3EBA"/>
     <w:rsid w:val="00BF4290"/>
     <w:rsid w:val="00BF4372"/>
     <w:rsid w:val="00BF49BC"/>
     <w:rsid w:val="00BF585A"/>
     <w:rsid w:val="00BF723F"/>
     <w:rsid w:val="00BF75A2"/>
     <w:rsid w:val="00BF7D57"/>
     <w:rsid w:val="00C005FD"/>
     <w:rsid w:val="00C01136"/>
     <w:rsid w:val="00C02A0D"/>
-    <w:rsid w:val="00C02AEB"/>
     <w:rsid w:val="00C02B18"/>
     <w:rsid w:val="00C043AE"/>
     <w:rsid w:val="00C06969"/>
     <w:rsid w:val="00C073A3"/>
     <w:rsid w:val="00C07ABB"/>
     <w:rsid w:val="00C07B2D"/>
     <w:rsid w:val="00C07CA7"/>
     <w:rsid w:val="00C12434"/>
     <w:rsid w:val="00C12BD1"/>
     <w:rsid w:val="00C132F7"/>
     <w:rsid w:val="00C13383"/>
     <w:rsid w:val="00C13BF4"/>
     <w:rsid w:val="00C13EF9"/>
     <w:rsid w:val="00C1428A"/>
     <w:rsid w:val="00C14F47"/>
     <w:rsid w:val="00C16B79"/>
     <w:rsid w:val="00C206CD"/>
     <w:rsid w:val="00C20825"/>
     <w:rsid w:val="00C2254B"/>
     <w:rsid w:val="00C23C6C"/>
     <w:rsid w:val="00C2483E"/>
     <w:rsid w:val="00C25047"/>
     <w:rsid w:val="00C26DB9"/>
     <w:rsid w:val="00C27346"/>
     <w:rsid w:val="00C318ED"/>
@@ -48912,50 +45457,51 @@
     <w:rsid w:val="00CA058B"/>
     <w:rsid w:val="00CA0C4A"/>
     <w:rsid w:val="00CA2109"/>
     <w:rsid w:val="00CA3226"/>
     <w:rsid w:val="00CA32C8"/>
     <w:rsid w:val="00CA345B"/>
     <w:rsid w:val="00CA45A3"/>
     <w:rsid w:val="00CA6256"/>
     <w:rsid w:val="00CA6A7A"/>
     <w:rsid w:val="00CA6BC7"/>
     <w:rsid w:val="00CA6DDB"/>
     <w:rsid w:val="00CA721C"/>
     <w:rsid w:val="00CA7613"/>
     <w:rsid w:val="00CA7FE1"/>
     <w:rsid w:val="00CB06D7"/>
     <w:rsid w:val="00CB284C"/>
     <w:rsid w:val="00CB45E8"/>
     <w:rsid w:val="00CB5A63"/>
     <w:rsid w:val="00CB5CD2"/>
     <w:rsid w:val="00CB67EA"/>
     <w:rsid w:val="00CB710C"/>
     <w:rsid w:val="00CC0AEA"/>
     <w:rsid w:val="00CC1E85"/>
     <w:rsid w:val="00CC1FF2"/>
     <w:rsid w:val="00CC4A53"/>
+    <w:rsid w:val="00CC5D99"/>
     <w:rsid w:val="00CD18D7"/>
     <w:rsid w:val="00CD18EE"/>
     <w:rsid w:val="00CD1F22"/>
     <w:rsid w:val="00CD4877"/>
     <w:rsid w:val="00CD4E59"/>
     <w:rsid w:val="00CD5AEA"/>
     <w:rsid w:val="00CD625E"/>
     <w:rsid w:val="00CE083A"/>
     <w:rsid w:val="00CE0CC2"/>
     <w:rsid w:val="00CE1FA9"/>
     <w:rsid w:val="00CE2DA8"/>
     <w:rsid w:val="00CE3805"/>
     <w:rsid w:val="00CE4BE3"/>
     <w:rsid w:val="00CE4D25"/>
     <w:rsid w:val="00CE52F5"/>
     <w:rsid w:val="00CE65E9"/>
     <w:rsid w:val="00CF2606"/>
     <w:rsid w:val="00CF2F39"/>
     <w:rsid w:val="00CF3484"/>
     <w:rsid w:val="00D015AB"/>
     <w:rsid w:val="00D01B95"/>
     <w:rsid w:val="00D05BDC"/>
     <w:rsid w:val="00D062E0"/>
     <w:rsid w:val="00D079CE"/>
     <w:rsid w:val="00D100E5"/>
@@ -48971,82 +45517,83 @@
     <w:rsid w:val="00D3179F"/>
     <w:rsid w:val="00D317D7"/>
     <w:rsid w:val="00D33A93"/>
     <w:rsid w:val="00D33C06"/>
     <w:rsid w:val="00D33D16"/>
     <w:rsid w:val="00D376CC"/>
     <w:rsid w:val="00D37987"/>
     <w:rsid w:val="00D43025"/>
     <w:rsid w:val="00D44978"/>
     <w:rsid w:val="00D45556"/>
     <w:rsid w:val="00D4652C"/>
     <w:rsid w:val="00D46FDF"/>
     <w:rsid w:val="00D500A7"/>
     <w:rsid w:val="00D50F29"/>
     <w:rsid w:val="00D5175A"/>
     <w:rsid w:val="00D53068"/>
     <w:rsid w:val="00D56356"/>
     <w:rsid w:val="00D56BE8"/>
     <w:rsid w:val="00D56FEF"/>
     <w:rsid w:val="00D64716"/>
     <w:rsid w:val="00D66A53"/>
     <w:rsid w:val="00D66CBD"/>
     <w:rsid w:val="00D67D7E"/>
     <w:rsid w:val="00D67FB6"/>
     <w:rsid w:val="00D7048E"/>
+    <w:rsid w:val="00D70839"/>
     <w:rsid w:val="00D70A83"/>
     <w:rsid w:val="00D70B1F"/>
     <w:rsid w:val="00D7138A"/>
     <w:rsid w:val="00D72C93"/>
     <w:rsid w:val="00D74D1B"/>
+    <w:rsid w:val="00D752E1"/>
     <w:rsid w:val="00D757AB"/>
     <w:rsid w:val="00D75A8D"/>
     <w:rsid w:val="00D77917"/>
     <w:rsid w:val="00D77BEB"/>
     <w:rsid w:val="00D80E97"/>
     <w:rsid w:val="00D8116D"/>
     <w:rsid w:val="00D81B87"/>
     <w:rsid w:val="00D82463"/>
     <w:rsid w:val="00D8370F"/>
     <w:rsid w:val="00D845AA"/>
     <w:rsid w:val="00D85085"/>
     <w:rsid w:val="00D85574"/>
     <w:rsid w:val="00D863CE"/>
     <w:rsid w:val="00D87603"/>
     <w:rsid w:val="00D8787C"/>
     <w:rsid w:val="00D92C41"/>
     <w:rsid w:val="00D94640"/>
     <w:rsid w:val="00D95485"/>
     <w:rsid w:val="00D95E94"/>
     <w:rsid w:val="00D961EC"/>
     <w:rsid w:val="00D970AB"/>
     <w:rsid w:val="00D970F8"/>
     <w:rsid w:val="00DA0499"/>
     <w:rsid w:val="00DA12F6"/>
     <w:rsid w:val="00DA2471"/>
     <w:rsid w:val="00DA28CE"/>
-    <w:rsid w:val="00DA3105"/>
     <w:rsid w:val="00DA4107"/>
     <w:rsid w:val="00DA5CC7"/>
     <w:rsid w:val="00DA7A2C"/>
     <w:rsid w:val="00DB13F8"/>
     <w:rsid w:val="00DB17EA"/>
     <w:rsid w:val="00DB1916"/>
     <w:rsid w:val="00DB20B1"/>
     <w:rsid w:val="00DB39A0"/>
     <w:rsid w:val="00DB4B2A"/>
     <w:rsid w:val="00DC190C"/>
     <w:rsid w:val="00DC1980"/>
     <w:rsid w:val="00DC2D43"/>
     <w:rsid w:val="00DC41DC"/>
     <w:rsid w:val="00DC670F"/>
     <w:rsid w:val="00DD09D2"/>
     <w:rsid w:val="00DD1A63"/>
     <w:rsid w:val="00DD39DC"/>
     <w:rsid w:val="00DD428A"/>
     <w:rsid w:val="00DD45AE"/>
     <w:rsid w:val="00DD50E2"/>
     <w:rsid w:val="00DD524E"/>
     <w:rsid w:val="00DD63D1"/>
     <w:rsid w:val="00DE0155"/>
     <w:rsid w:val="00DE1528"/>
     <w:rsid w:val="00DE1C28"/>
@@ -49064,76 +45611,77 @@
     <w:rsid w:val="00DF4348"/>
     <w:rsid w:val="00E00878"/>
     <w:rsid w:val="00E012B7"/>
     <w:rsid w:val="00E02081"/>
     <w:rsid w:val="00E025F7"/>
     <w:rsid w:val="00E039DE"/>
     <w:rsid w:val="00E05612"/>
     <w:rsid w:val="00E0568A"/>
     <w:rsid w:val="00E10F65"/>
     <w:rsid w:val="00E114D2"/>
     <w:rsid w:val="00E1166B"/>
     <w:rsid w:val="00E1235D"/>
     <w:rsid w:val="00E14D55"/>
     <w:rsid w:val="00E15EA7"/>
     <w:rsid w:val="00E1699C"/>
     <w:rsid w:val="00E17354"/>
     <w:rsid w:val="00E22D36"/>
     <w:rsid w:val="00E24076"/>
     <w:rsid w:val="00E267F4"/>
     <w:rsid w:val="00E26AB2"/>
     <w:rsid w:val="00E304C5"/>
     <w:rsid w:val="00E30B78"/>
     <w:rsid w:val="00E316D6"/>
     <w:rsid w:val="00E32C95"/>
     <w:rsid w:val="00E35435"/>
+    <w:rsid w:val="00E408BC"/>
     <w:rsid w:val="00E41856"/>
     <w:rsid w:val="00E43B16"/>
     <w:rsid w:val="00E44E35"/>
     <w:rsid w:val="00E475C4"/>
     <w:rsid w:val="00E510C4"/>
     <w:rsid w:val="00E52923"/>
     <w:rsid w:val="00E53118"/>
+    <w:rsid w:val="00E54314"/>
     <w:rsid w:val="00E543BF"/>
     <w:rsid w:val="00E54BA7"/>
     <w:rsid w:val="00E55047"/>
     <w:rsid w:val="00E561F0"/>
     <w:rsid w:val="00E56312"/>
     <w:rsid w:val="00E60E95"/>
     <w:rsid w:val="00E6208D"/>
     <w:rsid w:val="00E620C1"/>
     <w:rsid w:val="00E630FD"/>
     <w:rsid w:val="00E65D0B"/>
     <w:rsid w:val="00E666B2"/>
     <w:rsid w:val="00E66D47"/>
     <w:rsid w:val="00E66FAE"/>
     <w:rsid w:val="00E70371"/>
     <w:rsid w:val="00E70C4B"/>
     <w:rsid w:val="00E735C8"/>
     <w:rsid w:val="00E73993"/>
     <w:rsid w:val="00E750FA"/>
-    <w:rsid w:val="00E7630A"/>
     <w:rsid w:val="00E763F9"/>
     <w:rsid w:val="00E7704C"/>
     <w:rsid w:val="00E80C2B"/>
     <w:rsid w:val="00E80FDB"/>
     <w:rsid w:val="00E815C1"/>
     <w:rsid w:val="00E83D37"/>
     <w:rsid w:val="00E84DCB"/>
     <w:rsid w:val="00E86BD3"/>
     <w:rsid w:val="00E8785C"/>
     <w:rsid w:val="00E87A28"/>
     <w:rsid w:val="00E90B48"/>
     <w:rsid w:val="00E91B06"/>
     <w:rsid w:val="00E92F1A"/>
     <w:rsid w:val="00E93915"/>
     <w:rsid w:val="00E93D57"/>
     <w:rsid w:val="00E946C5"/>
     <w:rsid w:val="00E95036"/>
     <w:rsid w:val="00E95F46"/>
     <w:rsid w:val="00E96D28"/>
     <w:rsid w:val="00E97B99"/>
     <w:rsid w:val="00E97BD4"/>
     <w:rsid w:val="00EA03D6"/>
     <w:rsid w:val="00EA1ED5"/>
     <w:rsid w:val="00EA23C9"/>
     <w:rsid w:val="00EA250C"/>
@@ -49180,52 +45728,54 @@
     <w:rsid w:val="00F035FD"/>
     <w:rsid w:val="00F055A0"/>
     <w:rsid w:val="00F05AB9"/>
     <w:rsid w:val="00F07097"/>
     <w:rsid w:val="00F110C8"/>
     <w:rsid w:val="00F118F1"/>
     <w:rsid w:val="00F11B34"/>
     <w:rsid w:val="00F12223"/>
     <w:rsid w:val="00F12797"/>
     <w:rsid w:val="00F13586"/>
     <w:rsid w:val="00F13BE6"/>
     <w:rsid w:val="00F13EB6"/>
     <w:rsid w:val="00F14B0F"/>
     <w:rsid w:val="00F154C3"/>
     <w:rsid w:val="00F15EBA"/>
     <w:rsid w:val="00F21C14"/>
     <w:rsid w:val="00F21E64"/>
     <w:rsid w:val="00F220F2"/>
     <w:rsid w:val="00F226FF"/>
     <w:rsid w:val="00F2287C"/>
     <w:rsid w:val="00F234E9"/>
     <w:rsid w:val="00F2487A"/>
     <w:rsid w:val="00F24ED5"/>
     <w:rsid w:val="00F279F3"/>
     <w:rsid w:val="00F30E80"/>
+    <w:rsid w:val="00F317EF"/>
     <w:rsid w:val="00F3376B"/>
     <w:rsid w:val="00F34BF5"/>
+    <w:rsid w:val="00F35117"/>
     <w:rsid w:val="00F35E7F"/>
     <w:rsid w:val="00F40422"/>
     <w:rsid w:val="00F42288"/>
     <w:rsid w:val="00F42DF1"/>
     <w:rsid w:val="00F4412F"/>
     <w:rsid w:val="00F4501C"/>
     <w:rsid w:val="00F450C6"/>
     <w:rsid w:val="00F47A2D"/>
     <w:rsid w:val="00F47F70"/>
     <w:rsid w:val="00F50160"/>
     <w:rsid w:val="00F509BA"/>
     <w:rsid w:val="00F50ECD"/>
     <w:rsid w:val="00F52FF1"/>
     <w:rsid w:val="00F535B8"/>
     <w:rsid w:val="00F536FB"/>
     <w:rsid w:val="00F5774A"/>
     <w:rsid w:val="00F6009B"/>
     <w:rsid w:val="00F601D3"/>
     <w:rsid w:val="00F61167"/>
     <w:rsid w:val="00F61172"/>
     <w:rsid w:val="00F61AB4"/>
     <w:rsid w:val="00F62E16"/>
     <w:rsid w:val="00F637B2"/>
     <w:rsid w:val="00F63848"/>
     <w:rsid w:val="00F72074"/>
@@ -49302,52 +45852,52 @@
     <w:rsid w:val="00FF6CC2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5A243367"/>
-  <w15:docId w15:val="{BCAAD4E0-DC14-444A-8ACE-ACF908ADD677}"/>
+  <w14:docId w14:val="5A001D3A"/>
+  <w15:docId w15:val="{8B93D059-6815-4B53-A6D6-54DFD2EF7BBB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -51549,132 +48099,132 @@
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70C6BC5E-C0E3-42D2-8B61-EF8E27C541BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74CD1399-F820-47F0-BDB7-4750FCCFF487}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45128A19-A19A-4634-83EA-0CE35F1EAFB4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{388361CC-EBC1-420A-A00E-60C417D98531}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>customNormal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>2360</Words>
-  <Characters>14160</Characters>
+  <Words>2276</Words>
+  <Characters>13658</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>118</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>113</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>PZU SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16488</CharactersWithSpaces>
+  <CharactersWithSpaces>15903</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>458798</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>153</vt:i4>
+        <vt:i4>147</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:kontakt@pzu.pl</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7143509</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>150</vt:i4>
+        <vt:i4>144</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:IODpzu@pzu.pl</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>458798</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>147</vt:i4>
+        <vt:i4>141</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:kontakt@pzu.pl</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>uwolek@pzu.pl</dc:creator>